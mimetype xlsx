--- v0 (2026-04-03)
+++ v1 (2026-05-24)
@@ -12,260 +12,636 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4080">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4166">
   <si>
     <t>Decrição</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>VER</t>
   </si>
   <si>
+    <t>PORTARIA N. º 288/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+12/05/2026DISPÕE SOBRE REPOSICIONAMENTO DE CANDIDATO CLASSIFICADO NO PROCESSO SELETIVO SIMPLIFICADO Nº 01/2025, DO MUNICIPIO DE ARAPUTANGA/MT.</t>
+  </si>
+  <si>
+    <t>12/05/2026</t>
+  </si>
+  <si>
+    <t>PORTARIA N. º 287/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+12/05/2026Dispõe sobre reposicionamento de candidato classificado no Processo Seletivo Simplificado nº 01/2025 do Município de Araputanga/MT</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº 278/2026PREFEITURA MUNICIPAL DE ARAPUTANGA12/05/2026Dispõe sobre a nomeação da Comissão de Avaliação para acompanhar os resultados do Concurso de Projetos nº 01/2022 e do Termo de Parceria nº 001/2022 entre a Prefeitura Municipal de Araputanga/MT e a OSCIP ISO BRASIL</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº. 285/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+12/05/2026Designa servidores para acompanhamento e fiscalização do Contrato Administrativo nº 132/2026, oriundo da Dispensa de Licitação nº 003/2026, para contratação de empresa para confecção e instalação de placas de identificação visual para escolas e Centros de Educação Infantil, atendendo demandas da Secretaria Municipal de Educação</t>
+  </si>
+  <si>
+    <t>PORTARIA N. º 281/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+12/05/2026DISPÕE SOBRE CONVOCAÇÃO DE CANDIDATO CLASSIFICADO NO PROCESSO SELETIVO SIMPLIFICADO – ANÁLISE DE CURRÍCULO Nº 001/2026, DO MUNICIPIO DE ARAPUTANGA/MT.</t>
+  </si>
+  <si>
+    <t>PORTARIA N. º 280/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+11/05/2026Dispõe sobre reposicionamento de candidato classificado no Processo Seletivo Simplificado nº 01/2025 do Município de Araputanga/MT</t>
+  </si>
+  <si>
+    <t>11/05/2026</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº 277/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+11/05/2026DISPÕE SOBRE NOMEAÇAO DE SERVIDOR PÚBLICO MUNICIPAL</t>
+  </si>
+  <si>
+    <t>PORTARIA N. º 279/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+11/05/2026Dispõe sobre convocação de candidato classificado no Processo Seletivo Simplificado – Análise de Currículo nº 001/2026, do Município de Araputanga/MT</t>
+  </si>
+  <si>
+    <t>PORTARIA N º 267/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+08/05/2026DISPÕE SOBRE EXONERAÇÃO A PEDIDO DE SERVIDOR PÚBLICO MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>08/05/2026</t>
+  </si>
+  <si>
+    <t>PORTARIA N. º 275/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+08/05/2026Dispõe sobre convocação dos candidatos classificados no Processo Seletivo Simplificado nº 01/2025 do Município de Araputanga/MT.</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº 268/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+08/05/2026Dispõe sobre convocação de candidato classificada no Processo Seletivo Simplificado – Análise de Currículo nº 001/2026, do Município de Araputanga/MT</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº. 272/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+07/05/2026Designar os servidores para acompanhamento e fiscalização dos contratos administrativos nº 125, 126, 127 e 128/2026, oriundos da inexigibilidade nº 007/2026, para contratação de shows artísticos musicais (Samuel Mariano, Ministério Som do Céu, Banda Rosa de Saron e Angielly) para realização do evento Celebra Araputanga, atendendo às demandas da Secretaria Municipal de Educação e Cultura.</t>
+  </si>
+  <si>
+    <t>07/05/2026</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº. 263/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+07/05/2026DESIGNAR OS SERVIDORES PARA ACOMPANHAMENTO E FISCALIZAÇÃO DA ATA DE REGISTRO DE PREÇOS Nº. 051/2026, ORIUNDO DO PREGÃO ELETRÔNICO Nº. 008/2026, CUJO OBJETO É O REGISTRO DE PREÇOS PARA FUTURA E EVENTUAL AQUISIÇÃO DE MOTOCICLETAS, REFERENTE AO ITEM FRACASSADO DO PREGÃO ELETRÔNICO N.º 002/2026.</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº 264/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+06/05/2026Dispõe sobre revogação da portaria de nomeação de servidor público do Município de Araputanga/MT e dá outras providências.</t>
+  </si>
+  <si>
+    <t>06/05/2026</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº 265/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+06/05/2026DISPÕE SOBRE REPOSICIONAMENTO DE CANDIDATO CLASSIFICADO NO PROCESSO SELETIVO SIMPLIFICADO – ANÁLISE CURRICULAR Nº 01/2026, DO MUNICIPIO DE ARAPUTANGA/MT.</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº 259/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+05/05/2026DISPÕE SOBRE A INSTAURAÇÃO DE PROCESSO ADMINISTRATIVO DISCIPLINAR (PAD), E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>05/05/2026</t>
+  </si>
+  <si>
+    <t>PORTARIA N. º 261/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+05/05/2026DISPÕE SOBRE CONCESSÃO DE LICENÇA PRÊMIO AO SERVIDOR PÚBLICO MUNICIPAL NOS TERMOS DO ARTIGO 102º, PARÁGRAFO ÚNICO, DA LEI MUNICIPAL Nº 135/92 (RJU) E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>PORTARIA N. º 260/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+05/05/2026DISPÕE SOBRE CONCESSÃO DE LICENÇA PRÊMIO A SERVIDOR PÚBLICO MUNICIPAL NOS TERMOS DO ARTIGO 102º, PARÁGRAFO ÚNICO, DA LEI MUNICIPAL Nº 135/92 (RJU) E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>PORTARIA N º 257/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+05/05/2026DISPÕE SOBRE EXONERAÇÃO A PEDIDO DE SERVIDOR PÚBLICO MUNICIPAL</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº. 256/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+05/05/2026Nomeia Jaqueline Campos Dias (titular) e Marcus Filipe de Moura (suplente) para acompanhar e fiscalizar o Contrato Administrativo nº 122/2026 com a empresa Luz &amp; Bastos Participacoes Ltda, referente à locação de imóvel para funcionamento de casa de apoio destinada ao acolhimento temporário de pacientes e acompanhante.</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº 258/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+05/05/2026DISPÕE SOBRE A NOMEAÇÃO DE CARGO DE PROVIMENTO EFETIVO, APROVADO EM CONCURSO PÚBLICO Nº 01/2024, E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>PORTARIA N. º 255/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+04/05/2026DISPÕE SOBRE ALTERAÇÃO DE LOTAÇÃO DE SERVIDOR PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>04/05/2026</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº. 251/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+04/05/2026DESIGNAR OS SERVIDORES PARA ACOMPANHAMENTO E FISCALIZAÇÃO DO CONTRATO ADMINISTRATIVO Nº. 120/2026, ORIUNDO DA DISPENSA DE LICITAÇÃO (RITO SUMÁRIO) Nº 005/2026, CUJO O OBJETO É CONTRATAÇÃO DE PRESTAÇÃO DE SERVIÇO DE LIMPEZA E MANUTENÇÃO DA PISCINA DO CRAS 8X4X1,4M, INCLUINDO MÃO DE OBRA E PRODUTOS NECESSÁRIOS, EM ATENDIMENTO AS NECESSIDADES DA SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL.</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº. 250/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+04/05/2026Designação de servidores para fiscalizar contrato de capacitação em Escuta Ativa, Protegida e Especializada (CEAPE) para a Secretaria Municipal de Assistência Social.</t>
+  </si>
+  <si>
+    <t>PORTARIA N. º 254/2026PREFEITURA MUNICIPAL DE ARAPUTANGA04/05/2026DISPÕE SOBRE A NOMEAÇÃO DA COMISSÃO ESPECIAL DE AVALIAÇÃO E ALIENAÇÃO EM LEILÃO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº. 253/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+30/04/2026DISPÕE SOBRE DESIGNAÇÃO DE SERVIDOR PARA FUNÇÃO QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>DECRETO MUNICIPAL Nº 39/2026PREFEITURA MUNICIPAL DE ARAPUTANGA30/04/2026DISPÕE SOBRE A ATUALIZAÇÃO E COMPOSIÇÃO DO COMITÊ DE GESTÃO COLEGIADA DA REDE DE CUIDADO E DE PROTEÇÃO SOCIAL DAS CRIANÇAS E DOS ADOLESCENTES VÍTIMAS OU TESTEMUNHAS DE VIOLÊNCIA NO MUNICÍPIO DE ARAPUTANGA/MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>PORTARIA N. º 252/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+30/04/2026DISPÕE SOBRE CONVOCAÇÃO DE CANDIDATO CLASSIFICADO NO PROCESSO SELETIVO SIMPLIFICADO – ANÁLISE DE CURRÍCULO Nº 001/2026, DO MUNICÍPIO DE ARAPUTANGA/MT.</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº 246/2026PREFEITURA MUNICIPAL DE ARAPUTANGA29/04/2026Dispõe sobre a designação e nomeação da Comissão Permanente de Patrimônio do Município de Araputanga/MT, em conformidade com a Lei Municipal nº 972/2011 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>PORTARIA N.º 242/2026PREFEITURA MUNICIPAL DE ARAPUTANGA29/04/2026Dispõe sobre a instituição da Comissão de Acompanhamento, Gestão e Atualização da Transparência Pública Municipal, designa servidores responsáveis pela prestação de informações, alimentação, atualização e manutenção do Portal da Transparência Pública do Município de Araputanga/MT, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº 237 /2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+29/04/2026DISPÕE SOBRE A NOMEAÇAO DE SERVIDOR PÚBLICO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>PORTARIA N. º 244/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+29/04/2026Reposicionamento de KATIA CRISTINA RODRIGUES DOS SANTOS para o final da lista de classificação do PSS nº 001/2025</t>
+  </si>
+  <si>
+    <t>PORTARIA N. º 239/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+29/04/2026Dispõe sobre reposicionamento de candidato classificado no Processo Seletivo Simplificado nº 01/2025 do Município de Araputanga/MT.</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº. 243/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+29/04/2026Dispõe sobre a designação de comissão de descarte do acervo da Biblioteca Pública Municipal e dá outras providências</t>
+  </si>
+  <si>
+    <t>PORTARIA N. º 248/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+29/04/2026Dispõe sobre elevação de servidor público municipal com base na Lei Municipal nº 971/2011 e dá outras providências</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº. 247/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+29/04/2026Designar os servidores para acompanhamento e fiscalização do Contrato Administrativo nº 118/2026, oriundo da Adesão nº 003/2026, cujo objeto é registro de preços para futura e eventual aquisição de veículo zero km tipo ambulância, destinado a atender à necessidade da Secretaria Municipal de Saúde.</t>
+  </si>
+  <si>
+    <t>PORTARIA N. º 245/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+29/04/2026Dispõe sobre convocação dos candidatos classificados no Processo Seletivo Simplificado nº 01/2025 do Município de Araputanga/MT</t>
+  </si>
+  <si>
+    <t>PORTARIA N. º 240/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+29/04/2026Dispõe sobre convocação dos candidatos classificados no Processo Seletivo Simplificado nº 01/2025, do Município de Araputanga/MT</t>
+  </si>
+  <si>
+    <t>PORTARIA N. º 235/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+28/04/2026DISPÕE SOBRE ELEVAÇÕES DE SERVIDORES PÚBLICOS MUNICIPAIS COM BASE NA LEI MUNICIPAL Nº 971/2011, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>28/04/2026</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº 236/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+28/04/2026DISPÕE SOBRE ELEVAÇÕES DE SERVIDORES PÚBLICOS MUNICIPAIS COM BASE NA LEI MUNICIPAL Nº 852/2008, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº 231/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+28/04/2026Designa servidores para acompanhamento e fiscalização da Ata de Registro de Preços nº 035/2026 para futura aquisição de chapéus e taças personalizados para o 40º Encontro da Mulher Rural pela Secretaria Municipal de Meio Ambiente, Desenvolvimento Urbano e Rural</t>
+  </si>
+  <si>
+    <t>PORTARIA N. º 232/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+28/04/2026Convoca Juliana dos Santos Pinheiro (insc. 003) para provimento de cargo temporário de Nutricionista; comparecimento à Diretoria de Recursos Humanos para apresentação de documentos.</t>
+  </si>
+  <si>
+    <t>PORTARIA N. º 229/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+27/04/2026Dispõe sobre reposicionamento de candidata classificada no Processo Seletivo Simplificado nº 01/2025</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
+  </si>
+  <si>
+    <t>PORTARIA N º 228/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+27/04/2026DISPÕE SOBRE EXONERAÇÃO A PEDIDO DE SERVIDOR PÚBLICO MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº 233/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+27/04/2026DISPÕE SOBRE ELEVAÇÕES DE SERVIDORES PÚBLICOS MUNICIPAIS COM BASE NA LEI MUNICIPAL Nº 852/2008, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>PORTARIA N. º 230/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+27/04/2026Dispõe sobre convocação dos candidatos classificados no Processo Seletivo Simplificado nº 01/2025 do Município de Araputanga/MT</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº 198/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+13/04/2026DISPÕE SOBRE A SUSPENSÃO TEMPORÁRIA DO PROCESSO ADMINISTRATIVO DISCIPLINAR Nº 004/2026, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº 199/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+13/04/2026DISPÕE SOBRE O ARQUIVAMENTO DO PROCESSO ADMINISTRATIVO DISCIPLINAR 001/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº 200/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+13/04/2026DISPÕE SOBRE O ARQUIVAMENTO DO PROCESSO ADMINISTRATIVO DISCIPLINAR 002/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº 203/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+13/04/2026DISPÕE SOBRE A INSTAURAÇÃO DE PROCESSO ADMINISTRATIVO DISCIPLINAR, E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº. 202/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+10/04/2026Dispõe sobre GRI de servidor público municipal e dá outras providências</t>
+  </si>
+  <si>
+    <t>10/04/2026</t>
+  </si>
+  <si>
+    <t>PORTARIA N. º 201/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+10/04/2026DISPÕE SOBRE RESCISÃO DE SERVIDOR PÚBLICO MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>PORTARIA N. º 196/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+09/04/2026Dispõe sobre convocação dos candidatos classificados no Processo Seletivo Simplificado nº 01/2025 do Município de Araputanga/MT.</t>
+  </si>
+  <si>
+    <t>09/04/2026</t>
+  </si>
+  <si>
+    <t>DECRETO MUNICIPAL Nº 29/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+09/04/2026Homologa o resultado final do Processo Seletivo Simplificado nº 01/2026 e estabelece convocações conforme ordem de classificação</t>
+  </si>
+  <si>
+    <t>LEI COMPLEMENTAR Nº 1.867/2025 - ALTERA A PLANTA GENÉRICA DE VALORES PARA A COBRANÇA DO IPTU</t>
+  </si>
+  <si>
+    <t>08/04/2026</t>
+  </si>
+  <si>
+    <t>PORTARIA N. º 189/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+08/04/2026DISPÕE SOBRE EXONERAÇÃO DE SERVIDOR PÚBLICO MUNICIPAL</t>
+  </si>
+  <si>
+    <t>PORTARIA MUNICIPAL Nº. 195/2026.
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+08/04/2026DISPÕE SOBRE NOMEAÇÃO E DESIGNAÇÃO DE MÉDICO PERITO, PARA REALIZAÇÃO DE PERICIA MÉDICA DOS SERVIDORES CONVOCADOS ATRAVÉS DO CONCURSO PUBLICO MUNICIPAL 001/2024 DA PREFEITURA MUNICIPAL DE ARAPUTANGA/MT.</t>
+  </si>
+  <si>
+    <t>PORTARIA N. º 194/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+08/04/2026Dispõe sobre convocação dos candidatos classificados no Processo Seletivo Simplificado nº 01/2025 do Município de Araputanga/MT</t>
+  </si>
+  <si>
+    <t>PORTARIA N.º 108/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+08/04/2026DESIGNAR OS SERVIDORES PARA ACOMPANHAMENTO E FISCALIZAÇÃO DO CONTRATO ADMINISTRATIVO N° 006/2026, CUJO OBJETIVO A AQUISIÇÃO DE SERVIÇOS MÉDICOS, ESPECIALMENTE PARA A REALIZAÇÃO DE EXAMES DE ULTRASSONOGRAFIA, VISANDO ATENDER A DEMANDA REPRIMIDA DO CONTRATANTE, NO ÂMBITO DO PROGRAMA FILA ZERO, EM CONFORMIDADE COM OS OBJETIVOS FIXADOS NO ESTATUTO DO CISOMT, NOS TERMOS DA LEI FEDERAL Nº 11.107/2005 E DO RESPECTIVO PLANO DE TRABALHO, EM ATENÇÃO AO QUE DISPÕE A RESOLUÇÃO Nº 003/2018/CISOMT, DE 10 DE A</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº 192/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+08/04/2026Elevação de nível de A-01 para B-01 da servidora Rosimar Evangelista dos Santos, Professora, admissão 03/04/2023</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº 187/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+07/04/2026Promover a elevação de nível da servidora Elaine Cristina Bravo Guimaraes, Professora, de A-01 para B-01</t>
+  </si>
+  <si>
+    <t>07/04/2026</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº 186/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+07/04/2026Promove elevação de nível de Fatima Francisca Duarte (Professora) de A-01 para B-01 na Secretaria Municipal de Educação e Cultura</t>
+  </si>
+  <si>
+    <t>PORTARIA N.º 188/2026PREFEITURA MUNICIPAL DE ARAPUTANGA07/04/2026Dispõe sobre a instituição e nomeação da Comissão de Seleção do Edital de Chamamento Público n.º 002/2026, do Município de Araputanga/MT, e dá outras providências</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº. 175/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+06/04/2026Designa servidoras para gestão, acompanhamento e fiscalização dos contratos administrativos nº 097 a 104/2026, oriundos da Chamada Pública 001/2026, para aquisição de gêneros alimentícios da agricultura familiar destinados ao PNAE</t>
+  </si>
+  <si>
+    <t>06/04/2026</t>
+  </si>
+  <si>
+    <t>PORTARIA N. º 183/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+06/04/2026Dispõe sobre convocação dos candidatos classificados no Processo Seletivo Simplificado nº 01/2025 do Município de Araputanga/MT</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº. 185/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+06/04/2026Designar os servidores para acompanhamento e fiscalização do Contrato Administrativo nº 107/2026, oriundo da Dispensa de Licitação (Rito Eletrônico) nº 001/2026, cujo o objeto é aquisição de tablets para os Agentes Comunitários de Saúde para desenvolver suas atividades diárias.</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº 184/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+06/04/2026Designar servidores para acompanhamento e fiscalização da Ata de Registro de Preços nº 031/2026, oriundo do Pregão Eletrônico nº 001/2026, cujo objeto é o registro de preços para futura e eventual contratação de pessoa jurídica para prestação de serviços de podas de árvores, em atendimento às demandas das secretarias municipais.</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº. 181/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+06/04/2026Designar os servidores para acompanhamento e fiscalização do Contrato Administrativo nº 106/2026, oriundo da Inexigibilidade nº 029/2025 - Credenciamento nº 007/2025, cujo objeto é a contratação de show artístico musical municipal ou regional para atender às necessidades das secretarias municipais.</t>
+  </si>
+  <si>
+    <t>PORTARIA N. º 182/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+06/04/2026DISPÕE SOBRE CONVOCAÇÃO DOS CANDIDATOS CLASSIFICADOS NO PROCESSO SELETIVO SIMPLIFICADO Nº 01/2025, DO MUNICIPIO DE ARAPUTANGA/MT.</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº 180/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+02/04/2026DISPÕE SOBRE A NOMEAÇAO DE SERVIDOR PÚBLICO MUNICIPAL</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº 177/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+02/04/2026Dispõe sobre a nomeação de servidor público municipal</t>
+  </si>
+  <si>
+    <t>DECRETO Nº 017/2026 - ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR E DA OUTRAS PROVIDÊNCIAS
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+02/04/2026Abre no orçamento vigente crédito adicional suplementar e da outras providências</t>
+  </si>
+  <si>
+    <t>DECRETO Nº 015/2026 - ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR E DA OUTRAS PROVIDÊNCIAS
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+02/04/2026Abre no orçamento vigente crédito adicional suplementar e da outras providências</t>
+  </si>
+  <si>
+    <t>DECRETO Nº 007/2026 - ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR E DA OUTRAS PROVIDÊNCIAS
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+02/04/2026Abre crédito adicional suplementar no orçamento vigente para ampliação do sistema de abastecimento de água pela Diretoria de Infraestrutura</t>
+  </si>
+  <si>
+    <t>DECRETO Nº 006/2026 - ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR E DA OUTRAS PROVIDÊNCIAS
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+02/04/2026Abre no orçamento vigente crédito adicional suplementar e da outras providências</t>
+  </si>
+  <si>
+    <t>DECRETO Nº 004/2026 - ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR E DA OUTRAS PROVIDÊNCIAS
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+02/04/2026Abre no orçamento vigente crédito adicional suplementar e da outras providências</t>
+  </si>
+  <si>
+    <t>DECRETO Nº 002/2026 - ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR E DA OUTRAS PROVIDÊNCIAS
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+02/04/2026Abre no orçamento vigente crédito adicional suplementar e da outras providências</t>
+  </si>
+  <si>
+    <t>DECRETO Nº 001/2026 - ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR E DA OUTRAS PROVIDÊNCIAS
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+02/04/2026Abre no orçamento vigente crédito adicional suplementar e da outras providências</t>
+  </si>
+  <si>
+    <t>Lei Orgânica Municipal de Araputanga atualizada pela Emenda nº 02/2020Atualizada pela Emenda à Lei Orgânica nº 02, de 04 de dezembro de 2020</t>
+  </si>
+  <si>
     <t>PORTARIA Nº 179/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 02/04/2026Dispõe sobre a nomeação de cargo de provimento efetivo, aprovado no Processo Seletivo Público nº 01/2025, e dá outras providências</t>
   </si>
   <si>
-    <t>02/04/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>PORTARIA N. º 178/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 02/04/2026Torna sem efeito por decurso do prazo legal candidatos classificados no Processo Seletivo Público Nº 001/2025 e dá outras providências</t>
   </si>
   <si>
-    <t>PORTARIA Nº 180/2026
-[...46 lines deleted...]
-  <si>
     <t>PORTARIA Nº 176/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 01/04/2026DISPÕE SOBRE, INTERRRUPÇÃO DE AFASTAMENTO DE LICENÇA PARTICULAR DE SERVIDOR PÚBLICO DO MUNICÍPIO DE ARAPUTANGA/MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>PORTARIA Nº 169/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 01/04/2026DISPÕE SOBRE A INSTAURAÇÃO DE PROCESSO ADMINISTRATIVO DISCIPLINAR (PAD), EM CARÁTER SIGILOSO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>PORTARIA MUNICIPAL Nº. 173/2026.
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 31/03/2026Portaria nomeando Bruno de Larranhagas Cruz para o cargo em comissão de Secretário Adjunto de Gabinete, com início em 01/04/2026</t>
   </si>
   <si>
     <t>31/03/2026</t>
   </si>
   <si>
     <t>PORTARIA MUNICIPAL Nº. 172/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 31/03/2026Dispõe sobre a nomeação de servidor público municipal</t>
   </si>
   <si>
     <t>PORTARIA MUNICIPAL Nº. 171/2026.
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 31/03/2026DISPÕE SOBRE EXONERAÇÃO DE SERVIDOR PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>PORTARIA Nº 163/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 31/03/2026DISPÕE SOBRE A INSTAURAÇÃO SINDICÂNCIA ADMINISTRATIVA, EM CARÁTER SIGILOSO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>PORTARIA Nº 166/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 31/03/2026Dispõe sobre a decisão final do Processo Administrativo Disciplinar nº 001/2024 e aplica penalidade</t>
   </si>
   <si>
     <t>PORTARIA N. º 170/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 31/03/2026Dispõe sobre convocação de candidato classificado no Processo Seletivo Simplificado nº 01/2025 do Município de Araputanga/MT.</t>
   </si>
   <si>
+    <t>PORTARIA Nº 165/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+30/03/2026Dispõe sobre reposicionamento de candidato classificado no Processo Seletivo Simplificado nº 01/2025 do município de Araputanga/MT</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>PORTARIA MUNICIPAL Nº. 167/2026.
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+30/03/2026DISPÕE SOBRE DESIGNAÇÃO DE SERVIDOR PARA FUNÇÃO QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº. 159/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+30/03/2026DISPÕE SOBRE DESIGNAÇÃO DE SERVIDOR PARA FUNÇÃO QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>PORTARIA N.º 164/2026PREFEITURA MUNICIPAL DE ARAPUTANGA30/03/2026Dispõe sobre a instituição e nomeação da Comissão Permanente de Acompanhamento e Avaliação destinada ao acompanhamento, fiscalização e avaliação do Contrato de Gestão Emergencial do Hospital Municipal de Araputanga/MT e dá outras providências</t>
+  </si>
+  <si>
     <t>Decreto Municipal 27/2026 - Divulgação das datas comemorativas oficiais e eventos culturais de Araputanga/MTDIVULGA AS DATAS COMEMORATIVAS OFICIAIS E OS EVENTOS CULTURAIS PROMOVIDOS PELO MUNICÍPIO DE ARAPUTANGA/MT.</t>
   </si>
   <si>
-    <t>30/03/2026</t>
-[...11 lines deleted...]
-  <si>
     <t>PORTARIA N. º 168/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 30/03/2026Dispõe sobre convocação dos candidatos classificados no Processo Seletivo Simplificado nº 01/2025 do Município de Araputanga/MT</t>
   </si>
   <si>
-    <t>PORTARIA Nº. 159/2026
-[...8 lines deleted...]
-  <si>
     <t>DECRETO MUNICIPAL Nº 26/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 30/03/2026Dispõe sobre a aprovação definitiva de instalação do loteamento Residencial Jardim Estação e dá outras providências</t>
   </si>
   <si>
-    <t>DECRETO MUNICIPAL Nº 25/2026
-[...1 lines deleted...]
-30/03/2026Dispõe sobre a nomeação dos membros do Conselho Municipal de Educação do Município de Araputanga/MT para o quadriênio 2026/2029 e dá outras providências.</t>
+    <t>DECRETO MUNICIPAL Nº 25/2026PREFEITURA MUNICIPAL DE ARAPUTANGA30/03/2026Dispõe sobre a nomeação dos membros do Conselho Municipal de Educação do Município de Araputanga/MT para o quadriênio 2026/2029 e dá outras providências.</t>
   </si>
   <si>
     <t>PORTARIA MUNICIPAL Nº. 160/2026.
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 26/03/2026Dispõe sobre a nomeação de servidor público municipal da Prefeitura Municipal de Araputanga-MT e dá outras providências</t>
   </si>
   <si>
     <t>26/03/2026</t>
   </si>
   <si>
     <t>PORTARIA MUNICIPAL Nº. 161/2026.
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 26/03/2026DISPÕE SOBRE EXONERAÇÃO DE SERVIDOR PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>PORTARIA MUNICIPAL Nº. 162/2026.
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 26/03/2026DISPÕE SOBRE EXONERAÇÃO DE SERVIDOR PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>PORTARIA Nº 158/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 26/03/2026DISPÕE SOBRE A NOMEAÇÃO DE CARGO DE PROVIMENTO EFETIVO, APROVADO EM CONCURSO PÚBLICO Nº 01/2024, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>DECRETO MUNICIPAL Nº 24/2026
-[...1 lines deleted...]
-26/03/2026NOMEIA OS MEMBROS TITULARES E SUPLENTES PARA COMPOSIÇÃO DO CONSELHO MUNICIPAL DO ESPORTE E LAZER DE ARAPUTANGA/MT PARA O BIÊNIO 2026-2027, E DÁ OUTRAS PROVIDÊNCIAS</t>
+    <t>DECRETO MUNICIPAL Nº 24/2026PREFEITURA MUNICIPAL DE ARAPUTANGA26/03/2026NOMEIA OS MEMBROS TITULARES E SUPLENTES PARA COMPOSIÇÃO DO CONSELHO MUNICIPAL DO ESPORTE E LAZER DE ARAPUTANGA/MT PARA O BIÊNIO 2026-2027, E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>DECRETO MUNICIPAL Nº 19/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+25/03/2026Regulamenta a Lei Municipal nº 1.327/2018 sobre concessão de diárias, adiantamentos e reembolso de despesas a servidores, agentes públicos e políticos do município de Araputanga/MT</t>
+  </si>
+  <si>
+    <t>25/03/2026</t>
   </si>
   <si>
     <t>PORTARIA Nº 157/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 25/03/2026DISPÕE SOBRE A NOMEAÇÃO DE CARGO DE PROVIMENTO EFETIVO, APROVADO EM CONCURSO PÚBLICO Nº 01/2024, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>25/03/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>PORTARIA N. º 156/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 25/03/2026Dispõe sobre convocação dos candidatos classificados no Processo Seletivo Simplificado nº 01/2025 do Município de Araputanga/MT</t>
   </si>
   <si>
     <t>PORTARIA N. º 155/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 25/03/2026TORNA SEM EFEITO POR DECURSO DO PRAZO LEGAL CANDIDATOS CLASSIFICADOS NO PROCESSO SELETIVO Nº 001/2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>DECRETO MUNICIPAL Nº 19/2026
-[...3 lines deleted...]
-  <si>
     <t>PORTARIA N º 154/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 24/03/2026DISPÕE SOBRE EXONERAÇÃO A PEDIDO DE SERVIDOR PÚBLICO MUNICIPAL</t>
   </si>
   <si>
     <t>24/03/2026</t>
   </si>
   <si>
     <t>PORTARIA Nº 153/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 24/03/2026DISPÕE SOBRE A NOMEAÇÃO DE CARGO DE PROVIMENTO EFETIVO, APROVADO EM CONCURSO PÚBLICO Nº 01/2024, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>PORTARIA Nº. 152/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 23/03/2026Designação de servidores para acompanhamento e fiscalização do Contrato Administrativo nº 094/2026 (Inexigibilidade nº 003/2026) para fornecimento de tubo 100MP galvanizado para substituição de pequenas pontes de madeira</t>
   </si>
   <si>
     <t>23/03/2026</t>
   </si>
   <si>
     <t>PORTARIA Nº. 151/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 20/03/2026Designar os servidores para acompanhamento e fiscalização dos Contratos Administrativo nº 087, 088, 089, 090 e 091/2026, oriundo da Inexigibilidade nº 031/2025 - Credenciamento nº 008/2025, cujo objeto é a contratação de serviço de conserto de pneus, recapagem, recauchutagem e vulcanização, em atendimento a demanda das Secretarias Municipais.</t>
   </si>
@@ -300,253 +676,247 @@
   </si>
   <si>
     <t>17/03/2026</t>
   </si>
   <si>
     <t>PORTARIA N. º 146/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 17/03/2026Dispõe sobre convocação dos candidatos classificados no Processo Seletivo Simplificado nº 01/2025 do Município de Araputanga/MT.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 143/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 17/03/2026Nomeação de servidoras para acompanhar e fiscalizar o contrato de fornecimento e implantação da solução CONTAGIE de aprendizagem e material didático para escolas municipais</t>
   </si>
   <si>
     <t>PORTARIA Nº 145/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 17/03/2026Dispõe sobre prorrogação prazo para posse de candidato aprovado no Concurso Público, Edital nº 01/2024, para provimento de cargo efetivo, conforme requerimento e dá outras providências.</t>
   </si>
   <si>
     <t>PORTARIA N. º 144/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 17/03/2026DISPÕE SOBRE CONVOCAÇÃO DOS CANDIDATOS CLASSIFICADOS NO PROCESSO SELETIVO SIMPLIFICADO Nº 01/2025, DO MUNICIPIO DE ARAPUTANGA/MT.</t>
   </si>
   <si>
+    <t>PORTARIA Nº. 141/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+16/03/2026Dispõe sobre Gratificação de Regime Integral de servidor público municipal e dá outras providências</t>
+  </si>
+  <si>
+    <t>16/03/2026</t>
+  </si>
+  <si>
+    <t>PORTARIA N º 139/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+16/03/2026Dispõe sobre exoneração a pedido de servidor público municipal</t>
+  </si>
+  <si>
     <t>PORTARIA N. º 142/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 16/03/2026Dispõe sobre convocação dos candidatos classificados no Processo Seletivo Simplificado nº 01/2025 do Município de Araputanga/MT</t>
   </si>
   <si>
-    <t>16/03/2026</t>
-[...6 lines deleted...]
-  <si>
     <t>PORTARIA N. º 140/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 16/03/2026DISPÕE SOBRE AUTORIZAÇÃO DE AFASTAMENTO PARA ESTUDOS, SEM PREJUÍZO DO SEU RESPECTIVO SALÁRIO, A SERVIDORA EDNEY NUNES DE OLIVEIRA, NOS TERMOS DO ART. 116, DO REGIME JURÍDICO ÚNICO (LEI MUNICIPAL Nº 135/92) C/C ART. 18 E SEGUINTES DA LEI MUNICIPAL Nº 852/2008 (PLANO DE CARREIRA DOS PROFISSIONAIS DA EDUCAÇÃO).</t>
   </si>
   <si>
-    <t>PORTARIA N º 139/2026
-[...3 lines deleted...]
-  <si>
     <t>PORTARIA Nº 138/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 13/03/2026DISPÕE SOBRE A NOMEAÇAO DE SERVIDOR PÚBLICO MUNICIPAL</t>
   </si>
   <si>
     <t>13/03/2026</t>
   </si>
   <si>
     <t>PORTARIA N. º 137 /2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 13/03/2026Dispõe sobre convocação dos candidatos classificados no Processo Seletivo Simplificado nº 01/2025 do Município de Araputanga/MT.</t>
   </si>
   <si>
     <t>PORTARIA N. º 136 /2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 13/03/2026Dispõe sobre convocação dos candidatos classificados no Processo Seletivo Simplificado nº 01/2025 do Município de Araputanga/MT</t>
   </si>
   <si>
     <t>PORTARIA N. º 135/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 13/03/2026TORNA SEM EFEITO POR DECURSO DO PRAZO LEGAL CANDIDATOS CLASSIFICADOS NO PROCESSO SELETIVO Nº 001/2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>DECRETO MUNICIPAL Nº 23/2026PREFEITURA MUNICIPAL DE ARAPUTANGA12/03/2026NOMEIA A COMISSÃO QUE SELECIONARÁ OS BENEFICIÁRIOS DAS BOLSAS DE ESTUDOS CRIADAS ATRAVÉS DA LEI MUNICIPAL Nº 1.859/2025</t>
+  </si>
+  <si>
+    <t>12/03/2026</t>
+  </si>
+  <si>
     <t>PORTARIA Nº. 128/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 12/03/2026Designar servidores para fiscalizar o Contrato Administrativo nº 079/2026 para aquisição de módulos de memória RAM de 16 GB para a Secretaria Municipal de Administração</t>
   </si>
   <si>
-    <t>12/03/2026</t>
-[...6 lines deleted...]
-  <si>
     <t>PORTARIA Nº. 134/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 11/03/2026DISPÕE SOBRE GRI DE SERVIDOR PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>PORTARIA N º 133/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 11/03/2026DISPÕE SOBRE EXONERAÇÃO A PEDIDO DE SERVIDOR PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>PORTARIA N. º 132/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 11/03/2026Dispõe sobre convocação dos candidatos classificados no Processo Seletivo Simplificado nº 01/2025 do Município de Araputanga/MT</t>
   </si>
   <si>
     <t>PORTARIA Nº 131/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 10/03/2026DISPÕE SOBRE A NOMEAÇÃO DE CARGO DE PROVIMENTO EFETIVO, APROVADO EM CONCURSO PÚBLICO Nº 01/2024, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>10/03/2026</t>
   </si>
   <si>
     <t>DECRETO MUNICIPAL Nº 20/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 10/03/2026DISPÕE SOBRE A ALTERAÇÃO DO DECRETO MUNICIPAL Nº 013/2024, SUBSTITUINDO MEMBROS DA EQUIPE MULTIDISCIPLINAR DE ACONSELHAMENTO PARA PROCEDIMENTOS DE ESTERILIZAÇÃO CIRÚRGICA DO MUNICÍPIO DE ARAPUTANGA/MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>ERRATA DA PORTARIA 107/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+09/03/2026Corrige data de início da licença prêmio para 06/04/2026 referente ao período aquisitivo 10/03/2018 a 09/03/2023</t>
+  </si>
+  <si>
+    <t>09/03/2026</t>
+  </si>
+  <si>
     <t>PORTARIA Nº 130/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 09/03/2026Elevação de nível da servidora Susany Pedro da Costa, Professora, de B-03 para C-03, com efeitos retroativos a 2026-02-13</t>
   </si>
   <si>
-    <t>09/03/2026</t>
-[...6 lines deleted...]
-  <si>
     <t>LEI COMPLEMENTAR MUNICIPAL Nº 1.377 - NOVO CÓDIGO TRIBUTÁRIO - 2026</t>
   </si>
   <si>
     <t>06/03/2026</t>
   </si>
   <si>
+    <t>DECRETO MUNICIPAL Nº 018/2026PREFEITURA MUNICIPAL DE ARAPUTANGA05/03/2026INSTITUI O COMITÊ INTERSETORIAL PARA A BUSCA ATIVA ESCOLAR NO MUNICÍPIO DE ARAPUTANGA-MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>05/03/2026</t>
+  </si>
+  <si>
     <t>PORTARIA N. º 129/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 05/03/2026Dispõe sobre convocação dos candidatos classificados no Processo Seletivo Simplificado nº 01/2025, do Município de Araputanga/MT.</t>
   </si>
   <si>
-    <t>05/03/2026</t>
-[...4 lines deleted...]
-05/03/2026INSTITUI O COMITÊ INTERSETORIAL PARA A BUSCA ATIVA ESCOLAR NO MUNICÍPIO DE ARAPUTANGA-MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
+    <t>PORTARIA Nº 127/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+03/03/2026DISPÕE SOBRE A NOMEAÇÃO DE CARGO DE PROVIMENTO EFETIVO, APROVADO NO PROCESSO SELETIVO PÚBLICO Nº 01/2025, E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>03/03/2026</t>
+  </si>
+  <si>
+    <t>PORTARIA N.º 111/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+03/03/2026DESIGNAR OS SERVIDORES PARA ACOMPANHAMENTO E FISCALIZAÇÃO DOS CONTRATOS ADMINISTRATIVOS CONSIDERANDO APROVAÇÃO EM TESTE SELETIVO SIMPLIFICADO Nº 001/2025. CUJO OBJETIVO É A CONTRATAÇÃO DE SERVIDOR TEMPORÁRIO, CORRESPONDENTE AO CARGO DE MONITOR DE CRECHE, PROFESSOR, MOTORISTA E APOIO ADMINISTRATIVO EDUCACIONAL, EM ATENDIMENTO À DEMANDA DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA.</t>
+  </si>
+  <si>
+    <t>PORTARIA N º 125/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+03/03/2026DISPÕE SOBRE EXONERAÇÃO A PEDIDO DE SERVIDOR PÚBLICO MUNICIPAL</t>
   </si>
   <si>
     <t>PORTARIA N. º 124/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 03/03/2026Dispõe sobre convocação dos candidatos classificados no Processo Seletivo Simplificado nº 01/2025, do Município de Araputanga/MT.</t>
   </si>
   <si>
-    <t>03/03/2026</t>
-[...6 lines deleted...]
-  <si>
     <t>PORTARIA Nº 126/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 03/03/2026DISPÕE SOBRE A NOMEAÇÃO DE CARGO DE PROVIMENTO EFETIVO, APROVADO EM CONCURSO PÚBLICO Nº 01/2024, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>PORTARIA N.º 114/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 03/03/2026DESIGNAR OS SERVIDORES PARA ACOMPANHAMENTO E FISCALIZAÇÃO DOS CONTRATOS ADMINISTRATIVOS CONSIDERANDO APROVAÇÃO EM TESTE SELETIVO SIMPLIFICADO Nº 001/2025. CUJO OBJETIVO É A CONTRATAÇÃO DE SERVIDOR TEMPORÁRIO, CORRESPONDENTE AO CARGO DE PROFESSOR, EM ATENDIMENTO À DEMANDA DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA.</t>
   </si>
   <si>
     <t>PORTARIA N.º 113/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 03/03/2026DESIGNAR OS SERVIDORES PARA ACOMPANHAMENTO E FISCALIZAÇÃO DOS CONTRATOS ADMINISTRATIVOS CONSIDERANDO APROVAÇÃO EM TESTE SELETIVO SIMPLIFICADO Nº 001/2025. CUJO OBJETIVO É A CONTRATAÇÃO DE SERVIDOR TEMPORÁRIO, CORRESPONDENTE AO CARGO DE MONITOR DE CRECHE, PROFESSOR E APOIO ADMINISTRATIVO EDUCACIONAL, EM ATENDIMENTO À DEMANDA DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA.</t>
   </si>
   <si>
     <t>PORTARIA N.º 112/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 03/03/2026Designa servidores para acompanhamento e fiscalização do contrato administrativo relativo à contratação temporária de operador de máquinas pesadas, aprovado pelo Teste Seletivo Simplificado nº 001/2025</t>
   </si>
   <si>
-    <t>PORTARIA N.º 111/2026
-[...6 lines deleted...]
-03/03/2026DISPÕE SOBRE EXONERAÇÃO A PEDIDO DE SERVIDOR PÚBLICO MUNICIPAL</t>
+    <t>PORTARIA MUNICIPAL Nº. 122/2026.
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+02/03/2026DISPÕE SOBRE A NOMEAÇÃO DE SERVIDOR PÚBLICO MUNICIPAL</t>
+  </si>
+  <si>
+    <t>02/03/2026</t>
+  </si>
+  <si>
+    <t>PORTARIA MUNICIPAL Nº. 121/2026.PREFEITURA MUNICIPAL DE ARAPUTANGA02/03/2026DESIGNAÇÃO E NOMEAÇÃO DA COMISSÃO RESPONSÁVEL PELO TERMO DE VERIFICAÇÃO PARA APROVAÇÃO DE NOVOS LOTEAMENTO URBANOS DO MUNICÍPIO DE ARAPUTANGA/MT E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº. 120/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+02/03/2026DESIGNAR OS SERVIDORES PARA ACOMPANHAMENTO E FISCALIZAÇÃO DAS ATAS DE REGISTRO DE PREÇOS Nº. 019, 020, 021, 022, 023, 024, 025, 026 E 027/2026, ORIUNDO DO PREGÃO ELETRÔNICO Nº. 059/2025, CUJO OBJETO É O REGISTRO DE PREÇOS PARA FUTURA E EVENTUAL AQUISIÇÃO DE MATERIAIS DE LIMPEZA, COPA E COZINHA, EM ATENDIMENTO ÀS SECRETARIAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 118/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 02/03/2026Nomeia Jeyksi Jhonis da Silva como titular e Eliana Nazaré de Matos Alves como suplente para fiscalizar o contrato de fornecimento da plataforma de inteligência do SUAS</t>
   </si>
   <si>
-    <t>02/03/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>PORTARIA Nº. 094/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 02/03/2026Designar os servidores para acompanhamento e fiscalização do Contrato Administrativo nº 076/2026, oriundo da Dispensa de Licitação (Rito Sumário) nº 003/2026, cujo objeto é contratação de empresa especializada em prestação de serviços de publicidade, divulgação de mídia eletrônica e produção de áudio visual, em atendimento à demanda da Secretaria Municipal de Administração.</t>
   </si>
   <si>
-    <t>PORTARIA MUNICIPAL Nº. 122/2026.
-[...8 lines deleted...]
-  <si>
     <t>PORTARIA N. º 123/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 02/03/2026TORNA SEM EFEITO POR DECURSO DO PRAZO LEGAL CANDIDATOS CLASSIFICADOS NO PROCESSO SELETIVO Nº 001/2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PORTARIA N. º 119/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 02/03/2026DISPÕE SOBRE CONVOCAÇÃO DOS CANDIDATOS CLASSIFICADOS NO PROCESSO SELETIVO SIMPLIFICADO Nº 01/2025, DO MUNICÍPIO DE ARAPUTANGA/MT.</t>
   </si>
   <si>
-    <t>PORTARIA Nº. 120/2026
-[...3 lines deleted...]
-  <si>
     <t>PORTARIA Nº. 104/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 27/02/2026Dispõe sobre Gratificação de Regime Integral de servidor público municipal e dá outras providências</t>
   </si>
   <si>
     <t>27/02/2026</t>
   </si>
   <si>
     <t>PORTARIA Nº. 103/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 27/02/2026Dispõe sobre Gratificação de Regime Integral de servidor público municipal e dá outras providências</t>
   </si>
   <si>
     <t>PORTARIA Nº. 102/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 27/02/2026Dispõe sobre Gratificação de Regime Integral de servidor público municipal e dá outras providências</t>
   </si>
   <si>
     <t>PORTARIA Nº. 101/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 27/02/2026DISPÕE SOBRE GRI DE SERVIDOR PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>PORTARIA Nº. 100/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
@@ -556,136 +926,136 @@
     <t>PORTARIA Nº. 099/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 27/02/2026DISPÕE SOBRE GRI DE SERVIDOR PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>PORTARIA Nº. 098/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 27/02/2026DISPÕE SOBRE GRI DE SERVIDOR PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>PORTARIA Nº. 097/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 27/02/2026Dispõe sobre gratificação de regime integral à servidora Elenilda Camargo Pereira, matrícula 3902, ocupante do cargo efetivo de Monitor de Creche, para exercer jornada de 40 horas semanais, com efeitos retroativos a 2026-02-03.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 096/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 27/02/2026Dispõe sobre GRI de servidor público municipal e dá outras providências</t>
   </si>
   <si>
     <t>PORTARIA N º 109/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 27/02/2026DISPÕE SOBRE EXONERAÇÃO A PEDIDO DE SERVIDOR PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
+    <t>PORTARIA N º 092/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+26/02/2026Dispõe sobre exoneração a pedido de servidor público municipal</t>
+  </si>
+  <si>
+    <t>26/02/2026</t>
+  </si>
+  <si>
     <t>PORTARIA N. º 095/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 26/02/2026Dispõe sobre convocação dos candidatos classificados no Processo Seletivo Simplificado nº 01/2025 do município de Araputanga/MT</t>
   </si>
   <si>
-    <t>26/02/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>PORTARIA Nº. 093/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 26/02/2026Designação de servidores para acompanhamento e fiscalização das Atas de Registro de Preços nº 158 a 172/2025, oriundas do Pregão Eletrônico nº 035/2025, para futura aquisição de material de informática para as secretarias municipais</t>
   </si>
   <si>
-    <t>PORTARIA N º 092/2026
-[...1 lines deleted...]
-26/02/2026Dispõe sobre exoneração a pedido de servidor público municipal</t>
+    <t>PORTARIA Nº. 088/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+24/02/2026Designar servidor para acompanhamento e fiscalização da obra da Concorrência Eletrônica n. 005/2025 para contratação de empresa especializada na construção da nova sede da Secretaria de Obras e Infraestrutura do Município de Araputanga/MT</t>
+  </si>
+  <si>
+    <t>24/02/2026</t>
+  </si>
+  <si>
+    <t>DECRETO Nº 153/2025 - ABRE CRÉDITO ADICIONAL SUPLEMENTAR
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+24/02/2026Abre crédito adicional suplementar</t>
+  </si>
+  <si>
+    <t>DECRETO Nº 152/2025 - ABRE CRÉDITO ADICIONAL SUPLEMENTAR
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+24/02/2026ABRE CRÉDITO ADICIONAL SUPLEMENTAR</t>
+  </si>
+  <si>
+    <t>DECRETO Nº 149/2025 - ABRE CRÉDITO ADICIONAL SUPLEMENTAR
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+24/02/2026Abre crédito adicional suplementar</t>
+  </si>
+  <si>
+    <t>DECRETO Nº 142/2025 - ABRE CRÉDITO ADICIONAL ESPECIAL
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+24/02/2026Abre no orçamento vigente crédito adicional especial e dá outras providências</t>
+  </si>
+  <si>
+    <t>DECRETO Nº 141/2025 - ABRE CRÉDITO ADICIONAL SUPLEMENTAR
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+24/02/2026Abre no orçamento vigente crédito adicional suplementar e da outras providências</t>
+  </si>
+  <si>
+    <t>DECRETO Nº 140/2025 - ABRE CRÉDITO ADICIONAL SUPLEMENTAR
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+24/02/2026Abre no orçamento vigente crédito adicional suplementar e da outras providências</t>
+  </si>
+  <si>
+    <t>DECRETO Nº 139/2025 - ABRE CRÉDITO ADICIONAL SUPLEMENTAR
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+24/02/2026Abre crédito adicional suplementar e dá outras providências</t>
+  </si>
+  <si>
+    <t>DECRETO Nº 137/2025 - ABRE CRÉDITO ADICIONAL SUPLEMENTAR
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+24/02/2026Abre no orçamento vigente crédito adicional suplementar e da outras providências</t>
   </si>
   <si>
     <t>PORTARIA Nº. 089/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 24/02/2026Nomeia servidores para gestão, acompanhamento e fiscalização do Contrato Administrativo nº 072/2026 (empresa INICIAL CONSTRUÇÕES E SERVIÇOS LTDA); fiscal titular Gabriel Alves Carminatti e suplente Francisco Tibúrcio dos Santos.</t>
   </si>
   <si>
-    <t>24/02/2026</t>
-[...7 lines deleted...]
-    <t>DECRETO Nº 153/2025 - ABRE CRÉDITO ADICIONAL SUPLEMENTAR
+    <t>DECRETO Nº 147/2025 - ABRE CRÉDITO ADICIONAL SUPLEMENTAR
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 24/02/2026Abre crédito adicional suplementar</t>
   </si>
   <si>
-    <t>DECRETO Nº 152/2025 - ABRE CRÉDITO ADICIONAL SUPLEMENTAR
-[...13 lines deleted...]
-  <si>
     <t>DECRETO Nº 143/2025 - ABRE CRÉDITO ADICIONAL SUPLEMENTAR
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 24/02/2026Abre no orçamento vigente crédito adicional suplementar e dá outras providências</t>
   </si>
   <si>
-    <t>DECRETO Nº 142/2025 - ABRE CRÉDITO ADICIONAL ESPECIAL
-[...3 lines deleted...]
-  <si>
     <t>DECRETO MUNICIPAL Nº 16/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 24/02/2026Dispõe sobre a aprovação parcial/provisória de instalação do loteamento Residencial Jardim Estação e dá outras providências</t>
   </si>
   <si>
-    <t>DECRETO Nº 141/2025 - ABRE CRÉDITO ADICIONAL SUPLEMENTAR
-[...18 lines deleted...]
-  <si>
     <t>PORTARIA Nº. 087/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 23/02/2026DESIGNAR OS SERVIDORES PARA ACOMPANHAMENTO E FISCALIZAÇÃO DA ATA DE REGISTRO DE PREÇOS Nº 028/2026, ORIUNDO DO PREGÃO ELETRÔNICO Nº 051/2025, CUJO OBJETO É O REGISTRO DE PREÇOS PARA FUTURA E EVENTUAL AQUISIÇÃO DE ANALISADOR BIOQUÍMICO AUTOMATIZADO, EM ATENDIMENTO Á SECRETARIA MUNICIPAL DE SAÚDE DE ARAPUTANGA.</t>
   </si>
   <si>
     <t>23/02/2026</t>
   </si>
   <si>
     <t>PORTARIA Nº 086/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 23/02/2026DISPÕE SOBRE A NOMEAÇÃO DE CARGO DE PROVIMENTO EFETIVO, APROVADO EM CONCURSO PÚBLICO Nº 01/2024, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>PORTARIA N. º 085/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 16/02/2026DISPÕE SOBRE CONVOCAÇÃO DOS CANDIDATOS CLASSIFICADOS NO PROCESSO SELETIVO SIMPLIFICADO Nº 01/2025, DO MUNICIPIO DE ARAPUTANGA/MT.</t>
   </si>
   <si>
     <t>16/02/2026</t>
   </si>
   <si>
     <t>PORTARIA N.º 081/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 16/02/2026Dispõe sobre a nomeação da Comissão Organizadora do evento 40º Encontro da Mulher Rural de Araputanga-MT e dá outras providências.</t>
   </si>
@@ -753,440 +1123,440 @@
   <si>
     <t>LEI MUNICIPAL 1873 2026 AUMENTA CARGO MONITOR DE CRECHEALTERA DISPOSIÇÕES DA LEI MUNICIPAL N° 852/2008, QUE DISPÕE SOBRE A INSTITUIÇÃO DO PLANO DE CARREIRAS E SALÁRIOS DOS PROFISSIONAIS DA EDUCAÇÃO DO MUNICÍPIO DE ARAPUTANGA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>PORTARIA N. º 079/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 11/02/2026Dispõe sobre convocação de candidatos classificados no Processo Seletivo Simplificado nº 01/2025 para provimento de cargos temporários: Monitor de Creche e Apoio Administrativo Educacional</t>
   </si>
   <si>
     <t>PORTARIA Nº. 078/2026.
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 10/02/2026DISPÕE SOBRE CONCESSÃO DE LICENÇA PRÊMIO A SERVIDOR PÚBLICO MUNICIPAL NOS TERMOS DO ARTIGO 102º, PARÁGRAFO ÚNICO, DA LEI MUNICIPAL Nº 135/92 (RJU) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10/02/2026</t>
   </si>
   <si>
     <t>PORTARIA Nº 073/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 10/02/2026DISPÕE SOBRE A REVOGAÇÃO DE VACÂNCIA DE SERVIDOR PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
+    <t>PORTARIA N. º 077/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+10/02/2026Dispõe sobre convocação dos candidatos classificados no Processo Seletivo Simplificado nº 01/2025 do Município de Araputanga/MT</t>
+  </si>
+  <si>
     <t>PORTARIA Nº. 076/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 10/02/2026Nomeia Allison Santana Loiola como fiscal titular e Lucas Soares Pereira como fiscal suplente para fiscalização das Atas de Registro de Preços nº 009/2026 (Alta Frequência Ltda) e 010/2026 (Olmi Informática Ltda)</t>
   </si>
   <si>
     <t>PORTARIA N. º 074/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 10/02/2026Torna sem efeito por decurso do prazo legal nomeação de candidato classificado no Processo Seletivo nº 001/2025 e dá outras providências</t>
   </si>
   <si>
     <t>PORTARIA N. º 075/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 10/02/2026Dispõe sobre convocação dos candidatos classificados no Processo Seletivo Simplificado nº 01/2025 para provimento de cargo temporário no Município de Araputanga/MT</t>
   </si>
   <si>
-    <t>PORTARIA N. º 077/2026
-[...1 lines deleted...]
-10/02/2026Dispõe sobre convocação dos candidatos classificados no Processo Seletivo Simplificado nº 01/2025 do Município de Araputanga/MT</t>
+    <t>PORTARIA N. º 070/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+09/02/2026Dispõe sobre convocação dos candidatos classificados no Processo Seletivo Simplificado nº 01/2025, do Município de Araputanga/MT.</t>
+  </si>
+  <si>
+    <t>09/02/2026</t>
   </si>
   <si>
     <t>PORTARIA Nº. 071/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 09/02/2026Designar servidores para acompanhar e fiscalizar as Atas de Registro de Preços 007 e 008/2026 (Pregão Eletrônico 058/2025) para futura aquisição de oxigênios medicinais e válvula reguladora para a Secretaria Municipal de Saúde</t>
   </si>
   <si>
-    <t>09/02/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>PORTARIA Nº. 051/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 09/02/2026Designar servidores para acompanhamento e fiscalização do Contrato Administrativo nº 011/2026 relativo à locação de imóvel residencial destinado ao Programa de Aluguel Social</t>
   </si>
   <si>
     <t>PORTARIA N.º 041/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 09/02/2026DESIGNAR OS SERVIDORES PARA ACOMPANHAMENTO E FISCALIZAÇÃO DO CONTRATO ADMINISTRATIVO N° 010/2026. CUJO TEM POR OBJETO AAQUISIÇÃO DE SERVIÇO DE ENGENHARIA - ELABORAÇÃO DE SOLUÇÃO COMPLETA INCLUINDO PROJETOS ARQUITETÔNICOS BÁSICOS, EXECUTIVOS E COMPLEMENTARES, CONFORME EXIGÊNCIAS DA LEI FEDERAL Nº 11.107/2005, DE FORMA ARTICULADA E PLANEJADA, EXECUTANDO AÇÕES EM SERVIÇOS DE SAÚDE COM EFICÁCIA.</t>
   </si>
   <si>
     <t>PORTARIA N.º 035/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 09/02/2026Designar os servidores para acompanhamento e fiscalização do Contrato Administrativo nº 007/2026 cujo objetivo é o rateio dos custos com a manutenção das atividades do Consórcio Intermunicipal de Saúde do Oeste de Mato Grosso (CISOMT) e o cumprimento do Protocolo de Intenções e do Estatuto Social, em cumprimento à Lei Federal n. 11.107/05 e Decreto nº 6.017/2007</t>
   </si>
   <si>
     <t>PORTARIA N.º 034/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 09/02/2026Designar os servidores para acompanhamento e fiscalização do Contrato Administrativo nº 006/2026, cujo objetivo é o rateio dos custos com a manutenção das atividades do Consórcio Intermunicipal de Saúde do Oeste de Mato Grosso e o cumprimento dos objetivos fixados no Protocolo de Intenções e no Estatuto Social do CISOMT, em cumprimento às exigências da Lei Federal n. 11.107/05 e seu Decreto Regulamentador nº 6.017/2007.</t>
   </si>
   <si>
     <t>PORTARIA N.º 033/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 09/02/2026Designar os servidores para acompanhamento e fiscalização do Contrato Administrativo nº 005/2026, cujo objetivo é o repasse de recursos para custeio das ações de regulação e fiscalização dos serviços públicos de saneamento básico</t>
   </si>
   <si>
     <t>PORTARIA N.º 032/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 09/02/2026Designar os servidores para acompanhamento e fiscalização do Contrato Administrativo n° 004/2026, cujo objetivo é a delegação do Município de Araputanga-MT para implementação da Política Nacional de Resíduos Sólidos (Lei Federal 12.305/2010), para realizar coleta, transporte e tratamento dos resíduos de serviços de saúde (RSS), especificamente pertencentes ao sub-grupo A1, grupo B e grupo E segundo a RDC ANVISA nº 306/04 e Resolução CONAMA nº 358/05.</t>
   </si>
   <si>
     <t>PORTARIA N.º 031/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 09/02/2026Designa servidores para acompanhar e fiscalizar o Contrato Administrativo nº 003/2026 para implementação da Política Nacional de Resíduos Sólidos e operação do aterro sanitário consorciado</t>
   </si>
   <si>
     <t>PORTARIA N.º 030/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 09/02/2026DESIGNAR OS SERVIDORES PARA ACOMPANHAMENTO E FISCALIZAÇÃO DO CONTRATO ADMINISTRATIVO N° 002/2026. CUJO OBJETIVO DO PRESENTE CONTRATO DE RATEIO AS DESPESAS GERAIS E MANUTENÇÃO DA PATRULHA RODOVIÁRIA, OBJETO DO PLANO DE TRABALHO DO CONVÊNIO SINFRA/MT, RELATIVO AO APOIO À CONTRATANTE NA MANUTENÇÃO E CONSERVAÇÃO DAS RODOVIAS ESTADUAIS NÃO PAVIMENTADAS NO ÂMBITO DO MUNICÍPIO DE ARAPUTANGA E EVENTUAIS DEMANDAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>PORTARIA N.º 029/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 09/02/2026DESIGNAR OS SERVIDORES PARA ACOMPANHAMENTO E FISCALIZAÇÃO DO CONTRATO ADMINISTRATIVO N° 001/2026. CUJO OBJETIVO DO PRESENTE CONTRATO DE RATEIO AS DESPESAS GERAIS E MANUTENÇÃO DO CONSÓRCIO E CONTRAPARTIDAS DE CONVÊNIOS NO EXERCÍCIO DE 2026 E A CONSECUÇÃO DAS AÇÕES PREVISTAS NAS LEIS MUNICIPAIS Nº 756/2007 E 1.204/2016 EM CONSONÂNCIA COM O TITULO I, CLÁUSULA 3ª DO CONTRATO CONSÓRCIO.</t>
   </si>
   <si>
-    <t>PORTARIA N. º 070/2026
-[...3 lines deleted...]
-  <si>
     <t>PORTARIA Nº 069/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 09/02/2026DISPÕE SOBRE A NOMEAÇÃO DE CARGO DE PROVIMENTO EFETIVO, APROVADO EM CONCURSO PÚBLICO Nº 01/2024, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>PORTARIA N. º 068/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 09/02/2026TORNA SEM EFEITO POR DECURSO DO PRAZO LEGAL CANDIDATOS CLASSIFICADOS NO PROCESSO SELETIVO Nº 001/2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PORTARIA N. º 067/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 06/02/2026Dispõe sobre concessão de licença prêmio a servidor público municipal nos termos do artigo 102º, parágrafo único, da Lei Municipal nº 135/92 (RJU)</t>
   </si>
   <si>
     <t>06/02/2026</t>
   </si>
   <si>
     <t>PORTARIA N. º 064/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 06/02/2026DISPÕE SOBRE CONVOCAÇÃO DOS CANDIDATOS CLASSIFICADOS NO PROCESSO SELETIVO SIMPLIFICADO Nº 01/2025, DO MUNICIPIO DE ARAPUTANGA/MT.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 066/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 05/02/2026Designar os servidores para acompanhamento e fiscalização da Ata de Registro de Preços nº 006/2026, oriundo do Pregão Eletrônico nº 057/2025, para futura e eventual aquisição de estaca, palanques de eucalipto e arame liso, em atendimento à Secretaria Municipal de Obras e Infraestrutura</t>
   </si>
   <si>
     <t>05/02/2026</t>
   </si>
   <si>
     <t>PORTARIA N. º 063/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 05/02/2026DISPÕE SOBRE CONVOCAÇÃO DO CANDIDATO CLASSIFICADO NO PROCESSO SELETIVO SIMPLIFICADO Nº 01/2025, DO MUNICIPIO DE ARAPUTANGA/MT.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 065/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 05/02/2026Designa servidores para acompanhar e fiscalizar o contrato 043/2026 para aquisição de veículos destinados à Secretaria Municipal de Saúde</t>
   </si>
   <si>
+    <t>PORTARIA Nº 060/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+04/02/2026Dispõe sobre cancelamento da Portaria de convocação do Concurso Público 001/2024 do Município de Araputanga/MT e dá outras providências.</t>
+  </si>
+  <si>
+    <t>04/02/2026</t>
+  </si>
+  <si>
     <t>PORTARIA N. º 062/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 04/02/2026Dispõe sobre convocação da candidata classificada no Processo Seletivo Simplificado nº 01/2025 do Município de Araputanga/MT.</t>
   </si>
   <si>
-    <t>04/02/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>PORTARIA Nº 061/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 04/02/2026DISPÕE SOBRE A NOMEAÇÃO DE CARGO DE PROVIMENTO EFETIVO, APROVADO EM CONCURSO PÚBLICO Nº 01/2024, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>PORTARIA Nº 060/2026
-[...1 lines deleted...]
-04/02/2026Dispõe sobre cancelamento da Portaria de convocação do Concurso Público 001/2024 do Município de Araputanga/MT e dá outras providências.</t>
+    <t>DECRETO MUNICIPAL Nº 05/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+02/02/2026DECRETA SITUAÇÃO DE EMERGÊNCIA NO SISTEMA DE TRATAMENTO DE ÁGUA DO MUNICÍPIO DE ARAPUTANGA/MT, EM RAZÃO DE COLAPSO ESTRUTURAL DO FLOCULADOR MECÂNICO DA ESTAÇÃO DE TRATAMENTO DE ÁGUA – ETA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>02/02/2026</t>
   </si>
   <si>
     <t>PORTARIA N. º 059/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 02/02/2026Dispõe sobre convocação dos candidatos classificados no Processo Seletivo Simplificado nº 01/2025 do município de Araputanga/MT</t>
   </si>
   <si>
-    <t>02/02/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>PORTARIA N. º 058/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 02/02/2026Dispõe sobre convocação dos candidatos classificados no Processo Seletivo Simplificado nº 01/2025, do Município de Araputanga/MT</t>
   </si>
   <si>
-    <t>DECRETO MUNICIPAL Nº 05/2026
-[...3 lines deleted...]
-  <si>
     <t>PORTARIA N. º 057/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 30/01/2026DISPÕE SOBRE CONVOCAÇÃO DOS CANDIDATOS CLASSIFICADOS NO PROCESSO SELETIVO SIMPLIFICADO Nº 01/2025, DO MUNICIPIO DE ARAPUTANGA/MT.</t>
   </si>
   <si>
     <t>30/01/2026</t>
   </si>
   <si>
     <t>PORTARIA Nº. 056/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 30/01/2026Designa servidores para acompanhamento e fiscalização da Ata de Registro de Preço nº 005/2026 (Pregão Eletrônico nº 055/2025) para aquisição de madeira serrada destinada à construção e manutenção de pontes</t>
   </si>
   <si>
     <t>PORTARIA Nº 055/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 30/01/2026DISPÕE SOBRE A NOMEAÇÃO DE CARGO DE PROVIMENTO EFETIVO, APROVADO EM CONCURSO PÚBLICO Nº 01/2024, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>PORTARIA N. º 054/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 30/01/2026TORNA SEM EFEITO POR DECURSO DO PRAZO LEGAL CANDIDATOS CLASSIFICADOS NO CONCURSO Nº 001/2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>PORTARIA N. º 050/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+29/01/2026DISPÕE SOBRE RESCISÃO DE SERVIDOR PÚBLICO MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>29/01/2026</t>
+  </si>
+  <si>
     <t>PORTARIA N. º 053/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 29/01/2026Dispõe sobre convocação dos candidatos classificados no Processo Seletivo Simplificado nº 01/2025 do Município de Araputanga/MT.</t>
   </si>
   <si>
-    <t>29/01/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>PORTARIA Nº 052/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 29/01/2026DISPÕE SOBRE A NOMEAÇÃO DE CARGO DE PROVIMENTO EFETIVO, APROVADO EM CONCURSO PÚBLICO Nº 01/2024, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>PORTARIA N. º 049/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 29/01/2026Torna sem efeito por decurso do prazo legal a nomeação da candidata classificada no Concurso nº 001/2024 e dá outras providências</t>
   </si>
   <si>
-    <t>PORTARIA N. º 050/2026
-[...1 lines deleted...]
-29/01/2026DISPÕE SOBRE RESCISÃO DE SERVIDOR PÚBLICO MUNICIPAL.</t>
+    <t>PORTARIA Nº 046/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+28/01/2026DISPÕE SOBRE REVOGAÇÃO DA PORTARIA DE NOMEAÇÃO DE SERVIDOR PÚBLICO DO MUNICÍPIO DE ARAPUTANGA/MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>28/01/2026</t>
   </si>
   <si>
     <t>PORTARIA N. º 048/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 28/01/2026Dispõe sobre convocação dos candidatos classificados no Processo Seletivo Simplificado nº 01/2025, do Município de Araputanga/MT</t>
   </si>
   <si>
-    <t>28/01/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>PORTARIA Nº 044/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 28/01/2026DISPÕE SOBRE A NOMEAÇÃO DE CARGO DE PROVIMENTO EFETIVO, APROVADO EM CONCURSO PÚBLICO Nº 01/2024, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>PORTARIA N. º 045/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 28/01/2026Dispõe sobre convocação dos candidatos classificados no Processo Seletivo Simplificado nº 01/2025 do Município de Araputanga/MT</t>
   </si>
   <si>
-    <t>PORTARIA Nº 046/2026
-[...3 lines deleted...]
-  <si>
     <t>PORTARIA Nº. 025/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 28/01/2026Designar servidores para acompanhamento e fiscalização do Contrato Administrativo nº 008/2026 (Dispensa de Licitação nº 001/2026) para contratação de pessoa jurídica (OSS) para gestão, operacionalização e execução das ações e serviços de saúde do Hospital Geral e Maternidade Araputanga.</t>
   </si>
   <si>
     <t>PORTARIA N.º 043/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 28/01/2026DISPÕE SOBRE CONVOCAÇÃO DOS CANDIDATOS CLASSIFICADOS NO PROCESSO SELETIVO SIMPLIFICADO Nº 01/2025, DO MUNICÍPIO DE ARAPUTANGA/MT.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 042/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 27/01/2026Designar servidores para acompanhamento e fiscalização das Atas de Registro de Preços nº 001, 002, 003 e 004/2026, oriundas do Pregão Eletrônico nº 053/2025, para futura e eventual contratação de empresa especializada na prestação de serviços e locação de estrutura para eventos de pequeno porte.</t>
   </si>
   <si>
     <t>27/01/2026</t>
   </si>
   <si>
     <t>PORTARIA N.º 040/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 27/01/2026Dispõe sobre convocação dos candidatos classificados no Processo Seletivo Simplificado nº 01/2025 do Município de Araputanga/MT</t>
   </si>
   <si>
     <t>PORTARIA INTERNA DRH/PMA Nº. 013/2026.
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 26/01/2026Dispõe sobre cancelamento de afastamento de férias de servidora pública municipal</t>
   </si>
   <si>
     <t>26/01/2026</t>
   </si>
   <si>
     <t>PORTARIA INTERNA DRH/PMA Nº. 012/2026.
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 26/01/2026DISPÕE SOBRE CANCELAMENTO DE AFASTAMENTO DE FÉRIAS A SERVIDOR PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>PORTARIA N.º 028/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 26/01/2026Dispõe sobre desvio de função de servidor público municipal do Município de Araputanga/MT</t>
   </si>
   <si>
     <t>PORTARIA N.º 023/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 26/01/2026DISPÕE SOBRE NOMEAÇÃO DO TRIÊNIO 2026/2028 SOBRE O PROCESSO DE ESCOLHA DOS DIRETORES E COORDENADORES DAS INSTITUIÇÕES DE ENSINO DA REDE PÚBLICA MUNICIPAL DE ARAPUTANGA/MT.</t>
   </si>
   <si>
+    <t>PORTARIA N.º 021/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+26/01/2026DISPÕE SOBRE NOMEAÇÃO DO TRIÊNIO 2026/2028 SOBRE O PROCESSO DE ESCOLHA DOS DIRETORES E COORDENADORES DAS INSTITUIÇÕES DE ENSINO DA REDE PÚBLICA MUNICIPAL DE ARAPUTANGA/MT.</t>
+  </si>
+  <si>
     <t>PORTARIA N.º 022/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 26/01/2026DISPÕE SOBRE NOMEAÇÃO DO TRIÊNIO 2026/2028 SOBRE O PROCESSO DE ESCOLHA DOS DIRETORES E COORDENADORES DAS INSTITUIÇÕES DE ENSINO DA REDE PÚBLICA MUNICIPAL DE ARAPUTANGA/MT.</t>
   </si>
   <si>
-    <t>PORTARIA N.º 021/2026
+    <t>PORTARIA N.º 020/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 26/01/2026DISPÕE SOBRE NOMEAÇÃO DO TRIÊNIO 2026/2028 SOBRE O PROCESSO DE ESCOLHA DOS DIRETORES E COORDENADORES DAS INSTITUIÇÕES DE ENSINO DA REDE PÚBLICA MUNICIPAL DE ARAPUTANGA/MT.</t>
   </si>
   <si>
-    <t>PORTARIA N.º 020/2026
+    <t>PORTARIA N.º 019/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 26/01/2026DISPÕE SOBRE NOMEAÇÃO DO TRIÊNIO 2026/2028 SOBRE O PROCESSO DE ESCOLHA DOS DIRETORES E COORDENADORES DAS INSTITUIÇÕES DE ENSINO DA REDE PÚBLICA MUNICIPAL DE ARAPUTANGA/MT.</t>
   </si>
   <si>
-    <t>PORTARIA N.º 019/2026
+    <t>PORTARIA N.º 018/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 26/01/2026DISPÕE SOBRE NOMEAÇÃO DO TRIÊNIO 2026/2028 SOBRE O PROCESSO DE ESCOLHA DOS DIRETORES E COORDENADORES DAS INSTITUIÇÕES DE ENSINO DA REDE PÚBLICA MUNICIPAL DE ARAPUTANGA/MT.</t>
   </si>
   <si>
-    <t>PORTARIA N.º 018/2026
+    <t>PORTARIA N.º 017/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 26/01/2026DISPÕE SOBRE NOMEAÇÃO DO TRIÊNIO 2026/2028 SOBRE O PROCESSO DE ESCOLHA DOS DIRETORES E COORDENADORES DAS INSTITUIÇÕES DE ENSINO DA REDE PÚBLICA MUNICIPAL DE ARAPUTANGA/MT.</t>
   </si>
   <si>
-    <t>PORTARIA N.º 017/2026
+    <t>PORTARIA N.º 016/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 26/01/2026DISPÕE SOBRE NOMEAÇÃO DO TRIÊNIO 2026/2028 SOBRE O PROCESSO DE ESCOLHA DOS DIRETORES E COORDENADORES DAS INSTITUIÇÕES DE ENSINO DA REDE PÚBLICA MUNICIPAL DE ARAPUTANGA/MT.</t>
   </si>
   <si>
-    <t>PORTARIA N.º 016/2026
+    <t>PORTARIA N.º 015/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 26/01/2026DISPÕE SOBRE NOMEAÇÃO DO TRIÊNIO 2026/2028 SOBRE O PROCESSO DE ESCOLHA DOS DIRETORES E COORDENADORES DAS INSTITUIÇÕES DE ENSINO DA REDE PÚBLICA MUNICIPAL DE ARAPUTANGA/MT.</t>
   </si>
   <si>
-    <t>PORTARIA N.º 015/2026
-[...3 lines deleted...]
-  <si>
     <t>PORTARIA N.º 014/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 26/01/2026Dispõe sobre nomeação do triênio 2026/2028 sobre o processo de escolha dos diretores e coordenadores das instituições de ensino da rede pública municipal de Araputanga/MT</t>
   </si>
   <si>
     <t>PORTARIA N.º 039/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 26/01/2026Dispõe sobre convocação dos candidatos classificados no Processo Seletivo Simplificado nº 01/2025 para provimento de cargo temporário em Araputanga/MT.</t>
   </si>
   <si>
+    <t>PORTARIA Nº 036/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+26/01/2026Dispõe sobre convocação dos candidatos classificados no Processo Seletivo Simplificado nº 01/2025 do Município de Araputanga/MT</t>
+  </si>
+  <si>
     <t>PORTARIA N.º 038/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 26/01/2026Dispõe sobre convocação de candidato classificado no Processo Seletivo Simplificado nº 01/2025 para provimento temporário no cargo de Professor Zona Rural</t>
   </si>
   <si>
-    <t>PORTARIA Nº 036/2026
-[...3 lines deleted...]
-  <si>
     <t>PORTARIA INTERNA DRH/PMA Nº. 011/2026.
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 23/01/2026DISPÕE SOBRE PUBLICAÇÃO DO ATO DE AFASTAMENTO DE FÉRIAS DE SERVIDOR PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>23/01/2026</t>
   </si>
   <si>
     <t>PORTARIA Nº 037/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 23/01/2026DISPÓE SOBRE PRORROGAÇÃO PRAZO PARA POSSE DE CANDIDATO APROVADO NO CONCURSO PÚBLICO, EDITAL Nº 01/2024, PARA PROVIMENTO DE CARGO EFETIVO, CONFORME REQUERIMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PORTARIA Nº 024/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 22/01/2026Dispõe sobre interrupção de férias de servidor público municipal do Município de Araputanga/MT e dá outras providências</t>
   </si>
   <si>
     <t>22/01/2026</t>
   </si>
   <si>
     <t>PORTARIA N. º 026/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 22/01/2026Dispõe sobre rescisão de contrato temporário da servidora pública municipal por término contratual</t>
   </si>
   <si>
     <t>PORTARIA Nº 027/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 22/01/2026DISPÓE SOBRE PRORROGAÇÃO PRAZO PARA POSSE DE CANDIDATO APROVADO NO CONCURSO PÚBLICO, EDITAL Nº 01/2024, PARA PROVIMENTO DE CARGO EFETIVO, CONFORME REQUERIMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PORTARIA Nº 010/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 19/01/2026DISPÓE SOBRE PRORROGAÇÃO PRAZO PARA POSSE DE CANDIDATO APROVADO NO CONCURSO PÚBLICO, EDITAL Nº 01/2024, PARA PROVIMENTO DE CARGO EFETIVO, CONFORME REQUERIMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>19/01/2026</t>
   </si>
   <si>
     <t>PORTARIA Nº. 009/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 16/01/2026Designar os servidores para acompanhamento e fiscalização do Contrato Administrativo nº 008/2026, oriundo da Adesão nº 020/2025, para contratação de empresa especializada em sistema de gestão para prestação de serviços de gerenciamento de seguro veicular para a frota oficial do Município de Araputanga/MT</t>
   </si>
   <si>
     <t>16/01/2026</t>
   </si>
   <si>
+    <t>DECRETO MUNICIPAL Nº 03/2026
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+15/01/2026Dispõe sobre reajuste no valor da Unidade Padrão Fiscal/UPF adotada pelo Município de Araputanga/MT</t>
+  </si>
+  <si>
+    <t>15/01/2026</t>
+  </si>
+  <si>
     <t>PORTARIA Nº 008/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 15/01/2026DISPÓE SOBRE PRORROGAÇÃO PRAZO PARA POSSE DE CANDIDATO APROVADO NO CONCURSO PÚBLICO, EDITAL Nº 01/2024, PARA PROVIMENTO DE CARGO EFETIVO, CONFORME REQUERIMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>15/01/2026</t>
-[...6 lines deleted...]
-  <si>
     <t>PORTARIA N.º 007/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 14/01/2026INSTAURA PROCEDIMENTO DE SINDICÂNCIA ADMINISTRATIVA Nº 02/2026 PARA APURAÇÃO DE FATOS ATRIBUÍDOS A PATRIMONIO PÚBLICO SERVIDOR PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>14/01/2026</t>
   </si>
   <si>
     <t>PORTARIA INTERNA Nº 006/2026-DRH
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 12/01/2026DISPÕE SOBRE CONCESSÃO DE AFASTAMENTO DE FÉRIAS A SERVIDOR PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>12/01/2026</t>
   </si>
   <si>
     <t>PORTARIA INTERNA Nº 005/2026-DRH
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 09/01/2026DISPÕE SOBRE CONCESSÃO DE AFASTAMENTO DE FÉRIAS A SERVIDOR PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>09/01/2026</t>
   </si>
   <si>
     <t>PORTARIA INTERNA Nº 004/2026-DRH
@@ -1295,144 +1665,140 @@
   </si>
   <si>
     <t>PORTARIA N.º 543/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 30/12/2025TORNA SEM EFEITO POR DECURSO DO PRAZO LEGAL CANDIDATO CLASSIFICADO NO CONCURSO Nº 001/2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PORTARIA Nº 542/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 30/12/2025Nomeação de Elisidério Rodrigues Alves (fiscal titular) e Willie Douglas Martes Ferreira (fiscal suplente) para acompanhamento e fiscalização dos serviços terceirizados solicitados pela Secretaria Municipal de Meio Ambiente e Desenvolvimento Urbano e Rural</t>
   </si>
   <si>
     <t>DECRETO MUNICIPAL Nº 150/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 30/12/2025HOMOLOGA O RESULTADO FINAL DO PROCESSO SELETIVO SIMPLIFICADO – PSS Nº 001/2025 DO MUNICÍPIO DE ARAPUTANGA/MT, CONFORME EDITAL DE RESULTADO FINAL E HOMOLOGAÇÃO GERAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PORTARIA INTERNA Nº 069/2025-DRH
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 26/12/2025Dispõe sobre cancelamento de afastamento de férias de servidor do município de Araputanga/MT.</t>
   </si>
   <si>
     <t>26/12/2025</t>
   </si>
   <si>
+    <t>PORTARIA INTERNA DRH 063/2025.
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+24/12/2025DISPÕE SOBRE CONCESSÃO DE AFASTAMENTO DE FÉRIAS AO SERVIDOR PÚBLICO MUNICIPAL</t>
+  </si>
+  <si>
+    <t>24/12/2025</t>
+  </si>
+  <si>
     <t>PORTARIA Nº. 538/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 24/12/2025Designar os servidores para acompanhamento e fiscalização dos contratos administrativos</t>
   </si>
   <si>
-    <t>24/12/2025</t>
-[...6 lines deleted...]
-  <si>
     <t>PORTARIA INTERNA Nº 070/2025-DRH
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 24/12/2025Dispõe sobre ato de afastamento de licença saúde do servidor público do município de Araputanga/MT.</t>
   </si>
   <si>
     <t>PORTARIA INTERNA Nº 058/2025-DRH
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 24/12/2025Dispõe sobre concessão de afastamento de férias aos servidores públicos municipais da Secretaria Municipal da Educação.</t>
   </si>
   <si>
     <t>PORTARIA N.º 541/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 23/12/2025Dispõe sobre convocação dos candidatos classificados no processo seletivo simplificado nº 01/2025, do município de Araputanga/MT.</t>
   </si>
   <si>
     <t>23/12/2025</t>
   </si>
   <si>
-    <t>PORTARIA MUNICIPAL Nº. 539/2025.
-[...1 lines deleted...]
-23/12/2025Dispõe sobre a nomeação do Conselho Municipal de Defesa do Consumidor - CONDECON e dá outras providências</t>
+    <t>PORTARIA MUNICIPAL Nº. 539/2025.PREFEITURA MUNICIPAL DE ARAPUTANGA23/12/2025Dispõe sobre a nomeação do Conselho Municipal de Defesa do Consumidor - CONDECON e dá outras providências</t>
   </si>
   <si>
     <t>PORTARIA Nº 540/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 23/12/2025Dispõe sobre a nomeação de cargo de provimento efetivo, aprovado em concurso público nº 01/2024, e dá outras providências.</t>
   </si>
   <si>
     <t>PORTARIA INTERNA Nº 066/2025-DRH
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 22/12/2025Dispõe sobre ato de afastamento de licença saúde do servidor público do município de Araputanga / MT.</t>
   </si>
   <si>
     <t>22/12/2025</t>
   </si>
   <si>
+    <t>PORTARIA INTERNA Nº 056/2025-DRH
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+22/12/2025Dispõe sobre concessão de afastamento de férias ao servidor público municipais.</t>
+  </si>
+  <si>
     <t>PORTARIA INTERNA Nº 062/2025-DRH
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 22/12/2025Dispõe sobre ato de afastamento de licença saúde do servidor público do município de Araputanga / MT.</t>
   </si>
   <si>
+    <t>PORTARIA Nº. 533/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+22/12/2025Designar os servidores para acompanhamento e fiscalização da ATA DE REGISTRO DE PREÇOS Nº 208/2025</t>
+  </si>
+  <si>
     <t>PORTARIA INTERNA Nº 068/2025-DRH
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 22/12/2025DISPÕE SOBRE ESCALA DE REVEZAMENTO DOS SERVIDORES DA ADMINISTRAÇÃO DURANTE A SEMANA DO NATAL E SEMANA DO ANO NOVO, EM CONFORMIDADE COM O DECRETO MUNICIPAL Nº 135/2025.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 537/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 22/12/2025Designar os servidores para acompanhamento e fiscalização das atas de registro de preços</t>
   </si>
   <si>
-    <t>PORTARIA INTERNA Nº 056/2025-DRH
-[...1 lines deleted...]
-22/12/2025Dispõe sobre concessão de afastamento de férias ao servidor público municipais.</t>
+    <t>PORTARIA Nº. 534/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+22/12/2025Designar os servidores para acompanhamento e fiscalização da ATA DE REGISTRO DE PREÇOS Nº. 122/2024</t>
   </si>
   <si>
     <t>PORTARIA INTERNA Nº 067/2025-DRH
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 22/12/2025Dispõe sobre concessão de afastamento de férias aos servidores públicos municipais.</t>
   </si>
   <si>
-    <t>PORTARIA N.º 536/2025
-[...13 lines deleted...]
-  <si>
     <t>DECRETO MUNICIPAL Nº 148/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 22/12/2025DECRETA SITUAÇÃO DE EMERGÊNCIA NA ASSISTÊNCIA MÉDICO-HOSPITALAR NO ÂMBITO DO HOSPITAL MUNICIPAL ARAPUTANGA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>PORTARIA N.º 536/2025PREFEITURA MUNICIPAL DE ARAPUTANGA22/12/2025Dispõe sobre a criação e composição do Comitê Local de Educação em Tempo Integral no âmbito do município Araputanga, Estado de Mato Grosso.</t>
+  </si>
+  <si>
     <t>PORTARIA Nº. 535/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 19/12/2025Designar servidores para acompanhamento e fiscalização da ATA DE REGISTRO DE PREÇOS Nº 209/2025</t>
   </si>
   <si>
     <t>19/12/2025</t>
   </si>
   <si>
     <t>PORTARIA Nº. 532/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 18/12/2025Designar servidores para acompanhamento e fiscalização do contrato administrativo nº 159/2025</t>
   </si>
   <si>
     <t>18/12/2025</t>
   </si>
   <si>
     <t>PORTARIA Nº 531/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 18/12/2025Dispõe sobre prorrogação prazo para posse de candidato aprovado no concurso público, edital nº 01/2024, para provimento de cargo efetivo, conforme requerimento e dá outras providências.</t>
   </si>
   <si>
     <t>PORTARIA Nº 525/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 18/12/2025Institui a equipe técnica para a elaboração do plano municipal da agricultura familiar de Araputanga</t>
   </si>
@@ -1563,254 +1929,254 @@
   </si>
   <si>
     <t>DECRETO MUNICIPAL Nº 138/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 04/12/2025DECRETA LUTO OFICIAL NO ÂMBITO DO MUNICÍPIO DE ARAPUTANGA E ESTABELECE O FUNCIONAMENTO DO EXPEDIENTE DOS ÓRGÃOS DA ADMINISTRAÇÃO DIRETA E INDIRETA DO PODER EXECUTIVO EM TURNO ÚNICO ATÉ AS 13H NA PRESENTE DATA</t>
   </si>
   <si>
     <t>PORTARIA Nº. 511/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 03/12/2025Designar servidores para acompanhamento e fiscalização da Ata de Registro de Preços nº 206/2025, oriunda da Adesão nº 017/2025, cujo objeto é o registro de preços para a eventual aquisição de mobiliários escolar, para atender as necessidades dos Centros de Educação Infantil.</t>
   </si>
   <si>
     <t>03/12/2025</t>
   </si>
   <si>
     <t>PORTARIA Nº. 512/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 03/12/2025Designa servidores para acompanhamento e fiscalização das Atas de Registro de Preços nº 158 a 172/2025, oriundas do Pregão Eletrônico nº 035/2025, para futura e eventual aquisição de material de informática às secretarias municipais de Araputanga</t>
   </si>
   <si>
     <t>PORTARIA Nº. 510/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 03/12/2025Designa servidores para acompanhamento e fiscalização da Ata de Registro de Preços 053/2025, referente à contratação de empresa para prestação de serviços com infraestrutura para realização de eventos e festividades, em atendimento à Secretaria Municipal de Educação e Cultura de Araputanga</t>
   </si>
   <si>
+    <t>PORTARIA N.° 025/2025 “DISPÕE SOBRE A REVISÃO DO BENEFÍCIO DE APOSENTADORIA POR TEMPO DE CONTRIBUIÇÃO”.
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+02/12/2025Dispõe sobre a revisão do benefício de aposentadoria por tempo de contribuição em favor do Sr. Sebastião Serpa Mota</t>
+  </si>
+  <si>
+    <t>02/12/2025</t>
+  </si>
+  <si>
+    <t>PORTARIA INTERNA Nº 061/2025-DRH
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+02/12/2025Dispõe sobre ato de afastamento de licença saúde do servidor público do Município de Araputanga MT</t>
+  </si>
+  <si>
     <t>PORTARIA Nº. 509/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 02/12/2025Designa servidores para acompanhamento e fiscalização do Contrato Administrativo nº 156/2025, oriundo da Inexigibilidade de Licitação nº 017/2025, Credenciamento nº 005/2025, para contratação de serviço de hospedagem no Município de Araputanga, em atendimento à demanda das Secretarias Municipais.</t>
   </si>
   <si>
-    <t>02/12/2025</t>
-[...11 lines deleted...]
-  <si>
     <t>DECRETO MUNICIPAL Nº 133/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 01/12/2025ALTERA O DECRETO MUNICIPAL Nº 83/2025 PARA PRORROGAR O PRAZO DO PAGAMENTO DO IPTU 2025 EM COTA ÚNICA COM DESCONTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>01/12/2025</t>
   </si>
   <si>
+    <t>DECRETO MUNICIPAL Nº 134/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+28/11/2025DIVULGA OS DIAS DE FERIADOS NACIONAIS, ESTADUAIS E MUNICIPAIS, BEM COMO PONTOS FACULTATIVOS NAS REPARTIÇÕES PÚBLICAS DO MUNICÍPIO DE ARAPUTANGA/MT PARA O ANO DE 2026.</t>
+  </si>
+  <si>
+    <t>28/11/2025</t>
+  </si>
+  <si>
     <t>PORTARIA INTERNA Nº 059/2025-DRH
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 28/11/2025Dispõe sobre concessão de afastamento de férias aos servidores públicos municipais.</t>
   </si>
   <si>
-    <t>28/11/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>PORTARIA Nº. 508/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 28/11/2025Prefeitura de Araputanga nomeia Elenir dos Santos Ferreira como fiscal titular e Larissa Silva dos Santos como fiscal suplente para acompanhar e fiscalizar a ARP 195/2025, adesão 016/2025, referente à aquisição de móveis planejados para a rede municipal de ensino.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 507/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 28/11/2025Nomeia Eliézer Antonio Rodrigues como fiscal titular e Luanda Moreira de Alcantara como suplente para acompanhar a Ata 038/2025 do Pregão 008/2025, referente a serviços de limpeza, manutenção preventiva e corretiva e instalação de ar-condicionado para a Secretaria Municipal de Finanças e Planejamento.</t>
   </si>
   <si>
     <t>PORTARIA N. º 506/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 28/11/2025Designa a servidora para desempenhar as funções de Agente de Contratação do Município de Araputanga/MT e dá outras providências</t>
   </si>
   <si>
     <t>DECRETO MUNICIPAL Nº 135/2025PREFEITURA MUNICIPAL DE ARAPUTANGA28/11/2025Dispõe sobre o recesso administrativo no período de 22 de dezembro de 2025 a 04 de janeiro de 2026, suspensão de atendimento ao público e dá outras providências.</t>
   </si>
   <si>
-    <t>DECRETO MUNICIPAL Nº 134/2025
-[...3 lines deleted...]
-  <si>
     <t>PORTARIA N.º 504/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 27/11/2025Torna sem efeito por decurso do prazo legal candidato classificado no concurso nº 001/2024, e dá outras providências.</t>
   </si>
   <si>
     <t>27/11/2025</t>
   </si>
   <si>
     <t>PORTARIA Nº 505/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 27/11/2025Dispõe sobre a nomeação de cargo de provimento efetivo, aprovado em Concurso Público nº 01/2024, e dá outras providências</t>
   </si>
   <si>
+    <t>DECRETO Nº 119/2025 - ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR E DA OUTRAS PROVIDÊNCIAS
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+26/11/2025Abre no orçamento vigente crédito adicional suplementar e dá outras providências</t>
+  </si>
+  <si>
+    <t>26/11/2025</t>
+  </si>
+  <si>
+    <t>DECRETO Nº 118/2025 - ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL E DA OUTRAS PROVIDÊNCIAS
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+26/11/2025Abre no orçamento vigente crédito adicional especial e da outras providências</t>
+  </si>
+  <si>
+    <t>DECRETO Nº 117/2025 - ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR E DA OUTRAS PROVIDÊNCIAS
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+26/11/2025Decreto municipal abre crédito suplementar para despesas do Regime Próprio de Previdência Social e utiliza anulação da reserva de contingência como fonte de cobertura</t>
+  </si>
+  <si>
+    <t>DECRETO Nº 115/2025 - ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL E DA OUTRAS PROVIDÊNCIAS
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+26/11/2025Abre no orçamento vigente crédito adicional especial e dá outras providências</t>
+  </si>
+  <si>
+    <t>DECRETO Nº 114/2025 - ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL E DA OUTRAS PROVIDÊNCIAS
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+26/11/2025Abre no orçamento vigente crédito adicional especial e da outras providências</t>
+  </si>
+  <si>
+    <t>DECRETO Nº 111/2025 - ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR E DA OUTRAS PROVIDÊNCIAS
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+26/11/2025Abre no orçamento vigente crédito adicional suplementar e da outras providências</t>
+  </si>
+  <si>
+    <t>DECRETO Nº 110/2025 - ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL E DA OUTRAS PROVIDÊNCIAS
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+26/11/2025Abre no orçamento vigente crédito adicional especial e dá outras providências</t>
+  </si>
+  <si>
     <t>PORTARIA Nº. 502/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 26/11/2025Prefeitura de Araputanga designa Bruno Blesson Moreira Campos e Francisco Tibúrcio de Carvalho para gestão e fiscalização da Ata 179/2025 referente à aquisição de material de sinalização viária pela Secretaria de Obras e Infraestrutura</t>
   </si>
   <si>
-    <t>26/11/2025</t>
+    <t>DECRETO Nº 109/2025 - ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL E DA OUTRAS PROVIDÊNCIAS
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+26/11/2025Remanejamento no Fundo Municipal de Transporte destina recursos para material de consumo na manutenção de estradas vicinais, com anulação de dotação de serviços de terceiros</t>
   </si>
   <si>
     <t>PORTARIA Nº. 501/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 26/11/2025Designação de fiscais para acompanhar Atas de Registro de Preços de material laboratorial da Secretaria Municipal de Saúde de Araputanga</t>
   </si>
   <si>
+    <t>DECRETO Nº 108/2025 - ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL E DA OUTRAS PROVIDÊNCIAS
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+26/11/2025Abre no orçamento vigente crédito adicional especial e da outras providências</t>
+  </si>
+  <si>
     <t>PORTARIA Nº. 503/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 26/11/2025Prefeito designa servidoras para gestão e fiscalização da ARP 181/2025, adesão 015/2025, nomeando Elenir dos Santos Ferreira como fiscal titular e Larissa Silva dos Santos como suplente para aquisição de brinquedos pedagógicos destinados às creches e escolas municipais com a empresa COMAP</t>
   </si>
   <si>
-    <t>DECRETO Nº 119/2025 - ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR E DA OUTRAS PROVIDÊNCIAS
-[...11 lines deleted...]
-26/11/2025Decreto municipal abre crédito suplementar para despesas do Regime Próprio de Previdência Social e utiliza anulação da reserva de contingência como fonte de cobertura</t>
+    <t>DECRETO Nº 107/2025 - ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR E DA OUTRAS PROVIDÊNCIAS
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+26/11/2025Dispõe sobre a abertura de crédito adicional suplementar e demais providências no âmbito da Prefeitura Municipal de Araputanga</t>
   </si>
   <si>
     <t>DECRETO Nº 116/2025 - ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR E DA OUTRAS PROVIDÊNCIAS
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 26/11/2025Abre no orçamento vigente crédito adicional suplementar e da outras providências</t>
   </si>
   <si>
-    <t>DECRETO Nº 115/2025 - ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL E DA OUTRAS PROVIDÊNCIAS
+    <t>DECRETO Nº 106/2025 - ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR E DA OUTRAS PROVIDÊNCIAS
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+26/11/2025Abre no orçamento vigente crédito adicional suplementar e da outras providências</t>
+  </si>
+  <si>
+    <t>DECRETO Nº 105/2025 - ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL E DA OUTRAS PROVIDÊNCIAS
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 26/11/2025Abre no orçamento vigente crédito adicional especial e dá outras providências</t>
   </si>
   <si>
-    <t>DECRETO Nº 114/2025 - ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL E DA OUTRAS PROVIDÊNCIAS
-[...4 lines deleted...]
-    <t>DECRETO Nº 111/2025 - ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR E DA OUTRAS PROVIDÊNCIAS
+    <t>DECRETO Nº 104/2025 - ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR E DA OUTRAS PROVIDÊNCIAS
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 26/11/2025Abre no orçamento vigente crédito adicional suplementar e da outras providências</t>
   </si>
   <si>
-    <t>DECRETO Nº 110/2025 - ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL E DA OUTRAS PROVIDÊNCIAS
-[...33 lines deleted...]
-  <si>
     <t>PORTARIA N. º 500/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 25/11/2025Dispõe sobre rescisão de contrato temporário de servidor público municipal.</t>
   </si>
   <si>
     <t>25/11/2025</t>
   </si>
   <si>
+    <t>PORTARIA N. º 499/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+25/11/2025DISPÕE SOBRE RESCISÃO DE CONTRATO TEMPORÁRIO DE SERVIDOR PÚBLICO MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>PORTARIA N º 497/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+25/11/2025DISPÕE SOBRE EXONERAÇÃO A PEDIDO DE SERVIDOR PÚBLICO MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº 495/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+25/11/2025Revogação da Portaria 438/2025 de concessão de licença prêmio da servidora Marli Felicio Santana Silva</t>
+  </si>
+  <si>
     <t>PORTARIA N.º 498/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 25/11/2025Designa Davy Rios Silvério como fiscal titular e Karina Vieira Souza Pires como fiscal suplente do contrato com a empresa Fassil Assessoria e Consultoria Ltda</t>
   </si>
   <si>
-    <t>PORTARIA N. º 499/2025
-[...11 lines deleted...]
-25/11/2025Revogação da Portaria 438/2025 de concessão de licença prêmio da servidora Marli Felicio Santana Silva</t>
+    <t>PORTARIA Nº 492/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+24/11/2025Rescinde por término os contratos de 50 servidores temporários da Secretaria Municipal de Educação e Cultura de Araputanga, com rescisão em 17/12/2025</t>
+  </si>
+  <si>
+    <t>24/11/2025</t>
   </si>
   <si>
     <t>PORTARIA Nº. 493/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 24/11/2025Prefeitura de Araputanga designa servidores para gestão, acompanhamento e fiscalização do Contrato 155/2025, decorrente da dispensa 025/2025, referente à instalação e manutenção da fonte ornamental da Praça Municipal Romeu Furlan, com Francisco Tibúrcio de Carvalho (titular) e Genivaldo dos Santos (suplente).</t>
   </si>
   <si>
-    <t>24/11/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>PORTARIA Nº. 494/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 24/11/2025Designa Vanessa Alves Pires (titular) e Irani Fernandes da Silva (suplente) para acompanhar e fiscalizar a Ata de Registro de Preços 180/2025, adesão 014/2025, referente à aquisição de materiais elétricos para manutenção e modernização da iluminação pública do Lago Azul.</t>
   </si>
   <si>
-    <t>PORTARIA Nº 492/2025
-[...3 lines deleted...]
-  <si>
     <t>PORTARIA Nº. 490/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 24/11/2025Designa servidores para acompanhar e fiscalizar o Contrato Administrativo 154/2025 oriundo da Dispensa 024/2025 para aquisição de presépios e árvore de Natal para a Secretaria Municipal de Educação e Cultura.</t>
   </si>
   <si>
     <t>PORTARIA Nº 491/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 21/11/2025Dispõe sobre a instauração do Processo Administrativo Disciplinar em desfavor do servidor R.O.R.S, para os fins que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>21/11/2025</t>
   </si>
   <si>
     <t>DECRETO MUNICIPAL Nº 127/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 21/11/2025DIVULGA O CRONOGRAMA COM HORÁRIO NORMAL DE ABERTURA E FECHAMENTO DO COMÉRCIO LOCAL A SER SEGUIDO NO MUNICÍPIO DE ARAPUTANGA/MT NO MÊS DE DEZEMBRO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Obrigatoriedade do Emissor Nacional para NFS-e em Araputanga a partir de 01/01/2026Estabelece a emissão de NFS-e exclusivamente pelo Emissor Nacional e define prazos de adequação e homologação até 31/12/2025</t>
   </si>
   <si>
     <t>19/11/2025</t>
   </si>
   <si>
     <t>DECRETO MUNICIPAL Nº 125/2025
@@ -1918,246 +2284,241 @@
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 06/11/2025Nomeia Francisco Tibúrcio de Carvalho (titular) e Genivaldo dos Santos (suplente) para acompanhar e fiscalizar o Contrato Administrativo 151/2025, oriundo da Dispensa de Licitação 022/2025, com a empresa W. A. Alvarenga Topografia, destinado ao serviço de levantamento topográfico para a Secretaria Municipal de Obras e Infraestrutura.</t>
   </si>
   <si>
     <t>PORTARIA INTERNA Nº 051/2025-DRH
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 05/11/2025Afastamento por licença saúde da servidora Solaine Catarina Freitas de Assis, cargo Monitor de Creche, período de 02/11/2025 a 07/11/2025</t>
   </si>
   <si>
     <t>05/11/2025</t>
   </si>
   <si>
     <t>PORTARIA Nº. 480/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 04/11/2025Designa servidores para gestão, acompanhamento e fiscalização da Ata de Registro de Preços 112/2025, objeto de cravação de estacas de madeira para pontes; Vanessa Alves Pires fiscal titular e Irani Fernandes da Silva suplente; empresa J.B. Construções Civil e Ambiental Ltda.</t>
   </si>
   <si>
     <t>04/11/2025</t>
   </si>
   <si>
     <t>PORTARIA Nº. 477/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 04/11/2025Nomeia servidores para gestão, acompanhamento e fiscalização da Ata de Registro de Preços 174/2025, oriunda do Pregão Eletrônico 047/2025, visando futura e eventual aquisição de papel A4 para as secretarias municipais, com a empresa Maria Alice da Silva LTDA.</t>
   </si>
   <si>
+    <t>PORTARIA INTERNA Nº 050/2025-DRH
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+03/11/2025DISPÕE SOBRE ATO DE AFASTAMENTO DE LICENÇA SAÚDE DO SERVIDOR PÚBLICO DO MUNICÍPIO DE ARAPUTANGA / MT.</t>
+  </si>
+  <si>
+    <t>03/11/2025</t>
+  </si>
+  <si>
     <t>PORTARIA N. º 476/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 03/11/2025Elevação de grau da servidora Juliana Gonçalves da Costa Rodrigues, Enfermeira, admissão 04/11/2019, do grau C-01 para D-01 conforme Lei Municipal nº 971/2011</t>
   </si>
   <si>
-    <t>03/11/2025</t>
-[...6 lines deleted...]
-  <si>
     <t>PORTARIA INTERNA Nº 049/2025-DRH
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 03/11/2025DISPÕE SOBRE ATO DE AFASTAMENTO DE LICENÇA SAÚDE DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE ARAPUTANGA / MT.</t>
   </si>
   <si>
     <t>PORTARIA INTERNA Nº 048/2025-DRH
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 31/10/2025Dispõe sobre ato de afastamento de licença saúde dos servidores públicos do Município de Araputanga/MT.</t>
   </si>
   <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>PORTARIA INTERNA Nº 047/2025-DRH
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 31/10/2025DISPÕE SOBRE ATO DE AFASTAMENTO DE LICENÇA MATERNIDADE A SERVIDORA PÚBLICA DO MUNICÍPIO DE ARAPUTANGA / MT.</t>
   </si>
   <si>
-    <t>PORTARIA Nº. 475/2025
-[...1 lines deleted...]
-30/10/2025Dispõe sobre nomeação de membros da Câmara de Recursos Tributários do Município de Araputanga/MT, e dá outras providências</t>
+    <t>PORTARIA Nº. 475/2025PREFEITURA MUNICIPAL DE ARAPUTANGA30/10/2025Dispõe sobre nomeação de membros da Câmara de Recursos Tributários do Município de Araputanga/MT, e dá outras providências</t>
   </si>
   <si>
     <t>30/10/2025</t>
   </si>
   <si>
-    <t>PORTARIA Nº. 474/2025
-[...1 lines deleted...]
-30/10/2025Designação e nomeação da Comissão de Avaliação de Imóvel do Município de Araputanga/MT e dá outras providências</t>
+    <t>PORTARIA Nº. 474/2025PREFEITURA MUNICIPAL DE ARAPUTANGA30/10/2025Designação e nomeação da Comissão de Avaliação de Imóvel do Município de Araputanga/MT e dá outras providências</t>
   </si>
   <si>
     <t>PORTARIA INTERNA Nº 046/2025-DRH
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 30/10/2025DISPÕE SOBRE ATO DE AFASTAMENTO DE LICENÇA SAÚDE DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE ARAPUTANGA / MT.</t>
   </si>
   <si>
-    <t>PORTARIA N.º 473/2025
-[...1 lines deleted...]
-27/10/2025Dispõe sobre a nomeação dos membros da Comissão Setorial de Avaliação da Educação – CSAE, no âmbito da Secretaria Municipal de Educação e Cultura – SEMEC, prevista no Decreto Municipal nº 90/2025, e dá outras providências.</t>
+    <t>PORTARIA N.º 473/2025PREFEITURA MUNICIPAL DE ARAPUTANGA27/10/2025Dispõe sobre a nomeação dos membros da Comissão Setorial de Avaliação da Educação – CSAE, no âmbito da Secretaria Municipal de Educação e Cultura – SEMEC, prevista no Decreto Municipal nº 90/2025, e dá outras providências.</t>
   </si>
   <si>
     <t>27/10/2025</t>
   </si>
   <si>
     <t>PORTARIA Nº. 472/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 27/10/2025Nomeados Francisco Tibúrcio dos Santos como fiscal titular e Genivaldo dos Santos como suplente para acompanhar a aquisição de imóvel da Secretaria Municipal de Obras e Infraestrutura junto à J. A. da Silva Imobiliária CNPJ 20.527.239/0001-21</t>
   </si>
   <si>
     <t>PORTARIA Nº. 471/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 27/10/2025Portaria 471/2025 nomeia Mariana Aparecida de Souza Nascimento como fiscal titular e Rander Figueiredo dos Santos como suplente para acompanhar e fiscalizar o Contrato 149/2025 oriundo da Inexigibilidade 026/2025 referente à aquisição do imóvel do Hospital e Maternidade Araputanga</t>
   </si>
   <si>
+    <t>DECRETO MUNICIPAL Nº 112/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+24/10/2025DISPÕE SOBRE PROCEDIMENTOS A SEREM OBSERVADOS E ADOTADOS NA ADMINISTRAÇÃO MUNICIPAL PARA O ENCERRAMENTO DO EXERCÍCIO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>24/10/2025</t>
+  </si>
+  <si>
     <t>PORTARIA Nº. 470/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 24/10/2025Prefeitura de Araputanga designa servidores para gestão, acompanhamento e fiscalização da Ata de Registro de Preços 173/2025, oriunda do Pregão Eletrônico 046/2025, para serviços de higienização de veículos e motocicletas oficiais das secretarias municipais.</t>
   </si>
   <si>
-    <t>24/10/2025</t>
-[...4 lines deleted...]
-24/10/2025DISPÕE SOBRE PROCEDIMENTOS A SEREM OBSERVADOS E ADOTADOS NA ADMINISTRAÇÃO MUNICIPAL PARA O ENCERRAMENTO DO EXERCÍCIO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+    <t>PORTARIA INTERNA Nº 045/2025-DRH
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+23/10/2025DISPÕE SOBRE CONCESSÃO DE AFASTAMENTO DE FÉRIAS AO SERVIDOR PÚBLICO MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>23/10/2025</t>
+  </si>
+  <si>
+    <t>PORTARIA INTERNA Nº 043/2025-DRH
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+23/10/2025Dispõe sobre concessão de afastamento de férias aos servidores públicos municipais.</t>
+  </si>
+  <si>
+    <t>PORTARIA N. º 467/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+23/10/2025Dispõe sobre alteração de lotação de servidor público municipal e dá outras providências</t>
+  </si>
+  <si>
+    <t>HORÁRIO DE ATENDIMENTO 24/10/2025Conforme Decreto 113/2025, o Paço Municipal atenderá até às 11h; serviços essenciais mantidos.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 469/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 23/10/2025Portaria designa servidores para gestão, acompanhamento e fiscalização das atas 119, 120 e 121/2024 relativas à confecção de material de serigrafia e uniformes, atendendo às secretarias municipais.</t>
   </si>
   <si>
-    <t>23/10/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>PORTARIA Nº. 468/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 23/10/2025Prefeitura de Araputanga nomeia Allison Santana Loiola (titular) e Wesla Fraga Penido (suplente) para acompanhar e fiscalizar a ARP 113/2025 do Gabinete, fornecedor MIDA Soluções Ltda, com efeitos retroativos a 13/10/2025</t>
   </si>
   <si>
-    <t>PORTARIA INTERNA Nº 045/2025-DRH
-[...8 lines deleted...]
-  <si>
     <t>PORTARIA Nº. 455/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 23/10/2025Prefeitura designa Junio Cesar Pereira como fiscal titular e Luiz Ricardo Chioatto Souza Marques como suplente para gestão e fiscalização do contrato de serviços de planejamento municipal e gestão tributária</t>
   </si>
   <si>
-    <t>PORTARIA N. º 467/2025
-[...6 lines deleted...]
-  <si>
     <t>PORTARIA Nº 464/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 22/10/2025Elevação de nível de Hevilli Marques de Souza, Monitora de Creche, da classe C-04 para C-05 conforme Lei Municipal 852/2008.</t>
   </si>
   <si>
     <t>22/10/2025</t>
   </si>
   <si>
     <t>PORTARIA N. º 465/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 22/10/2025Elevação de Grau/Classe de D-03 para E-03 para os cargos de Instrutor de Atividades Fiscais e Técnico de Desportos, com vigência na data da publicação.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 466/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 22/10/2025Portaria nomeia Édio Cesário do Santos como fiscal titular e Nelson Ramos de Andrade como suplente para acompanhar a ARP 020/2025, oriunda do Pregão Eletrônico 048/2024, referente ao fornecimento e instalação de tapetes de grama tipo Esmeralda ou Batatais.</t>
   </si>
   <si>
+    <t>PORTARIA N º 462/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+21/10/2025Dispõe sobre exoneração a pedido de servidor público municipal.</t>
+  </si>
+  <si>
+    <t>21/10/2025</t>
+  </si>
+  <si>
+    <t>PORTARIA N.º 461/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+21/10/2025Determina o desvio temporário de função do servidor Sebastião Tertuliano Gomes, da Secretaria de Assistência Social para a Secretaria de Obras e Infraestrutura no cargo de vigia, com efeitos retroativos a 02/09/2025 e vigência até 19/04/2026.</t>
+  </si>
+  <si>
     <t>PORTARIA Nº. 460/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 21/10/2025Designação de servidores para gestão, acompanhamento e fiscalização do Contrato Administrativo 148/2025, oriundo da inexigibilidade 025/2025, para capacitação teórica e prática sobre diagnóstico e manejo clínico da hanseníase com a FADESP para as equipes multiprofissionais da Secretaria Municipal de Saúde.</t>
   </si>
   <si>
-    <t>21/10/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>PORTARIA Nº. 463/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 21/10/2025Designa servidores para gestão, acompanhamento e fiscalização das Atas de Registro de Preços 158 a 172/2025, oriundas do Pregão Eletrônico 035/2025, visando à aquisição de material de informática para as secretarias municipais.</t>
   </si>
   <si>
-    <t>PORTARIA N º 462/2025
-[...8 lines deleted...]
-  <si>
     <t>PORTARIA Nº. 459/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 20/10/2025Prefeitura de Araputanga designa servidores para gestão, acompanhamento e fiscalização da Ata de Registro de Preços 157/2025 firmada com Soberano Kids Ltda, atendendo as secretarias de Assistência Social, Educação e Cultura e Saúde</t>
   </si>
   <si>
     <t>20/10/2025</t>
   </si>
   <si>
     <t>PORTARIA Nº 458/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 20/10/2025DISPÕE SOBRE A NOMEAÇÃO DE CARGO DE PROVIMENTO EFETIVO, APROVADO EM CONCURSO PÚBLICO Nº 01/2024, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>PORTARIA Nº 457/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 20/10/2025Dispõe sobre prorrogação prazo para posse de candidato aprovado no concurso público, Edital nº 01/2024, para provimento de cargo efetivo, conforme requerimento e dá outras providências.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 456/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 17/10/2025Designação de servidores para acompanhamento e fiscalização da Ata de Registro de Preços 083/2024, oriunda do Pregão Eletrônico 028/2024, com a empresa Auto Posto Araputanga Ltda, atendendo às demandas das secretarias municipais</t>
   </si>
   <si>
     <t>17/10/2025</t>
   </si>
   <si>
-    <t>DECRETO MUNICIPAL Nº 90/2025
-[...1 lines deleted...]
-17/10/2025REGULAMENTA, NO ÂMBITO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA – SEMEC, O SISTEMA DE AVALIAÇÃO DE DESEMPENHO DOS SERVIDORES, ESTABELECE PROCEDIMENTOS PARA AVALIAÇÃO ESPECIAL DO ESTÁGIO PROBATÓRIO, DISCIPLINA A PROGRESSÃO DE NÍVEL DOS SERVIDORES ESTÁVEIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+    <t>DECRETO MUNICIPAL Nº 90/2025PREFEITURA MUNICIPAL DE ARAPUTANGA17/10/2025REGULAMENTA, NO ÂMBITO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA – SEMEC, O SISTEMA DE AVALIAÇÃO DE DESEMPENHO DOS SERVIDORES, ESTABELECE PROCEDIMENTOS PARA AVALIAÇÃO ESPECIAL DO ESTÁGIO PROBATÓRIO, DISCIPLINA A PROGRESSÃO DE NÍVEL DOS SERVIDORES ESTÁVEIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>DECRETO Nº 087/2025PREFEITURA MUNICIPAL DE ARAPUTANGA16/10/2025</t>
+  </si>
+  <si>
+    <t>16/10/2025</t>
   </si>
   <si>
     <t>PORTARIA INTERNA N. º 044/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 16/10/2025Interrompe férias do Fiscal de Tributos Municipal Ronaldo Edson Schiavinato, com retorno em 16/10/2025 e reprogramação do período remanescente pelo RH</t>
   </si>
   <si>
-    <t>16/10/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>DECRETO Nº 089/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 16/10/2025</t>
   </si>
   <si>
     <t>DECRETO Nº 103/2025 - ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL E DA OUTRAS PROVIDÊNCIAS
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 16/10/2025Abre no orçamento vigente crédito adicional especial e da outras providências</t>
   </si>
   <si>
     <t>DECRETO Nº 102/2025 - ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR E DA OUTRAS PROVIDÊNCIAS
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 16/10/2025Abre no orçamento vigente crédito adicional suplementar e da outras providências</t>
   </si>
   <si>
     <t>DECRETO Nº 101/2025 - ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECILA E DA OUTRAS PROVIDÊNCIAS
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 16/10/2025Abre no orçamento vigente crédito adicional especila e da outras providências</t>
   </si>
   <si>
     <t>DECRETO Nº 100/2025 - ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL E DA OUTRAS PROVIDÊNCIAS
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 16/10/2025Abre no orçamento vigente crédito adicional especial e da outras providências</t>
   </si>
   <si>
@@ -2169,533 +2530,522 @@
     <t>DECRETO Nº 098/2025 - ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR E DA OUTRAS PROVIDÊNCIAS
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 16/10/2025Abre no orçamento vigente crédito adicional suplementar e dá outras providências</t>
   </si>
   <si>
     <t>DECRETO Nº 097/2025 - ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL E DA OUTRAS PROVIDÊNCIAS
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 16/10/2025ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>DECRETO Nº 096/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 16/10/2025Prefeitura Municipal de Araputanga</t>
   </si>
   <si>
     <t>DECRETO Nº 095/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 16/10/2025Prefeitura Municipal de Araputanga</t>
   </si>
   <si>
     <t>DECRETO Nº 094/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 16/10/2025Prefeitura Municipal de Araputanga</t>
   </si>
   <si>
+    <t>DECRETO Nº 092/2025 PREFEITURA MUNICIPAL DE ARAPUTANGA 16/10/2025Abre no orçamento vigente crédito adicional especial e da outras providências</t>
+  </si>
+  <si>
+    <t>DECRETO Nº 088/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+16/10/2025</t>
+  </si>
+  <si>
     <t>DECRETO Nº 093/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 16/10/2025Prefeitura Municipal de Araputanga</t>
   </si>
   <si>
-    <t>DECRETO Nº 092/2025 PREFEITURA MUNICIPAL DE ARAPUTANGA 16/10/2025Abre no orçamento vigente crédito adicional especial e da outras providências</t>
-[...9 lines deleted...]
-16/10/2025</t>
+    <t>DECRETO Nº 086-2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+14/10/2025Prefeitura Municipal de Araputanga</t>
+  </si>
+  <si>
+    <t>14/10/2025</t>
+  </si>
+  <si>
+    <t>DECRETO Nº 084-2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+14/10/2025Publicação do Decreto 084/2025 do Município de Araputanga</t>
+  </si>
+  <si>
+    <t>DECRETO Nº 082-2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+14/10/2025Prefeitura Municipal de Araputanga</t>
+  </si>
+  <si>
+    <t>DECRETO Nº 081-2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+14/10/2025Dispõe sobre a abertura de crédito adicional suplementar no orçamento vigente do Município de Araputanga e dá outras providências</t>
+  </si>
+  <si>
+    <t>DECRETO Nº 080-2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+14/10/2025Prefeitura Municipal de Araputanga</t>
+  </si>
+  <si>
+    <t>DECRETO Nº 079-2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+14/10/2025Prefeitura Municipal de Araputanga</t>
+  </si>
+  <si>
+    <t>DECRETO Nº 078-2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+14/10/2025Publicação de decreto do Poder Executivo municipal de Araputanga</t>
+  </si>
+  <si>
+    <t>DECRETO Nº 077-2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+14/10/2025Abre no orçamento vigente crédito adicional suplementar e dá outras providências</t>
   </si>
   <si>
     <t>PORTARIA Nº. 454/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 14/10/2025Prefeitura de Araputanga designa fiscal titular e suplente para acompanhar as ARPs 149 a 154/2025 relativas à aquisição de fórmulas nutricionais da Secretaria Municipal de Saúde</t>
   </si>
   <si>
-    <t>14/10/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>PORTARIA Nº 453/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 14/10/2025DISPÓE SOBRE PRORROGAÇÃO PRAZO PARA POSSE DE CANDIDATO APROVADO NO CONCURSO PÚBLICO, EDITAL Nº 01/2024, PARA PROVIMENTO DE CARGO EFETIVO, CONFORME REQUERIMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>DECRETO Nº 086-2025
-[...38 lines deleted...]
-  <si>
     <t>PORTARIA Nº. 452/2025.
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 13/10/2025Dispõe sobre exoneração a pedido, de servidor público municipal.</t>
   </si>
   <si>
     <t>13/10/2025</t>
   </si>
   <si>
     <t>PORTARIA INTERNA Nº 038/2025-DRH
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 13/10/2025DISPÕE SOBRE CONCESSÃO DE AFASTAMENTO DE FÉRIAS A SERVIDORA PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 451/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 13/10/2025Nomeados William Carlos Cardozo Menão (titular) e Dhiego Donizethe Ferreira Gumiere (suplente) para acompanhar e fiscalizar as Atas de Registro de Preços 147 e 148/2025 da Secretaria Municipal de Saúde</t>
   </si>
   <si>
     <t>PORTARIA Nº. 450/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 09/10/2025DESIGNAR OS SERVIDORES PARA ACOMPANHAMENTO E FISCALIZAÇÃO DAS ATAS DE REGISTRO DE PREÇOS Nº. 145 E 146/2025, ORIUNDO DO PREGÃO ELETRÔNICO Nº 042/2025, CUJO OBJETO É O REGISTRO DE PREÇOS PARA FUTURA E EVENTUAL AQUISIÇÃO DE TINTAS PARA DEMARCAÇÃO DE SINALIZAÇÃO VIÁRIA, EM ATENDIMENTO À DEMANDA DA SECRETARIA MUNICIPAL DE OBRAS E INFRAESTRUTURA.</t>
   </si>
   <si>
     <t>09/10/2025</t>
   </si>
   <si>
+    <t>PORTARIA INTERNA Nº 042/2025-DRH
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+08/10/2025Dispõe sobre concessão de afastamento de férias aos servidores públicos municipais.</t>
+  </si>
+  <si>
+    <t>08/10/2025</t>
+  </si>
+  <si>
     <t>PORTARIA N. º 449/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 08/10/2025Dispõe sobre ato de redução da carga horária da servidora Andreia Ferreira de Souza, e dá outras providências</t>
   </si>
   <si>
-    <t>08/10/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>PORTARIA Nº. 448/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 08/10/2025Designa servidores para gestão, acompanhamento e fiscalização da Ata de Registro de Preços 144/2025, oriunda da Adesão 012/2025, visando à aquisição de veículo zero km para a Secretaria Municipal de Educação e Cultura.</t>
   </si>
   <si>
-    <t>PORTARIA INTERNA Nº 042/2025-DRH
-[...3 lines deleted...]
-  <si>
     <t>PORTARIA Nº 446/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 06/10/2025Dispõe sobre revogação da Portaria de GRI de servidor público do Município de Araputanga/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>06/10/2025</t>
   </si>
   <si>
     <t>PORTARIA Nº. 447/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 06/10/2025Designa servidores para gestão, acompanhamento e fiscalização das Atas de Registro de Preços 101, 102 e 103/2025, oriundas do Pregão Eletrônico 027/2025, para confecção de material serigráfico e aquisição de uniformes às secretarias municipais.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 445/2025.
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 03/10/2025Dispõe sobre rescisão de contrato temporário, de servidor público municipal.</t>
   </si>
   <si>
     <t>03/10/2025</t>
   </si>
   <si>
+    <t>PORTARIA INTERNA Nº 041/2025-DRH
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+03/10/2025Dispõe sobre concessão de afastamento de férias aos servidores públicos municipais.</t>
+  </si>
+  <si>
     <t>PORTARIA Nº 443/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 03/10/2025DISPÕE SOBRE REPOSICIONAMENTO DA LISTA DE ESPERA PARA NOMEAÇÃO DE CARGO DE PROVIMENTO EFETIVO, DE APROVADOS NO CONCURSO PÚBLICO Nº 01/2024, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>PORTARIA Nº 444/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 03/10/2025DISPÕE SOBRE A NOMEAÇÃO DE CARGO DE PROVIMENTO EFETIVO, APROVADO EM CONCURSO PÚBLICO Nº 01/2024, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>PORTARIA Nº. 442/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 03/10/2025Designa servidores para gestão, acompanhamento e fiscalização do Contrato Administrativo 147/2025 oriundo da Inexigibilidade 023/2024 para serviços bancários de arrecadação com Itaú Unibanco na Prefeitura de Araputanga</t>
   </si>
   <si>
-    <t>PORTARIA INTERNA Nº 041/2025-DRH
-[...3 lines deleted...]
-  <si>
     <t>PORTARIA Nº. 441/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 02/10/2025Designa servidores para gestão, acompanhamento e fiscalização das ARPs 136 a 143/2025, oriundas do Pregão Eletrônico 036/2025, para futura aquisição de materiais permanentes odontológicos e hospitalares da Secretaria de Saúde</t>
   </si>
   <si>
     <t>02/10/2025</t>
   </si>
   <si>
     <t>PORTARIA Nº. 440/2025, EXONERAÇÃO A PEDIDO.
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 01/10/2025DISPÕE SOBRE EXONERAÇÃO A PEDIDO, DE SERVIDOR PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>01/10/2025</t>
   </si>
   <si>
+    <t>PORTARIA N. º 438/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+30/09/2025Concede licença-prêmio de 90 dias à servidora Marli Felicio Santana Silva, professora, período aquisitivo 28/02/2019 a 27/02/2024, a partir de 29/09/2025</t>
+  </si>
+  <si>
+    <t>30/09/2025</t>
+  </si>
+  <si>
+    <t>PORTARIA INTERNA Nº 040/2025-DRH
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+30/09/2025Dispõe sobre concessão de afastamento de férias ao servidor público municipal.</t>
+  </si>
+  <si>
     <t>PORTARIA Nº. 439/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 30/09/2025Designação de Adriana Rosa Resende como fiscal titular e Sandra Rosa Campos pela Assistência Social no acompanhamento e fiscalização do Contrato Administrativo 146/2025, oriundo da Inexigibilidade 024/2025.</t>
   </si>
   <si>
-    <t>30/09/2025</t>
-[...11 lines deleted...]
-  <si>
     <t>PORTARIA Nº 437/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 29/09/2025Dispõe sobre nomeação de servidor público municipal</t>
   </si>
   <si>
     <t>29/09/2025</t>
   </si>
   <si>
     <t>PORTARIA Nº. 436/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 26/09/2025Designação de servidores para gestão, acompanhamento e fiscalização da Ata de Registro de Preços 113/2025 do Pregão Eletrônico 024/2025 para aquisição de smartphones, com fiscal titular e suplente para a Secretaria Municipal de Saúde</t>
   </si>
   <si>
     <t>26/09/2025</t>
   </si>
   <si>
+    <t>PORTARIA N. º 434/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+25/09/2025Dispõe sobre concessão de licença prêmio a servidor público municipal nos termos do artigo 102º, parágrafo único, da Lei Municipal nº 135/92 (RJU) e dá outras providências.</t>
+  </si>
+  <si>
+    <t>25/09/2025</t>
+  </si>
+  <si>
+    <t>PORTARIA N. º 433/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+25/09/2025Concessão de licença prêmio de 90 dias à servidora Elaine Maria Ultramare Ribeiro Silva, professora da Secretaria de Educação e Cultura, referente ao período aquisitivo de 31/07/2016 a 30/07/2021, com início em 29/09/2025.</t>
+  </si>
+  <si>
     <t>PORTARIA INTERNA Nº 039/2025-DRH
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 25/09/2025DISPÕE SOBRE CONCESSÃO DE AFASTAMENTO DE FÉRIAS AOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
-    <t>25/09/2025</t>
-[...9 lines deleted...]
-25/09/2025Concessão de licença prêmio de 90 dias à servidora Elaine Maria Ultramare Ribeiro Silva, professora da Secretaria de Educação e Cultura, referente ao período aquisitivo de 31/07/2016 a 30/07/2021, com início em 29/09/2025.</t>
+    <t>PORTARIA Nº 432/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+24/09/2025DISPÕE SOBRE A INSTAURAÇÃO DO PROCESSO ADMINISTRATIVO DISCIPLINAR EM DESFAVOR DO SERVIDOR J.A.F, PARA OS FINS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>24/09/2025</t>
   </si>
   <si>
     <t>PORTARIA Nº. 431/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 24/09/2025Portaria designa Claudineia Araújo dos Santos (titular) e Eliana Nazaré de Matos Alves (suplente) para acompanhar e fiscalizar o Contrato 144/2025 com a Pincolini e Dalzochio Educação e Comunicação Visual LTDA, referente à capacitação Trabalhando com Grupos no SUAS com ênfase no PAIF e PAEFI</t>
   </si>
   <si>
-    <t>24/09/2025</t>
-[...6 lines deleted...]
-  <si>
     <t>PORTARIA Nº. 428/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 24/09/2025Designa Gabriel Alves Carminatti (titular) e Francisco Tibúrcio dos Santos (suplente) para acompanhar e fiscalizar a ARP 134/2025, com a empresa DIMAQUINAS, referente à futura aquisição de trator, grade aradora e roçadeira hidráulica para a Secretaria Municipal de Obras e Infraestrutura.</t>
   </si>
   <si>
     <t>PORTARIA INTERNA Nº 037/2025-DRH
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 23/09/2025Dispõe sobre concessão de afastamento de férias aos servidores públicos municipais.</t>
   </si>
   <si>
     <t>23/09/2025</t>
   </si>
   <si>
     <t>PORTARIA INTERNA Nº 036/2025-DRH
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 23/09/2025Concessão de afastamento de férias à servidora Izabel Cristina dos Reis por 15 dias, de 05/08/2025 a 19/08/2025, referente ao período aquisitivo de 12/02/2024 a 11/02/2025.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 430/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 22/09/2025Prefeitura de Araputanga designa servidores para gestão, acompanhamento e fiscalização das ARPs 117 e 118/2025 referentes à futura aquisição de ar-condicionado para diversas secretarias.</t>
   </si>
   <si>
     <t>22/09/2025</t>
   </si>
   <si>
     <t>PORTARIA Nº. 429/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 22/09/2025Designação de servidores para acompanhamento e fiscalização da Ata de Registro de Preços 135/2025, adesão 011/2025, para futura aquisição e instalação de bebedouro à Secretaria Municipal de Obras e Infraestrutura</t>
   </si>
   <si>
     <t>PORTARIA Nº. 426/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 19/09/2025Nomeia Nelson Ramos de Andrade como fiscal titular e Vinicius Felipe Nogueira como fiscal suplente para acompanhar a Ata de Registro de Preços 132/2025 firmada com TREND ENERGY SOLUÇÕES INDUSTRIAIS LTDA para atender a Secretaria Municipal de Esporte e Lazer</t>
   </si>
   <si>
     <t>19/09/2025</t>
   </si>
   <si>
     <t>PORTARIA Nº. 427/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 19/09/2025Designa servidores para gestão, acompanhamento e fiscalização da Ata de Registro de Preços 133/2025 do Pregão Eletrônico 039/2025 para fornecimento de refeições tipo marmitex às secretarias municipais.</t>
   </si>
   <si>
-    <t>DECRETO MUNICIPAL Nº 91/2025
-[...1 lines deleted...]
-18/09/2025ALTERA O DECRETO MUNICIPAL Nº 52/2023, QUE NOMEIA OS MEMBROS PARA COMPOR O CONSELHO MUNICIPAL DE DEFESA DOS DIREITOS DA CRIANÇA E DE ARAPUTANGA/MT.</t>
+    <t>DECRETO MUNICIPAL Nº 91/2025PREFEITURA MUNICIPAL DE ARAPUTANGA18/09/2025ALTERA O DECRETO MUNICIPAL Nº 52/2023, QUE NOMEIA OS MEMBROS PARA COMPOR O CONSELHO MUNICIPAL DE DEFESA DOS DIREITOS DA CRIANÇA E DE ARAPUTANGA/MT.</t>
   </si>
   <si>
     <t>18/09/2025</t>
   </si>
   <si>
     <t>PORTARIA Nº 425/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 16/09/2025DISPÕE SOBRE A NOMEAÇÃO DE CARGO DE PROVIMENTO EFETIVO, APROVADO EM CONCURSO PÚBLICO Nº 01/2024, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>16/09/2025</t>
   </si>
   <si>
     <t>PORTARIA N.º 424/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 16/09/2025TORNA SEM EFEITO POR DECURSO DO PRAZO LEGAL CANDIDATOS CLASSIFICADOS NO CONCURSO Nº 001/2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 421/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 16/09/2025Prefeitura de Araputanga nomeia Maria Gabriela Camilo Vilela como fiscal titular e Givanilda Rosa de Santana como fiscal suplente para acompanhar e fiscalizar as atas de registro de preços de materiais odontológicos da Secretaria Municipal de Saúde</t>
   </si>
   <si>
+    <t>PORTARIA N. º 420/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+15/09/2025Promove a elevação de Grau Da Valorização do Servidor da servidora Juliana Gonçalves da Costa Rodrigues, matrícula nº 2294, ocupante do cargo efetivo de ENFERMEIRA – B 01, conforme Anexo V da Lei Municipal nº 971/2011.</t>
+  </si>
+  <si>
+    <t>15/09/2025</t>
+  </si>
+  <si>
     <t>PORTARIA Nº. 422/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 15/09/2025Designar servidoras para acompanhamento e fiscalização do Contrato Administrativo nº 143/2025 (Adesão nº 010/2025) para fornecimento de material didático e execução de aulas de robótica educacional, maker e programação na rede municipal de ensino de Araputanga/MT.</t>
   </si>
   <si>
-    <t>15/09/2025</t>
-[...6 lines deleted...]
-  <si>
     <t>PORTARIA Nº. 419/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 11/09/2025Nomeia Willian Carlos Cardozo Menão (fiscal titular) e Dhiego Donizete Ferreira (suplente) para acompanhar e fiscalizar a Ata de Registro de Preços nº 039/2025 para fornecimento de laudos diagnósticos por teleradiologia</t>
   </si>
   <si>
     <t>11/09/2025</t>
   </si>
   <si>
     <t>PORTARIA N. º 417/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 10/09/2025DISPÕE SOBRE EXONERAÇÃO DE SERVIDOR PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>10/09/2025</t>
   </si>
   <si>
     <t>PORTARIA N.º 418/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 10/09/2025DISPÕE SOBRE DESIGNAÇÃO DE SERVIDOR PARA FUNÇÃO QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>PORTARIA Nº. 415/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 09/09/2025Designar servidores para acompanhamento e fiscalização do Contrato Administrativo nº 142/2025 referente à locação de caçamba para a Secretaria Municipal de Obras e Infraestrutura</t>
   </si>
   <si>
     <t>09/09/2025</t>
   </si>
   <si>
     <t>PORTARIA Nº. 416/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 09/09/2025Designar as servidoras para acompanhamento e fiscalização da Ata de Registro de Preços nº 119/2025, oriunda da Adesão nº 010/2025, cujo objeto é o registro de preços para a contratação de empresa especializada na execução de aulas de inovações tecnológicas e cultura maker, para realizar o fornecimento de material didático aos alunos, bem como serviços de implementação e execução das aulas do projeto de robótica educacional, maker e programação, atendendo a rede municipal de ensino de Araputanga-</t>
   </si>
   <si>
+    <t>PORTARIA N. º 414/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+08/09/2025Dispõe sobre concessão de licença prêmio a servidor público municipal nos termos do artigo 102º, parágrafo único, da Lei Municipal nº 135/92 (RJU) e dá outras providências.</t>
+  </si>
+  <si>
+    <t>08/09/2025</t>
+  </si>
+  <si>
+    <t>PORTARIA N. º 413/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+08/09/2025Dispõe sobre rescisão de contrato temporário de servidor público municipal.</t>
+  </si>
+  <si>
     <t>PORTARIA N.º 387/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 08/09/2025Designar os servidores para acompanhamento e fiscalização do Termo de Fomento n° 001/2025 cujo objetiva o repasse de recursos financeiros à OSC para apoiar a realização da 7ª Etapa do Campeonato Estadual de Motocross, no município de Araputanga/MT, a ocorrer nos dias 22, 23 e 24 de agosto de 2025, incluindo etapa noturna e diurna, conforme plano de trabalho (anexo I) e plano de aplicação/orçamento detalhado (anexo II), partes integrantes e indissociáveis deste instrumento.</t>
   </si>
   <si>
-    <t>08/09/2025</t>
-[...11 lines deleted...]
-  <si>
     <t>PORTARIA Nº. 411/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 05/09/2025Designar servidores para acompanhamento e fiscalização do Contrato Administrativo 141/2025 referente à locação de imóvel para o PSF Rural, atendendo à Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>05/09/2025</t>
   </si>
   <si>
     <t>PORTARIA N. º 412/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 04/09/2025Dispõe sobre rescisão de contrato temporário de servidor público municipal.</t>
   </si>
   <si>
     <t>04/09/2025</t>
   </si>
   <si>
     <t>PORTARIA Nº. 402/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 03/09/2025Designar o servidor para acompanhamento e fiscalização da obra constante na Concorrência Eletrônica nº 004/2025, cujo o objeto é a contratação de empresa especializada para a construção de área de lazer no CRAS de Araputanga/MT, em atendimento à demanda da Secretaria Municipal de Assistência Social.</t>
   </si>
   <si>
     <t>03/09/2025</t>
   </si>
   <si>
+    <t>PORTARIA Nº. 401/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+03/09/2025Designar servidores para acompanhamento e fiscalização da dispensa de licitação para aquisição de varredeira de grama sintética para a Secretaria Municipal de Esporte e Lazer</t>
+  </si>
+  <si>
+    <t>PORTARIA INTERNA N. º 035/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+03/09/2025Dispõe sobre concessão de afastamento de férias aos servidores públicos municipais.</t>
+  </si>
+  <si>
+    <t>PORTARIA N. º 409/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+03/09/2025DISPÕE SOBRE CONCESSÃO DE LICENÇA PRÊMIO A SERVIDOR PÚBLICO MUNICIPAL NOS TERMOS DO ARTIGO 102º, PARÁGRAFO ÚNICO, DA LEI MUNICIPAL Nº 135/92 (RJU) E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>PORTARIA Nº. 403/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 03/09/2025Designar servidoras para acompanhamento e fiscalização do Contrato Administrativo 140/2025 referente à construção de área de lazer no CRAS, atendendo à Secretaria Municipal de Assistência Social</t>
   </si>
   <si>
-    <t>PORTARIA Nº. 401/2025
-[...8 lines deleted...]
-  <si>
     <t>PORTARIA Nº. 410/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 03/09/2025Designar os servidores para acompanhamento e fiscalização das atas de registro de preços nº 117 e 118/2025, oriundo do pregão eletrônico nº 034/2025, cujo objeto é o registro de preços para futura e eventual aquisição de ar condicionado, em atendimento às diversas secretarias municipais.</t>
   </si>
   <si>
-    <t>PORTARIA N. º 409/2025
-[...3 lines deleted...]
-  <si>
     <t>PORTARIA N.º 408/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 02/09/2025Dispõe sobre ato de redução da carga horária da servidora Lucia de Miranda Moraes Andrade, e dá outras providências</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>PORTARIA N. º 407/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 02/09/2025Dispõe sobre concessão de licença prêmio a servidor público municipal nos termos do artigo 102º, parágrafo único, da Lei Municipal nº 135/92 (RJU) e dá outras providências.</t>
   </si>
   <si>
     <t>PORTARIA Nº 406/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 02/09/2025DISPÕE SOBRE A NOMEAÇÃO DE CARGO DE PROVIMENTO EFETIVO, APROVADO EM CONCURSO PÚBLICO Nº 01/2024, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>PORTARIA Nº. 404/2025
-[...1 lines deleted...]
-02/09/2025Dispõe sobre a nomeação da comissão organizadora do Processo Seletivo Público nº 02/2025 da Prefeitura Municipal de Araputanga – MT</t>
+    <t>PORTARIA Nº. 404/2025PREFEITURA MUNICIPAL DE ARAPUTANGA02/09/2025Dispõe sobre a nomeação da comissão organizadora do Processo Seletivo Público nº 02/2025 da Prefeitura Municipal de Araputanga – MT</t>
   </si>
   <si>
     <t>PORTARIA Nº. 405/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 02/09/2025Designação de servidores para acompanhamento e fiscalização da Ata de Registro de Preços nº 116/2025 referente à contratação de empresa especializada em softwares para gestão administrativa com inteligência artificial</t>
   </si>
   <si>
     <t>PORTARIA INTERNA Nº 034/2025-DRH
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 02/09/2025Dispõe sobre concessão de afastamento de férias aos servidores públicos municipais.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 399/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 01/09/2025Dispõe sobre GRI de servidor público municipal e dá outras providências</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
+    <t>PORTARIA N. º 398/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+01/09/2025Dispõe sobre exoneração de servidor público do Município de Araputanga Estado de Mato Grosso</t>
+  </si>
+  <si>
     <t>PORTARIA Nº. 400/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 01/09/2025Designar os servidores para acompanhamento e fiscalização da Ata de Registro de Preços nº 115/2025, oriundo do Pregão Eletrônico nº 032/2025, cujo objeto é o registro de preços para futura e eventual aquisição de peças da marca Tectrans, destinadas à manutenção dos semáforos inteligentes do município, em atendimento à demanda da Secretaria Municipal de Obras e Infraestrutura.</t>
   </si>
   <si>
-    <t>PORTARIA N. º 398/2025
-[...3 lines deleted...]
-  <si>
     <t>PORTARIA INTERNA Nº 033/2025-DRH
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 29/08/2025Dispõe sobre concessão de afastamento de férias aos servidores públicos municipais.</t>
   </si>
   <si>
     <t>29/08/2025</t>
   </si>
   <si>
-    <t>DECRETO MUNICIPAL Nº 85/2025
-[...1 lines deleted...]
-29/08/2025Altera o Decreto Municipal nº 12/2025, que nomeia os membros para compor o Conselho Municipal de Defesa dos Direitos da Pessoa Idosa de Araputanga/MT – CMDPI</t>
+    <t>DECRETO MUNICIPAL Nº 85/2025PREFEITURA MUNICIPAL DE ARAPUTANGA29/08/2025Altera o Decreto Municipal nº 12/2025, que nomeia os membros para compor o Conselho Municipal de Defesa dos Direitos da Pessoa Idosa de Araputanga/MT – CMDPI</t>
   </si>
   <si>
     <t>PORTARIA N° 397/2025 - DISPÕE SOBRE O EDITAL Nº 01/2025/PROLEEI-MT/ARAPUTANGA/MT - 2025/2026
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 28/08/2025Dispõe sobre o Edital Nº 01/2025/ProLEEI-MT/Araputanga/MT - 2025/2026</t>
   </si>
   <si>
     <t>28/08/2025</t>
   </si>
   <si>
     <t>PORTARIA Nº. 396/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 28/08/2025Designar servidores para acompanhamento e fiscalização da Ata de Registro de Preços nº 114/2025, oriunda da Adesão nº 009/2025, cujo objeto é registro de preços para futura e eventual aquisição de materiais elétricos para iluminação pública através da tabela SINAPI, em atendimento à demanda da Secretaria Municipal de Obras e Infraestrutura.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 395/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 27/08/2025Designação de servidores para acompanhamento e fiscalização dos contratos administrativos de concessão de direito real de uso de lotes do Parque Industrial e Tecnológico do Município de Araputanga/MT</t>
   </si>
   <si>
     <t>27/08/2025</t>
   </si>
   <si>
     <t>PORTARIA N.º 394/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
@@ -2792,542 +3142,542 @@
   </si>
   <si>
     <t>DECRETO Nº 063/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 18/08/2025O decreto estabelece normas e diretrizes para processos administrativos no âmbito municipal de Araputanga, detalhando procedimentos e responsabilidades dos órgãos públicos.</t>
   </si>
   <si>
     <t>18/08/2025</t>
   </si>
   <si>
     <t>DECRETO Nº 062/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 18/08/2025Regulamenta normas e procedimentos internos da administração municipal, estabelecendo diretrizes para o funcionamento dos órgãos públicos e serviços em Araputanga.</t>
   </si>
   <si>
     <t>DECRETO Nº 061/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 18/08/2025O decreto estabelece diretrizes e procedimentos internos para a administração municipal de Araputanga, regulamentando ações e rotinas administrativas.</t>
   </si>
   <si>
     <t>DECRETO Nº 058/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 18/08/2025O decreto estabelece normas e diretrizes administrativas para o município de Araputanga, abrangendo procedimentos internos e organização de setores públicos.</t>
   </si>
   <si>
+    <t>PORTARIA Nº. 378/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+15/08/2025Designo servidores para acompanhar e fiscalizar a aquisição de painéis fixos de vidro temperado destinados à Secretaria Municipal de Educação e Cultura de Araputanga.</t>
+  </si>
+  <si>
+    <t>15/08/2025</t>
+  </si>
+  <si>
+    <t>PORTARIA N.º 383/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+15/08/2025Portaria autoriza o desvio de função de servidor da Secretaria de Educação e Cultura para a Secretaria Municipal de Assistência Social, conforme resultado de perícia médica e comunicado interno.</t>
+  </si>
+  <si>
+    <t>PORTARIA N.º 382/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+15/08/2025Servidor da Secretaria de Saúde passa a exercer função administrativa como recepcionista na Unidade Básica de Saúde Central por período determinado.</t>
+  </si>
+  <si>
+    <t>DECRETO Nº 056/2025PREFEITURA MUNICIPAL DE ARAPUTANGA15/08/2025Abre no orçamento vigente crédito adicional suplementar e da outras providências</t>
+  </si>
+  <si>
+    <t>DECRETO Nº 055/2025PREFEITURA MUNICIPAL DE ARAPUTANGA15/08/2025Abre no orçamento vigente crédito adicional especial e da outras providências</t>
+  </si>
+  <si>
+    <t>DECRETO Nº 054/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+15/08/2025O decreto estabelece normas e diretrizes para a gestão administrativa municipal, detalhando procedimentos internos e responsabilidades dos setores públicos de Araputanga.</t>
+  </si>
+  <si>
+    <t>DECRETO Nº 052/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+15/08/2025Divulgo o Decreto 052 que trata de normas e diretrizes administrativas da Prefeitura Municipal de Araputanga.</t>
+  </si>
+  <si>
+    <t>DECRETO Nº 051/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+15/08/2025O decreto estabelece normas e diretrizes para procedimentos internos e administrativos da Prefeitura Municipal de Araputanga, regulamentando processos e rotinas do setor público municipal.</t>
+  </si>
+  <si>
+    <t>DECRETO Nº 050/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+15/08/2025Divulgo decreto que trata de normas administrativas no âmbito da Prefeitura Municipal de Araputanga, estabelecendo diretrizes para gestão pública local.</t>
+  </si>
+  <si>
+    <t>DECRETO Nº 049/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+15/08/2025Divulgo informações referentes ao Decreto que estabelece diretrizes administrativas no âmbito municipal de Araputanga.</t>
+  </si>
+  <si>
+    <t>DECRETO Nº 048/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+15/08/2025Divulgo decreto municipal que estabelece diretrizes administrativas no âmbito da Prefeitura de Araputanga.</t>
+  </si>
+  <si>
+    <t>DECRETO Nº 047/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+15/08/2025Divulga determinações oficiais para a administração pública municipal de Araputanga, estabelecendo normas e orientações para o funcionamento dos órgãos e serviços.</t>
+  </si>
+  <si>
+    <t>DECRETO Nº 046/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+15/08/2025O decreto estabelece normas administrativas no âmbito do município de Araputanga, detalhando procedimentos e diretrizes para a gestão pública local.</t>
+  </si>
+  <si>
+    <t>DECRETO Nº 045/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+15/08/2025Divulgo o decreto que estabelece normas administrativas para o município de Araputanga conforme legislação vigente.</t>
+  </si>
+  <si>
     <t>PORTARIA Nº. 386/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 15/08/2025Designo servidores para acompanhar e fiscalizar o contrato administrativo referente à realização de processo seletivo público dos ACS e ACE, atendendo às demandas da Secretaria Municipal de Saúde.</t>
   </si>
   <si>
-    <t>15/08/2025</t>
-[...67 lines deleted...]
-  <si>
     <t>PORTARIA Nº 384/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 13/08/2025Publicação de portaria sobre nomeação de candidato aprovado em concurso para cargo efetivo de apoio administrativo educacional na Prefeitura de Araputanga, com orientações para posse e apresentação de documentos.</t>
   </si>
   <si>
     <t>13/08/2025</t>
   </si>
   <si>
     <t>PORTARIA N.º 385/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 13/08/2025Foi constituída comissão especial responsável por administrar e realizar atos necessários para o leilão público de bens móveis do município, conforme legislação vigente.</t>
   </si>
   <si>
+    <t>PORTARIA N. º 379/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+11/08/2025Publicação de portaria referente à exoneração a pedido de servidor ocupante de cargo de Motorista na Secretaria de Obras e Infraestrutura do município de Araputanga.</t>
+  </si>
+  <si>
+    <t>11/08/2025</t>
+  </si>
+  <si>
     <t>PORTARIA Nº 381/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 11/08/2025Divulga a nomeação de candidatos classificados no concurso público para provimento efetivo do cargo de Apoio Administrativo Educacional na Prefeitura Municipal de Araputanga, com orientações para apresentação de documentos e posse.</t>
   </si>
   <si>
-    <t>11/08/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>PORTARIA N.º 380/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 11/08/2025Torna sem efeito a nomeação de candidata classificada para o cargo de Apoio Administrativo Educacional no concurso público do município de Araputanga conforme edital.</t>
   </si>
   <si>
-    <t>PORTARIA N. º 379/2025
-[...3 lines deleted...]
-  <si>
     <t>PORTARIA INTERNA Nº 032/2025-DRH
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 08/08/2025Publicação de portaria interna que concede afastamento de férias a servidores públicos municipais conforme período aquisitivo e de gozo estabelecidos.</t>
   </si>
   <si>
     <t>08/08/2025</t>
   </si>
   <si>
     <t>PORTARIA Nº. 374/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 08/08/2025Servidores são designados para acompanhar e fiscalizar contratos administrativos relacionados à contratação de shows musicais para evento cultural promovido pela Secretaria Municipal de Educação e Cultura de Araputanga.</t>
   </si>
   <si>
+    <t>PORTARIA Nº. 367/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+07/08/2025Portaria concede gratificação de regime integral a servidor ocupante do cargo de Médico Clínico Geral para jornada de 30 horas semanais conforme plano de carreira municipal.</t>
+  </si>
+  <si>
+    <t>07/08/2025</t>
+  </si>
+  <si>
     <t>PORTARIA Nº 377/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 07/08/2025Prorrogado o prazo para posse de candidato aprovado no concurso público para provimento de cargo efetivo de motorista em Araputanga, conforme solicitação formal e legislação municipal.</t>
   </si>
   <si>
-    <t>07/08/2025</t>
-[...6 lines deleted...]
-  <si>
     <t>PORTARIA Nº. 372/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 07/08/2025Servidores são nomeados para acompanhar e fiscalizar contrato administrativo referente à contratação de show musical para evento da Secretaria Municipal de Educação e Cultura.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 376/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 07/08/2025Designo servidores para acompanhar e fiscalizar o contrato administrativo referente ao credenciamento de leiloeiros oficiais para realização de leilões públicos de bens do município.</t>
   </si>
   <si>
     <t>PORTARIA N. º 375/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 06/08/2025Rescisão de contrato temporário referente ao cargo de Apoio Administrativo Educacional na Secretaria Municipal de Educação e Cultura de Araputanga, em razão de convocação de concursado.</t>
   </si>
   <si>
     <t>06/08/2025</t>
   </si>
   <si>
     <t>PORTARIA Nº. 373/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 06/08/2025Concede gratificação de regime integral a servidor ocupante do cargo de técnico em radiologia para cumprimento de jornada semanal ampliada conforme plano de carreira municipal.</t>
   </si>
   <si>
     <t>PORTARIA N.º 014/2025 DISPÕE SOBRE A CONCESSÃO DO BENEFÍCIO DE APOSENTADORIA POR IDADE.
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 06/08/2025Concede aposentadoria por idade a servidora efetiva do cargo de professora, com proventos proporcionais e sem direito a paridade, conforme processo administrativo do fundo de previdência municipal.</t>
   </si>
   <si>
+    <t>PORTARIA N. º 369/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+05/08/2025Publicação de portaria referente à exoneração por término de contrato de servidora vinculada à Prefeitura Municipal de Araputanga no cargo de apoio administrativo educacional.</t>
+  </si>
+  <si>
+    <t>05/08/2025</t>
+  </si>
+  <si>
+    <t>PORTARIA INTERNA Nº 030/2025-DRH
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+05/08/2025Publicação de portaria interna referente ao afastamento por licença maternidade para cargo de apoio administrativo educacional na Prefeitura de Araputanga.</t>
+  </si>
+  <si>
     <t>PORTARIA Nº. 371/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 05/08/2025Servidoras são nomeadas para acompanhar e fiscalizar atas de registro de preços referentes à aquisição de materiais esportivos para a Secretaria Municipal de Esporte e Lazer de Araputanga.</t>
   </si>
   <si>
-    <t>05/08/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>PORTARIA Nº. 368/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 05/08/2025Servidores da Prefeitura de Araputanga foram nomeados para acompanhar e fiscalizar a aquisição de aparelhos celulares destinados às secretarias municipais, conforme Ata de Registro de Preços oriunda de pregão eletrônico.</t>
   </si>
   <si>
-    <t>PORTARIA N. º 369/2025
-[...8 lines deleted...]
-  <si>
     <t>DECRETO MUNICIPAL Nº 76/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 05/08/2025O Conselho Municipal de Alimentação Escolar de Araputanga foi composto com representantes do poder executivo, trabalhadores da educação, pais de alunos e entidades civis organizadas para o mandato de quatro anos.</t>
   </si>
   <si>
     <t>DECRETO MUNICIPAL Nº 75/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 05/08/2025Atualizo a composição do segmento usuários no Conselho Municipal de Saúde de Araputanga conforme nova indicação da APAE, revogando nomeação anterior e mantendo as demais disposições do decreto anterior.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 365/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 04/08/2025Servidores são designados para acompanhar e fiscalizar contratos de aquisição de enxoval para bebê destinados ao auxílio natalidade, atendendo demandas da assistência social e saúde municipal.</t>
   </si>
   <si>
     <t>04/08/2025</t>
   </si>
   <si>
     <t>PORTARIA Nº. 366/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 04/08/2025Servidores são nomeados para gestão, acompanhamento e fiscalização da Ata de Registro de Preços referente ao serviço de cravação de estacas de madeira para estrutura de pontes, atendendo à Secretaria Municipal de Obras e Infraestrutura.</t>
   </si>
   <si>
+    <t>PORTARIA N. º 330/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+31/07/2025Promove a elevação de grau e classe de cargos como agente comunitário de saúde, agente de combate às endemias, técnico em enfermagem e vigia conforme tabela de cargos e salários da legislação municipal.</t>
+  </si>
+  <si>
+    <t>31/07/2025</t>
+  </si>
+  <si>
     <t>PORTARIA Nº. 364/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 31/07/2025Portaria trata da nomeação de servidores para acompanhar e fiscalizar as atas de registro de preços referentes à contratação de serviços gráficos destinados às secretarias municipais de Araputanga.</t>
   </si>
   <si>
-    <t>31/07/2025</t>
+    <t>PORTARIA INTERNA Nº 028/2025-DRH
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+30/07/2025Divulgo a lista de servidores municipais autorizados a se afastar para férias conforme quadro detalhado. A publicação oficializa o direito ao gozo do período de férias para os nomes relacionados.</t>
+  </si>
+  <si>
+    <t>30/07/2025</t>
+  </si>
+  <si>
+    <t>PORTARIA N. º 363/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+30/07/2025Constituição de comissão responsável pela organização do processo seletivo simplificado para contratação temporária na administração municipal de Araputanga, conforme legislação vigente.</t>
+  </si>
+  <si>
+    <t>PORTARIA INTERNA Nº 029/2025-DRH
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+29/07/2025Publicação de ato administrativo referente ao afastamento de servidora para licença maternidade no cargo de Fiscal de Obras e Posturas da Prefeitura de Araputanga</t>
+  </si>
+  <si>
+    <t>29/07/2025</t>
+  </si>
+  <si>
+    <t>PORTARIA N. º 362/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+28/07/2025Publicação referente à rescisão de contrato temporário de servidor lotado na Secretaria Municipal de Educação e Cultura do município de Araputanga.</t>
+  </si>
+  <si>
+    <t>28/07/2025</t>
+  </si>
+  <si>
+    <t>PORTARIA N. º361/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+28/07/2025Concede licença prêmio para servidora efetiva do cargo de agente de combate às endemias da Secretaria Municipal de Saúde conforme Regime Jurídico Único.</t>
+  </si>
+  <si>
+    <t>PORTARIA INTERNA Nº 027/2025-DRH
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+28/07/2025Publicação de portaria sobre concessão de licença maternidade a servidora do cargo de Monitor de Creche no município de Araputanga, estabelecendo período de afastamento e tipo de licença.</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº. 360/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+28/07/2025Servidores são nomeados para acompanhar e fiscalizar o contrato administrativo referente à locação de imóvel da APAE-ARA para realização do Encontro da Mulher Rural, atendendo à Secretaria de Meio Ambiente, Desenvolvimento Urbano e Rural.</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº. 359/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+28/07/2025Servidores são nomeados para acompanhar e fiscalizar contrato administrativo referente à contratação de show artístico musical destinado ao evento Encontro da Mulher Rural, atendendo à Secretaria Municipal de Meio Ambiente, Desenvolvimento Urbano e Rural.</t>
+  </si>
+  <si>
+    <t>PORTARIA N. º 353/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+25/07/2025A portaria trata da exoneração por término de contrato de servidor público municipal ocupando o cargo de motorista na Prefeitura de Araputanga.</t>
+  </si>
+  <si>
+    <t>25/07/2025</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº. 352/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+25/07/2025Designação de engenheiro civil para acompanhamento e fiscalização da obra de reforma da quadra de esportes do Bairro Cidade Alta, conforme concorrência eletrônica e contrato administrativo.</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº 357/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+25/07/2025Prorrogado o prazo para posse de candidata aprovada no concurso público para o cargo de Apoio Administrativo Educacional em Araputanga, conforme solicitação e legislação municipal.</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº 356/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+25/07/2025Prorrogado o prazo para posse de candidata aprovada no concurso público para cargo efetivo de professora no município de Araputanga conforme requerimento e legislação municipal.</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº 358/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+25/07/2025Prorrogado o prazo para posse de candidata aprovada em concurso público para o cargo de Técnico em Enfermagem no município de Araputanga.</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº 355/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+25/07/2025Publicação trata da nomeação de candidato aprovado em concurso público para cargo efetivo de motorista na Prefeitura de Araputanga MT, com orientações sobre apresentação de documentos e procedimentos para posse.</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº 354/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+25/07/2025Portaria trata do reposicionamento de candidato aprovado para o final da lista de classificados no concurso público para motorista em Araputanga.</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº. 351/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+24/07/2025Designação de servidores para fiscalização e acompanhamento do contrato administrativo referente à reforma da quadra de esportes do Bairro Cidade Alta, atendendo demanda da Secretaria Municipal de Esportes e Lazer.</t>
+  </si>
+  <si>
+    <t>24/07/2025</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº.350/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+24/07/2025Designo servidores para gestão, acompanhamento e fiscalização da Ata de Registro de Preços 105, relacionada à aquisição de distribuidor de agregados e fresadora para mini carregadeira, destinados à Secretaria Municipal de Obras e Infraestrutura.</t>
+  </si>
+  <si>
+    <t>PORTARIA N.º 349/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+24/07/2025Designo servidores para gestão, acompanhamento e fiscalização do contrato referente à prestação de serviços de professora na turma multisseriada de educação infantil na comunidade da Cachoeirinha.</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº. 345/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+23/07/2025Nomeação de servidores para gestão e fiscalização de contrato administrativo referente à elaboração de projetos elétricos destinados à Secretaria Municipal de Educação e Cultura de Araputanga.</t>
+  </si>
+  <si>
+    <t>23/07/2025</t>
+  </si>
+  <si>
+    <t>PORTARIA N. º348/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+23/07/2025Concede licença prêmio a servidores públicos municipais conforme previsto no regime jurídico único, com indicação de períodos aquisitivos e de gozo.</t>
+  </si>
+  <si>
+    <t>PORTARIA INTERNA DRH 026/2025.
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+22/07/2025Cancela o afastamento de férias concedido anteriormente a servidor público municipal conforme portaria anterior.</t>
+  </si>
+  <si>
+    <t>22/07/2025</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº 347/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+22/07/2025Concede gratificação de regime integral a servidora ocupante de cargo efetivo de Monitora de Creche para jornada de 40 horas semanais conforme Plano de Carreira do Magistério.</t>
+  </si>
+  <si>
+    <t>PORTARIA N. º346/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+22/07/2025Nomeação de servidor para exercer o cargo em comissão de Controlador Geral na Secretaria Municipal de Administração da Prefeitura de Araputanga, com revogação de portaria anterior.</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº 344/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+22/07/2025O prazo para posse de candidata aprovada no concurso público para cargo efetivo de apoio administrativo educacional foi prorrogado conforme solicitação e legislação municipal.</t>
+  </si>
+  <si>
+    <t>PORTARIA N.º 342/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+21/07/2025Torna sem efeito a nomeação de candidato para o cargo de Fiscal de Tributos Municipais devido à desistência no concurso público realizado pela Prefeitura de Araputanga.</t>
+  </si>
+  <si>
+    <t>21/07/2025</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº. 343/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+21/07/2025Acompanhe a nomeação de servidores responsáveis pela gestão e fiscalização da Ata de Registro de Preços referente à aquisição de materiais para a Secretaria Municipal de Obras e Infraestrutura de Araputanga.</t>
+  </si>
+  <si>
+    <t>PORTARIA N. º341/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+18/07/2025Publicação retifica informação anterior sobre nome em documento oficial da administração municipal de Araputanga.</t>
+  </si>
+  <si>
+    <t>18/07/2025</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº 340/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+17/07/2025Nomeação para o cargo em comissão de Secretária Adjunta de Gabinete na Secretaria Municipal de Administração da Prefeitura de Araputanga, revogando portaria anterior.</t>
+  </si>
+  <si>
+    <t>17/07/2025</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº. 339/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+17/07/2025Portaria nomeia servidores para gestão, acompanhamento e fiscalização das atas de registro de preços relacionadas à contratação de serviços serigráficos e aquisição de uniformes para atender às secretarias municipais.</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº. 338/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+17/07/2025Servidores municipais são nomeados para gestão, acompanhamento e fiscalização das atas de registro de preços referentes à aquisição de materiais esportivos para a Secretaria Municipal de Esporte e Lazer de Araputanga.</t>
+  </si>
+  <si>
+    <t>PORTARIA N. º337/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+16/07/2025Concede licença prêmio a servidor efetivo do cargo de agente comunitário de saúde, lotado na Secretaria Municipal de Saúde, conforme legislação municipal.</t>
+  </si>
+  <si>
+    <t>16/07/2025</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº. 336/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+11/07/2025Designo servidores para acompanhar e fiscalizar contrato administrativo firmado com empresa responsável por serviços de pavimentação asfáltica, terraplanagem, base e sub-base, atendendo demandas da Secretaria Municipal de Obras e Infraestrutura.</t>
+  </si>
+  <si>
+    <t>11/07/2025</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº 333/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+11/07/2025Divulga a nomeação de candidatos aprovados em concurso público para os cargos de operador de máquinas pesadas e motorista na Prefeitura de Araputanga MT, com orientações para posse e apresentação de documentos.</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº. 335/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+11/07/2025Servidores são nomeados para acompanhar e fiscalizar contrato administrativo referente à prestação de serviços para realização de processo seletivo simplificado na Secretaria Municipal de Administração de Araputanga.</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº. 334/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+11/07/2025Servidores são nomeados para fiscalizar contratos de serviços de dedetização de ambientes e limpeza de caixas d’água, atendendo às demandas das secretarias municipais de Araputanga.</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº 332/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+10/07/2025Prorrogado o prazo para posse de candidato aprovado no concurso público para cargo efetivo de apoio administrativo educacional em Araputanga conforme requerimento e legislação municipal.</t>
+  </si>
+  <si>
+    <t>10/07/2025</t>
+  </si>
+  <si>
+    <t>PORTARIA N.º 331/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+09/07/2025Revoga portaria anterior referente à concessão de Licença Prêmio para servidora efetiva do cargo de Agente Comunitário de Saúde lotada na Secretaria Municipal de Saúde.</t>
+  </si>
+  <si>
+    <t>09/07/2025</t>
   </si>
   <si>
     <t>PORTARIA N. º 330/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
-31/07/2025Promove a elevação de grau e classe de cargos como agente comunitário de saúde, agente de combate às endemias, técnico em enfermagem e vigia conforme tabela de cargos e salários da legislação municipal.</t>
-[...230 lines deleted...]
-PREFEITURA MUNICIPAL DE ARAPUTANGA
 09/07/2025Promove elevação de grau e classe para cargos de agente comunitário de saúde, agente de combate às endemias, técnico em enfermagem, vigia e técnico de desportos do quadro municipal.</t>
   </si>
   <si>
     <t>PORTARIA Nº 329/2025.
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 08/07/2025Promovo a elevação de nível de servidores efetivos da Secretaria Municipal de Educação e Cultura conforme tabela de cargos e níveis estabelecida em legislação municipal.</t>
   </si>
   <si>
     <t>08/07/2025</t>
   </si>
   <si>
     <t>PORTARIA Nº. 328/2025.
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 08/07/2025Portaria concede redução da jornada semanal de trabalho para servidor efetivo do cargo de auxiliar de enfermagem na Secretaria Municipal de Saúde de Araputanga.</t>
   </si>
   <si>
     <t>PORTARIA N. º 327/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 07/07/2025Publicação de portaria referente à exoneração de servidora ocupante do cargo de Monitora de Creche devido ao término de contrato por tempo determinado na Prefeitura de Araputanga.</t>
   </si>
   <si>
     <t>07/07/2025</t>
   </si>
   <si>
     <t>PORTARIA Nº. 326/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 04/07/2025Designação de servidores para fiscalização do contrato administrativo com empresa de tecnologia referente à prestação de serviços de assessoria, consultoria e software de gestão para a Secretaria Municipal de Educação e Cultura de Araputanga.</t>
   </si>
   <si>
     <t>04/07/2025</t>
   </si>
   <si>
+    <t>PORTARIA Nº 325/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+03/07/2025Divulga a nomeação de candidatos aprovados no concurso público para cargos como apoio administrativo educacional, monitor de creche, professor e técnico em enfermagem na Prefeitura de Araputanga.</t>
+  </si>
+  <si>
+    <t>03/07/2025</t>
+  </si>
+  <si>
     <t>PORTARIA N.º 323/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 03/07/2025Anulação das nomeações de candidatos classificados no concurso público para os cargos de Monitor de Creche e Técnico em Enfermagem em Araputanga devido ao decurso do prazo legal.</t>
   </si>
   <si>
-    <t>03/07/2025</t>
-[...6 lines deleted...]
-  <si>
     <t>PORTARIA Nº. 322/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 03/07/2025Servidores municipais são nomeados para acompanhar e fiscalizar contrato de monitoramento eletrônico em diversas secretarias de Araputanga.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 324/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 03/07/2025Designadas servidoras para gestão, acompanhamento e fiscalização da contratação de empresa especializada em serviços de laboratório de prótese dentária para atender demandas da Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>DECRETO MUNICIPAL Nº 64/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 03/07/2025O decreto estabelece o procedimento para requerer e analisar pedidos de isenção do IPTU, detalhando documentos necessários, prazos e validade do benefício no município de Araputanga.</t>
   </si>
   <si>
     <t>PORTARIA N. º321/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 02/07/2025Concede licença prêmio a servidora efetiva do cargo de agente comunitário de saúde, lotada na Secretaria Municipal de Saúde, conforme Regime Jurídico Único.</t>
   </si>
   <si>
     <t>02/07/2025</t>
   </si>
   <si>
     <t>PORTARIA N. º 320/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
@@ -3338,413 +3688,413 @@
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 02/07/2025Servidores são nomeados para acompanhar e fiscalizar atas de registro de preços referentes a aquisições de material permanente destinadas às secretarias municipais de Araputanga.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 319/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 02/07/2025Servidores são nomeados para acompanhar e fiscalizar a Ata de Registro de Preços referente à aquisição de veículos utilitários tipo SUV e caminhão de lixo destinados às secretarias municipais de Obras, Infraestrutura, Educação, Cultura e Administração.</t>
   </si>
   <si>
     <t>PORTARIA N. º 317/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 01/07/2025Publicada portaria de exoneração a pedido de servidora ocupante do cargo de Monitora de Creche, lotada na Secretaria Municipal de Educação e Cultura do município.</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>PORTARIA N. º 314/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 30/06/2025Publicação sobre rescisão de contrato temporário de servidor lotado na Secretaria Municipal de Educação e Cultura do município de Araputanga.</t>
   </si>
   <si>
     <t>30/06/2025</t>
   </si>
   <si>
+    <t>PORTARIA N. º 313/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+30/06/2025Publicação sobre rescisão de contrato temporário na Prefeitura de Araputanga, referente à Secretaria Municipal de Educação e Cultura.</t>
+  </si>
+  <si>
     <t>PORTARIA N.º 315/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 30/06/2025Instaurado procedimento de sindicância administrativa para apurar informações relacionadas ao serviço público municipal, com comissão disciplinar responsável pela análise e emissão de relatório conclusivo.</t>
   </si>
   <si>
     <t>PORTARIA Nº 316/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 30/06/2025Instaurado processo administrativo disciplinar para apuração de fatos relacionados a servidor da Secretaria Municipal de Saúde, conduzido pela comissão permanente designada por portaria anterior.</t>
   </si>
   <si>
-    <t>PORTARIA N. º 313/2025
-[...3 lines deleted...]
-  <si>
     <t>PORTARIA Nº 312/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 27/06/2025Nomeação para o cargo em comissão de Diretor de Meio Ambiente na Secretaria Municipal de Meio Ambiente e Desenvolvimento Urbano e Rural da Prefeitura de Araputanga.</t>
   </si>
   <si>
     <t>27/06/2025</t>
   </si>
   <si>
+    <t>PORTARIA N. º310/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+27/06/2025Concede licença prêmio a servidor efetivo lotado na Secretaria Municipal de Obras e Infraestrutura conforme Regime Jurídico Único.</t>
+  </si>
+  <si>
+    <t>PORTARIA INTERNA Nº 024/2025-DRH
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+27/06/2025Divulga a relação de servidores públicos municipais que terão afastamento de férias no mês de julho, conforme portaria interna emitida pela gestão de folha de pagamento.</t>
+  </si>
+  <si>
     <t>PORTARIA Nº. 311/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 27/06/2025Servidores são nomeados para acompanhar e fiscalizar atas de registro de preços referentes à aquisição de material permanente destinado ao Encontro da Mulher Rural, atendendo à Secretaria Municipal de Meio Ambiente, Desenvolvimento Urbano e Rural.</t>
   </si>
   <si>
-    <t>PORTARIA N. º310/2025
-[...3 lines deleted...]
-  <si>
     <t>PORTARIA Nº 309/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 27/06/2025Nomeação de servidores para gestão, acompanhamento e fiscalização do contrato administrativo firmado com o CIEE para operacionalização de programa de estágio destinado às demandas das secretarias municipais.</t>
   </si>
   <si>
-    <t>PORTARIA INTERNA Nº 024/2025-DRH
-[...3 lines deleted...]
-  <si>
     <t>PORTARIA N. º 308/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 26/06/2025Publicada portaria que trata da rescisão a pedido de servidora vinculada ao cargo de Apoio Administrativo Educacional na Secretaria Municipal de Educação e Cultura do município.</t>
   </si>
   <si>
     <t>26/06/2025</t>
   </si>
   <si>
+    <t>PORTARIA N. º307/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+26/06/2025Concede licença prêmio a servidor efetivo do cargo de técnico em enfermagem da Secretaria Municipal de Saúde conforme Regime Jurídico Único.</t>
+  </si>
+  <si>
+    <t>PORTARIA N. º306/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+26/06/2025Concede licença prêmio a servidora efetiva do cargo de fisioterapeuta da Secretaria Municipal de Saúde conforme Regime Jurídico Único municipal.</t>
+  </si>
+  <si>
+    <t>PORTARIA N. º305/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+26/06/2025Concedo licença prêmio a servidor efetivo do cargo de auxiliar de enfermagem lotado na Secretaria Municipal de Saúde conforme o Regime Jurídico Único.</t>
+  </si>
+  <si>
+    <t>PORTARIA N. º304/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+26/06/2025Concedida licença prêmio a servidor efetivo do cargo de agente comunitário de saúde, conforme Regime Jurídico Único do município de Araputanga.</t>
+  </si>
+  <si>
+    <t>PORTARIA N. º303/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+26/06/2025Concede licença prêmio de 30 dias a servidor ocupante do cargo de agente comunitário de saúde lotado na Secretaria Municipal de Saúde conforme Regime Jurídico Único.</t>
+  </si>
+  <si>
+    <t>PORTARIA N. º302/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+26/06/2025Concede licença prêmio a servidor público efetivo da Secretaria Municipal de Saúde de Araputanga conforme Regime Jurídico Único.</t>
+  </si>
+  <si>
     <t>PORTARIA INTERNA Nº 023/2025-DRH
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 26/06/2025Divulga o afastamento de férias para servidores públicos municipais de Araputanga conforme período aquisitivo e período de gozo estabelecidos na portaria.</t>
   </si>
   <si>
-    <t>PORTARIA N. º307/2025
-[...26 lines deleted...]
-26/06/2025Concede licença prêmio a servidor público efetivo da Secretaria Municipal de Saúde de Araputanga conforme Regime Jurídico Único.</t>
+    <t>PORTARIA N. º 296/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+25/06/2025Publicada portaria que trata da exoneração a pedido de servidor ocupante de cargo comissionado no gabinete do prefeito municipal.</t>
+  </si>
+  <si>
+    <t>25/06/2025</t>
   </si>
   <si>
     <t>PORTARIA Nº. 204/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 25/06/2025Servidores são nomeados para acompanhar e fiscalizar atas de registro de preços referentes à aquisição de produtos químicos destinados ao tratamento de água, atendendo à Secretaria de Obras e Infraestrutura.</t>
   </si>
   <si>
-    <t>25/06/2025</t>
-[...6 lines deleted...]
-  <si>
     <t>PORTARIA Nº 301/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 25/06/2025Divulga nomeação de candidata aprovada em concurso público para o cargo efetivo de Monitor de Creche na Prefeitura de Araputanga, com orientações para apresentação de documentos e posse.</t>
   </si>
   <si>
     <t>DECRETO MUNICIPAL Nº 60/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 25/06/2025Atualizo a composição dos membros do Conselho Municipal de Assistência Social de Araputanga, incluindo representantes do governo municipal e da sociedade civil, além das funções de presidente e vice-presidente.</t>
   </si>
   <si>
+    <t>PORTARIA Nº. 300/2025.
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+24/06/2025Portaria determina a rescisão de contratos temporários de servidores lotados na Secretaria Municipal de Educação e Cultura do município de Araputanga.</t>
+  </si>
+  <si>
+    <t>24/06/2025</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº. 299/2025.
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+24/06/2025Publicação de portaria sobre exoneração por término de contrato de servidora municipal no cargo de professora na Prefeitura de Araputanga.</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº. 298/2025.
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+24/06/2025Servidor efetivo é designado para exercer temporariamente as funções de Controlador Geral do município durante período de afastamento da titular.</t>
+  </si>
+  <si>
     <t>PORTARIA Nº. 294/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 24/06/2025Servidores são nomeados para acompanhar e fiscalizar contrato administrativo relacionado à contratação de apresentação musical para evento junino do Grupo Raio de Luz, atendendo demanda da Secretaria Municipal de Assistência Social.</t>
   </si>
   <si>
-    <t>24/06/2025</t>
-[...6 lines deleted...]
-  <si>
     <t>PORTARIA Nº. 289/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 24/06/2025Nomeação de servidores para gestão e fiscalização da contratação de empresa responsável pela fabricação e instalação de carroceria em madeira para caminhão da coleta seletiva, atendendo demanda da Secretaria Municipal de Obras e Infraestrutura.</t>
   </si>
   <si>
-    <t>PORTARIA Nº. 299/2025.
-[...3 lines deleted...]
-  <si>
     <t>PORTARIA Nº. 291/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 24/06/2025Designo servidores para acompanhar e fiscalizar a contratação de empresa para confecção de materiais gráficos destinados às secretarias de meio ambiente, desenvolvimento urbano e rural e saúde.</t>
   </si>
   <si>
-    <t>PORTARIA Nº. 298/2025.
-[...3 lines deleted...]
-  <si>
     <t>PORTARIA Nº. 297/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 24/06/2025Servidores são nomeados para acompanhar e fiscalizar contratos administrativos de prestação de serviços laboratoriais destinados à Secretaria Municipal de Saúde de Araputanga, conforme inexigibilidade de licitação e credenciamento.</t>
   </si>
   <si>
     <t>PORTARIA Nº.295/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 24/06/2025Servidores municipais são designados para acompanhar e fiscalizar atas de registro de preços referentes à manutenção preventiva e corretiva da frota, atendendo demandas das secretarias municipais de Araputanga.</t>
   </si>
   <si>
+    <t>DECRETO MUNICIPAL Nº 59/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+20/06/2025O decreto estabelece ponto facultativo nas repartições públicas não essenciais do município de Araputanga. A medida entra em vigor conforme divulgação oficial.</t>
+  </si>
+  <si>
+    <t>20/06/2025</t>
+  </si>
+  <si>
     <t>PORTARIA Nº. 293/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 20/06/2025Designo servidores para gestão, acompanhamento e fiscalização das atas de registro de preços referentes à aquisição de materiais para sinalização das vias municipais, atendendo à Secretaria de Obras e Infraestrutura.</t>
   </si>
   <si>
-    <t>20/06/2025</t>
-[...6 lines deleted...]
-  <si>
     <t>PORTARIA N. º 292/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 18/06/2025Rescinde contrato temporário de servidor lotado na Secretaria Municipal de Educação e Cultura do município de Araputanga conforme portaria publicada.</t>
   </si>
   <si>
     <t>18/06/2025</t>
   </si>
   <si>
+    <t>Ponto facultativo nas repartições públicas de Araputanga em junho de 2025O município de Araputanga estabelece ponto facultativo nas repartições públicas não essenciais, mantendo o funcionamento normal dos Postos de Saúde Central e Cidade Alta.</t>
+  </si>
+  <si>
     <t>PORTARIA Nº 287/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 18/06/2025A portaria trata da prorrogação do prazo para posse de candidato aprovado no concurso público para cargo efetivo de Fiscal de Tributos Municipais em Araputanga.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 290/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 18/06/2025Acompanhe a nomeação de servidores responsáveis pela fiscalização do contrato administrativo referente à compra de nobreaks destinados ao setor de TI da administração municipal de Araputanga.</t>
   </si>
   <si>
-    <t>Ponto facultativo nas repartições públicas de Araputanga em junho de 2025O município de Araputanga estabelece ponto facultativo nas repartições públicas não essenciais, mantendo o funcionamento normal dos Postos de Saúde Central e Cidade Alta.</t>
+    <t>LEI MUNICIPAL Nº 1.676 - Reestruturação do Regime Próprio de Previdência Social de AraputangaA nova lei municipal estabelece diretrizes para o Regime Próprio de Previdência Social, abrangendo segurados, dependentes e benefícios, visando garantir a proteção social dos servidores municipais.</t>
+  </si>
+  <si>
+    <t>17/06/2025</t>
   </si>
   <si>
     <t>PORTARIA Nº. 288/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 17/06/2025Designação de servidoras para acompanhamento e fiscalização da ATA de Registro de Preços para aquisição de mobiliários para escolas municipais e centros de educação infantil.</t>
   </si>
   <si>
-    <t>17/06/2025</t>
-[...4 lines deleted...]
-  <si>
     <t>PORTARIA N. º285/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 16/06/2025A portaria trata da concessão de licença prêmio a uma servidora pública municipal, referente ao período aquisitivo de cinco anos, por um total de noventa dias.</t>
   </si>
   <si>
     <t>16/06/2025</t>
   </si>
   <si>
     <t>PORTARIA INTERNA Nº 022/2025-DRH
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 13/06/2025A portaria trata do afastamento de licença maternidade concedido a uma servidora da Prefeitura Municipal de Araputanga.</t>
   </si>
   <si>
     <t>13/06/2025</t>
   </si>
   <si>
     <t>PORTARIA INTERNA Nº 021/2025-DRH
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 13/06/2025A portaria trata da concessão de 15 dias de férias para uma servidora pública municipal, referente ao período aquisitivo anterior.</t>
   </si>
   <si>
     <t>PORTARIA Nº 278/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 12/06/2025Servidores são designados para acompanhar e fiscalizar a contratação de serviços de higienização de veículos para o Gabinete do Prefeito e Secretarias Municipais.</t>
   </si>
   <si>
     <t>12/06/2025</t>
   </si>
   <si>
+    <t>PORTARIA N. º 284/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+12/06/2025A portaria trata da rescisão do contrato temporário de um servidor na Secretaria Municipal de Educação e Cultura.</t>
+  </si>
+  <si>
     <t>PORTARIA Nº 277/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 12/06/2025Servidores são designados para acompanhar e fiscalizar o contrato administrativo relacionado à prestação de serviços de gestão integrada de combustível.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 274/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 12/06/2025Designação de servidores para a fiscalização do contrato de serviços jurídicos especializados para o município.</t>
   </si>
   <si>
-    <t>PORTARIA N. º 284/2025
-[...3 lines deleted...]
-  <si>
     <t>PORTARIA Nº. 283/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 12/06/2025Servidores são designados para acompanhar e fiscalizar as Atas de Registro de Preços para aquisição de motocicletas, atendendo às necessidades das Secretarias Municipais.</t>
   </si>
   <si>
+    <t>PORTARIA Nº 282/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+11/06/2025A portaria trata da nomeação de um novo Assessor de Governo II na Secretaria Municipal de Administração.</t>
+  </si>
+  <si>
+    <t>11/06/2025</t>
+  </si>
+  <si>
     <t>PORTARIA Nº 281/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 11/06/2025A portaria trata da nomeação de candidatos aprovados no concurso público para o cargo de apoio administrativo educacional na Prefeitura Municipal.</t>
   </si>
   <si>
-    <t>11/06/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>PORTARIA N.º 280/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 11/06/2025A portaria declara sem efeito as nomeações dos candidatos classificados no concurso 001/2024 devido ao decurso do prazo legal.</t>
   </si>
   <si>
-    <t>PORTARIA Nº 282/2025
-[...3 lines deleted...]
-  <si>
     <t>PORTARIA Nº. 273/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 11/06/2025Designação de servidores para acompanhamento e fiscalização do contrato administrativo relacionado à contratação de serviços de arbitragem para jogos estudantis.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 275/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 10/06/2025Servidores são designados para acompanhar e fiscalizar o contrato administrativo relacionado à prestação de serviços e locação de estrutura para eventos de pequeno porte.</t>
   </si>
   <si>
     <t>10/06/2025</t>
   </si>
   <si>
     <t>PORTARIA Nº.279/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 10/06/2025Designação de servidoras para acompanhamento e fiscalização das atas de registro de preços relacionadas à aquisição de materiais para evento.</t>
   </si>
   <si>
     <t>PORTARIA Nº 276/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 09/06/2025A portaria altera a composição do Comitê Gestor Municipal do Programa Ser Família, atualizando os representantes das secretarias envolvidas.</t>
   </si>
   <si>
     <t>09/06/2025</t>
   </si>
   <si>
     <t>ERRATA DA PORTARIA Nº 244/2025, PUBLICADA NO JORNAL OFICIAL ELETRÔNICO DOS MUNICIPIO NO DIA 16/05/2025, PÁGINA Nº 107, EDIÇÃO Nº 4737.
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 09/06/2025Correção na nomeação da Diretora de Agricultura e Pecuária na Prefeitura Municipal de Araputanga.</t>
   </si>
   <si>
+    <t>DECRETO N° 031/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+05/06/2025Este decreto trata de assuntos administrativos relevantes para o município de Araputanga.</t>
+  </si>
+  <si>
+    <t>05/06/2025</t>
+  </si>
+  <si>
+    <t>DECRETO N° 036/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+05/06/2025Este decreto trata de assuntos administrativos relevantes para a gestão municipal de Araputanga.</t>
+  </si>
+  <si>
+    <t>DECRETO N° 034/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+05/06/2025O decreto aborda questões administrativas relevantes para o município de Araputanga.</t>
+  </si>
+  <si>
+    <t>DECRETO N° 032/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+05/06/2025O decreto aborda questões administrativas relevantes para a gestão municipal de Araputanga.</t>
+  </si>
+  <si>
+    <t>DECRETO N° 030/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+05/06/2025Este decreto trata de assuntos administrativos relevantes para a gestão municipal de Araputanga.</t>
+  </si>
+  <si>
+    <t>DECRETO N° 029/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+05/06/2025Este decreto trata de assuntos administrativos relevantes para a gestão municipal de Araputanga.</t>
+  </si>
+  <si>
+    <t>DECRETO N° 028/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+05/06/2025O decreto trata de medidas administrativas e regulamentações para a gestão pública no município de Araputanga.</t>
+  </si>
+  <si>
+    <t>DECRETO N° 027/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+05/06/2025Este decreto aborda questões administrativas relevantes para a Prefeitura Municipal de Araputanga.</t>
+  </si>
+  <si>
+    <t>DECRETO N° 024/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+05/06/2025Este decreto trata de assuntos administrativos relevantes para a Prefeitura Municipal de Araputanga.</t>
+  </si>
+  <si>
+    <t>DECRETO N° 021/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+05/06/2025Este decreto trata de assuntos administrativos relevantes para a Prefeitura Municipal de Araputanga.</t>
+  </si>
+  <si>
     <t>PORTARIA N. º 272/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 05/06/2025A portaria trata da exoneração de um servidor público municipal a pedido, abrangendo dois cargos efetivos.</t>
   </si>
   <si>
-    <t>05/06/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>PORTARIA N. º 271/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 05/06/2025A portaria trata da exoneração a pedido de uma servidora ocupante de cargo comissionado no Gabinete do Prefeito.</t>
   </si>
   <si>
     <t>DECRETO MUNICIPAL Nº 57/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 05/06/2025O decreto estabelece o prazo para o recolhimento da Taxa de Fiscalização de Localização, Instalação e Funcionamento no município, permitindo parcelamento.</t>
   </si>
   <si>
-    <t>DECRETO N° 031/2025
-[...48 lines deleted...]
-  <si>
     <t>DECRETO N° 044/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 04/06/2025Este decreto trata de medidas administrativas e regulamentações para a gestão pública no município de Araputanga.</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>DECRETO N° 043/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 04/06/2025Este decreto trata de assuntos administrativos relevantes para a gestão municipal de Araputanga.</t>
   </si>
   <si>
     <t>DECRETO N° 042/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 04/06/2025Este decreto trata de assuntos administrativos relevantes para a Prefeitura Municipal de Araputanga.</t>
   </si>
   <si>
     <t>DECRETO N° 041/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 04/06/2025O decreto trata de assuntos administrativos relevantes para a gestão municipal, estabelecendo diretrizes e normas a serem seguidas.</t>
   </si>
   <si>
     <t>DECRETO N° 040/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
@@ -3752,384 +4102,384 @@
   </si>
   <si>
     <t>DECRETO N° 039/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 04/06/2025Este decreto trata de assuntos administrativos relevantes para a Prefeitura Municipal de Araputanga.</t>
   </si>
   <si>
     <t>DECRETO N° 038-/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 04/06/2025Este decreto trata de assuntos administrativos relevantes para a gestão municipal, visando melhorias e regulamentações necessárias para a comunidade.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 270/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 04/06/2025Designação de engenheiro civil para acompanhamento e fiscalização da construção de bueiro duplo celular de concreto na Avenida 23 de Maio, conforme contrato administrativo e processo licitatório.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 269/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 03/06/2025Servidores da Prefeitura Municipal de Araputanga são designados para acompanhar e fiscalizar o contrato de construção de bueiro na Avenida 23 de Maio.</t>
   </si>
   <si>
     <t>03/06/2025</t>
   </si>
   <si>
+    <t>PORTARIA N. º 268/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+02/06/2025A portaria trata da rescisão do contrato temporário de um servidor da Secretaria Municipal de Educação e Cultura, com efeitos retroativos.</t>
+  </si>
+  <si>
+    <t>02/06/2025</t>
+  </si>
+  <si>
     <t>PORTARIA Nº. 266/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 02/06/2025Designação de servidores para acompanhamento e fiscalização do contrato administrativo referente à contratação de serviços de buffet para eventos da Secretaria Municipal de Esporte e Lazer.</t>
   </si>
   <si>
-    <t>02/06/2025</t>
-[...6 lines deleted...]
-  <si>
     <t>PORTARIA Nº. 267/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 02/06/2025Servidores são designados para acompanhar e fiscalizar a ata de registro de preços para confecção de camisetas e uniformes para a Secretaria Municipal de Esporte e Lazer.</t>
   </si>
   <si>
+    <t>PORTARIA N. º263/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+29/05/2025Concessão de licença prêmio a servidora ocupante do cargo de fonoaudióloga, referente ao período aquisitivo estabelecido pela legislação municipal.</t>
+  </si>
+  <si>
+    <t>29/05/2025</t>
+  </si>
+  <si>
     <t>PORTARIA N.º 265/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 29/05/2025A portaria designa servidores para acompanhar e fiscalizar o contrato administrativo referente à prestação de serviços de técnico de desporto, visando atender a demanda da Secretaria Municipal de Esporte e Lazer.</t>
   </si>
   <si>
-    <t>29/05/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>PORTARIA N.º 264/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 29/05/2025Servidores foram designados para acompanhar e fiscalizar o contrato administrativo referente à prestação de serviços de técnico de desporto, visando a continuidade do treinamento da equipe de basquetebol do município.</t>
   </si>
   <si>
-    <t>PORTARIA N. º263/2025
-[...3 lines deleted...]
-  <si>
     <t>PORTARIA N. º261/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 28/05/2025A portaria trata da concessão de licença prêmio a uma servidora da Secretaria de Saúde, conforme a legislação municipal vigente.</t>
   </si>
   <si>
     <t>28/05/2025</t>
   </si>
   <si>
     <t>PORTARIA N.º 260/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 28/05/2025Servidores são designados para acompanhar e fiscalizar o contrato administrativo referente à prestação de serviços de técnico de desporto, visando atender à demanda da Secretaria Municipal de Esporte e Lazer.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 259/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 28/05/2025Servidores são designados para acompanhar e fiscalizar o contrato administrativo referente à prestação de serviços de gerenciamento e manutenção do website institucional da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>PORTARIA Nº 258/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 27/05/2025A portaria trata da nomeação de candidatos aprovados no concurso público para o cargo de Técnico em Enfermagem na Prefeitura Municipal de Araputanga.</t>
   </si>
   <si>
     <t>27/05/2025</t>
   </si>
   <si>
+    <t>PORTARIA Nº. 257/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+23/05/2025A portaria designa servidores para acompanhar e fiscalizar as atas de registro de preços referentes à aquisição de conjuntos de moto bombas de água e painel de acionamento.</t>
+  </si>
+  <si>
+    <t>23/05/2025</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº. 255/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+23/05/2025Designação de servidores para acompanhar e fiscalizar a contratação de serviços de assessoria em telefonia fixa para a Secretaria Municipal de Administração.</t>
+  </si>
+  <si>
     <t>DECRETO MUNICIPAL Nº 53/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 23/05/2025O decreto regulamenta a Lei Federal nº 14.129/2021, estabelecendo diretrizes para a implementação de serviços digitais na administração municipal.</t>
   </si>
   <si>
-    <t>23/05/2025</t>
-[...11 lines deleted...]
-  <si>
     <t>Decreto 0053/2025REGULAMENTA A LEI FEDERAL Nº 14.129/2021 (GOVERNO DIGITAL), DE 29 DE MARÇO DE 2021, NO ÂMBITO DO MUNICÍPIO DE ARAPUTANGA/MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>22/05/2025</t>
   </si>
   <si>
     <t>PORTARIA Nº. 256/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 22/05/2025Designação de servidores para acompanhar e fiscalizar a ata de registro de preços para aquisição de tanque em formato elíptico pela Secretaria Municipal de Obras e Infraestrutura.</t>
   </si>
   <si>
+    <t>PORTARIA INTERNA Nº 020/2025-DRH
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+21/05/2025Portaria que dispõe sobre o afastamento de licença maternidade de servidora pública do município, regulamentando o período de afastamento.</t>
+  </si>
+  <si>
+    <t>21/05/2025</t>
+  </si>
+  <si>
     <t>PORTARIA Nº.254/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 21/05/2025Servidores são designados para acompanhar e fiscalizar as Atas de Registro de Preço relacionadas à contratação de serviços para eventos de pequeno porte.</t>
   </si>
   <si>
-    <t>21/05/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>PORTARIA N.º 253/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 21/05/2025Designação de servidores para acompanhamento e fiscalização das Atas de Registro de Preços relacionadas à aquisição de gêneros alimentícios para as secretarias municipais.</t>
   </si>
   <si>
-    <t>PORTARIA INTERNA Nº 020/2025-DRH
-[...3 lines deleted...]
-  <si>
     <t>PORTARIA N. º252/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 20/05/2025A portaria trata da concessão de licença prêmio a um servidor público municipal, conforme a legislação vigente, por um período determinado.</t>
   </si>
   <si>
     <t>20/05/2025</t>
   </si>
   <si>
+    <t>PORTARIA Nº 251/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+20/05/2025A portaria trata da nomeação de candidatos aprovados em concurso público para cargos efetivos na Prefeitura Municipal de Araputanga.</t>
+  </si>
+  <si>
+    <t>PORTARIA INTERNA Nº 019/2025-DRH
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+20/05/2025A portaria dispõe sobre o afastamento de licença maternidade concedido a uma servidora pública do município.</t>
+  </si>
+  <si>
     <t>PORTARIA Nº. 250/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 20/05/2025Designação de servidores para acompanhamento e fiscalização do contrato administrativo relacionado à elaboração de laudo técnico de avaliação de imóveis para a Secretaria Municipal de Saúde.</t>
   </si>
   <si>
-    <t>PORTARIA INTERNA Nº 019/2025-DRH
-[...8 lines deleted...]
-  <si>
     <t>PORTARIA N.º 249/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 19/05/2025A portaria declara sem efeito a nomeação de um candidato devido ao decurso do prazo legal, conforme edital do concurso.</t>
   </si>
   <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>PORTARIA N.º 247/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 19/05/2025A portaria anula as nomeações de candidatos ao cargo de Monitor de Creche devido ao decurso do prazo legal estabelecido no edital.</t>
   </si>
   <si>
     <t>PORTARIA N.º 248/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 19/05/2025A portaria anula as nomeações de candidatos do concurso 001/2024 devido ao decurso do prazo legal.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 246/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 19/05/2025Designação de servidores para acompanhamento e fiscalização das Atas de Registro de Preços relacionadas à aquisição de cilindros e oxigênio medicinal para a Secretaria Municipal de Saúde.</t>
   </si>
   <si>
+    <t>PORTARIA Nº 244/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+16/05/2025A portaria trata da nomeação de uma nova diretora para a Secretaria Municipal de Meio Ambiente e Desenvolvimento Urbano e Rural.</t>
+  </si>
+  <si>
+    <t>16/05/2025</t>
+  </si>
+  <si>
     <t>ERRATA DA PORTARIA Nº 239/2025 PUBLICADA NO JORNAL OFICIAL ELETRONICO DOS MUNICIPIOS, PÁGINA Nº 81 – ED. Nº 4736.
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 16/05/2025Correção na designação do cargo de Dentista para Dentista PSF, mantendo as informações do candidato e classificação.</t>
   </si>
   <si>
-    <t>16/05/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>PORTARIA Nº 245/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 16/05/2025A portaria estabelece a concessão de gratificação de regime integral a um servidor efetivo da Prefeitura Municipal, regulamentando sua jornada de trabalho.</t>
   </si>
   <si>
-    <t>PORTARIA Nº 244/2025
-[...3 lines deleted...]
-  <si>
     <t>PORTARIA N. º 243/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 16/05/2025A portaria trata da rescisão do contrato temporário de um servidor da Secretaria Municipal de Meio Ambiente e Desenvolvimento Urbano e Rural.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 242/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 15/05/2025Designação de servidores para acompanhamento e fiscalização da ata de registro de preços para aquisição de combustível, atendendo à demanda da Secretaria Municipal de Meio Ambiente.</t>
   </si>
   <si>
     <t>15/05/2025</t>
   </si>
   <si>
+    <t>PORTARIA Nº 240/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+15/05/2025A Portaria 240/2025 dispõe sobre a nomeação de Thalita Marinho da Silva para o cargo de Dentista, aprovado no Concurso Público nº 01/2024.</t>
+  </si>
+  <si>
     <t>PORTARIA N. º 241/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 15/05/2025A portaria trata da exoneração de um servidor comissionado do cargo de Assessor de Comunicação na Prefeitura Municipal.</t>
   </si>
   <si>
-    <t>PORTARIA Nº 240/2025
-[...3 lines deleted...]
-  <si>
     <t>PORTARIA N. º 238/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 13/05/2025A portaria trata da exoneração a pedido de um servidor efetivo da Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>PORTARIA N. º 236/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 13/05/2025A portaria trata da rescisão do contrato temporário de um servidor da Secretaria Municipal de Assistência e Desenvolvimento Social.</t>
   </si>
   <si>
     <t>PORTARIA Nº 237/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 13/05/2025A portaria trata da nomeação de um servidor para o cargo de Gestor de Projetos Sociais e Inclusão na Secretaria Municipal de Assistência e Desenvolvimento Social.</t>
   </si>
   <si>
     <t>PORTARIA Nº 235/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 12/05/2025A portaria trata da prorrogação do prazo para posse de candidatos aprovados no concurso público, conforme solicitação formal e legislação municipal.</t>
   </si>
   <si>
     <t>12/05/2025</t>
   </si>
   <si>
     <t>PORTARIA Nº. 234/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 12/05/2025Servidores são designados para acompanhar e fiscalizar a Ata de Registro de Preços nº 054/2025, referente à aquisição de materiais de construção e hidráulicos para diversas secretarias municipais.</t>
   </si>
   <si>
     <t>PORTARIA N. º 233/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 09/05/2025Esta portaria trata da rescisão do contrato temporário de um servidor público municipal na Secretaria Municipal de Obras.</t>
   </si>
   <si>
     <t>09/05/2025</t>
   </si>
   <si>
     <t>PORTARIA Nº 232/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 09/05/2025A portaria trata da nomeação de um novo Secretário Adjunto de Saúde para a Prefeitura Municipal de Araputanga.</t>
   </si>
   <si>
+    <t>PORTARIA Nº 231/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+09/05/2025A portaria trata da nomeação de um servidor para o cargo de Assessor de Governo II na Secretaria Municipal de Administração.</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº 228/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+09/05/2025A portaria trata da nomeação de um servidor para o cargo de Assessor de Governo II na Secretaria Municipal de Saúde.</t>
+  </si>
+  <si>
     <t>PORTARIA INTERNA Nº 018/2025-DRH
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 09/05/2025A portaria trata do afastamento de férias para servidores públicos municipais, estabelecendo o período de gozo e as datas de referência.</t>
   </si>
   <si>
-    <t>PORTARIA Nº 231/2025
-[...3 lines deleted...]
-  <si>
     <t>PORTARIA Nº. 230/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 09/05/2025A portaria designa servidores para acompanhar e fiscalizar as Atas de Registro de Preço relacionadas ao fornecimento e instalação de manilhas de concreto pela Secretaria Municipal de Obras e Infraestrutura.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 229/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 09/05/2025Servidores são designados para acompanhar e fiscalizar contratos administrativos relacionados à contratação de shows artísticos para o evento 'Celebra Araputanga'.</t>
   </si>
   <si>
-    <t>PORTARIA Nº 228/2025
-[...3 lines deleted...]
-  <si>
     <t>PORTARIA Nº. 225/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 09/05/2025Servidores são designados para acompanhar e fiscalizar contratos administrativos relacionados à contratação de shows artísticos para as festividades do aniversário de Araputanga.</t>
   </si>
   <si>
     <t>PORTARIA Nº 226/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 08/05/2025A portaria trata da nomeação de um servidor para o cargo de Assessor de Comunicação no Gabinete do Prefeito.</t>
   </si>
   <si>
     <t>08/05/2025</t>
   </si>
   <si>
     <t>PORTARIA Nº 227/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 08/05/2025A portaria estabelece a nomeação de um novo gestor para a área de tecnologia da informação na Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 223/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 08/05/2025Servidores são designados para acompanhar e fiscalizar a aquisição de traves para futebol society pela Secretaria Municipal de Esporte e Lazer.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 222/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 08/05/2025Designação de servidores para acompanhamento e fiscalização do contrato administrativo referente à contratação de serviços de engenharia civil para o município.</t>
   </si>
   <si>
     <t>PORTARIA N. º224/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 07/05/2025A portaria trata da concessão de licença prêmio a um servidor público municipal, conforme a legislação vigente, por um período de 30 dias.</t>
   </si>
   <si>
     <t>07/05/2025</t>
   </si>
   <si>
     <t>PORTARIA Nº. 221/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 07/05/2025Designação de servidores para acompanhamento e fiscalização do contrato administrativo referente ao fornecimento de laudos diagnósticos em exame de imagem por tele radiologia.</t>
   </si>
   <si>
     <t>PORTARIA Nº 220/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 07/05/2025A portaria nº 214/2025 foi cancelada, revogando disposições anteriores.</t>
   </si>
   <si>
+    <t>PORTARIA Nº. 218/2025.
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+06/05/2025A portaria trata da nomeação de uma nova Assessora de Governo I para a Prefeitura Municipal de Araputanga.</t>
+  </si>
+  <si>
+    <t>06/05/2025</t>
+  </si>
+  <si>
     <t>PORTARIA Nº. 219/2025.
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 06/05/2025A portaria dispõe sobre a nomeação de Luanda Moreira Alcântara para o cargo de Assessora de Governo II na Prefeitura Municipal de Araputanga.</t>
   </si>
   <si>
-    <t>06/05/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>PORTARIA Nº. 217/2025.
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 06/05/2025A portaria trata da nomeação de Célia Aparecida Heleno da Silva para o cargo de Supervisora de Recursos Humanos da Saúde na Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 216/2025.
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 06/05/2025A portaria trata da nomeação de um servidor para o cargo de Supervisor Administrativo da Saúde na Secretaria Municipal de Saúde.</t>
   </si>
   <si>
-    <t>PORTARIA Nº. 218/2025.
-[...3 lines deleted...]
-  <si>
     <t>PORTARIA Nº. 215/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 06/05/2025Designação de servidores para acompanhamento e fiscalização da Ata de Registro de Preços nº 053/2025, referente à contratação de serviços para eventos e festividades pela Secretaria Municipal de Educação e Cultura.</t>
   </si>
   <si>
     <t>DECRETO MUNICIPAL Nº 35/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 05/05/2025O decreto altera disposições sobre a prorrogação da vigência da Ata de Registro de Preços, visando adequação às diretrizes estaduais e orientações do Tribunal de Contas.</t>
   </si>
   <si>
     <t>05/05/2025</t>
   </si>
   <si>
     <t>PORTARIA Nº. 214/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 05/05/2025A portaria estabelece a concessão de gratificação de regime integral para a servidora ocupante do cargo de Assistente Social, aumentando sua carga horária.</t>
   </si>
   <si>
     <t>PORTARIA N. º 213/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 05/05/2025A portaria trata da exoneração de uma servidora ocupante do cargo de Monitor de Creche na Secretaria Municipal de Educação e Cultura.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 212/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
@@ -4283,257 +4633,257 @@
   <si>
     <t>LEI MUNICIPAL Nº 1.725 Abertura de Crédito Adicional Especial para Secretaria de SaúdeA lei autoriza a abertura de crédito adicional especial para a Secretaria de Saúde, visando a manutenção e aquisição de materiais e serviços essenciais.</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 1.728 Nova Lei Municipal sobre Carta de Apresentação para Crianças com AutismoA nova legislação estabelece a obrigatoriedade do preenchimento de uma carta de apresentação para crianças com Transtorno do Espectro Autista nas escolas públicas de Araputanga, visando garantir um melhor atendimento e inclusão no ambiente escolar.</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 1.729 Abertura de Crédito Adicional Especial para Obras e InfraestruturaFoi aprovada a abertura de crédito adicional especial para a Secretaria de Obras e Infraestrutura, visando a manutenção e revitalização da infraestrutura urbana.</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 1.730 Abertura de Crédito Adicional Especial para Educação e CulturaA lei dispõe sobre a abertura de crédito adicional especial por superávit financeiro para a Secretaria de Educação e Cultura, visando a aquisição de ônibus escolar e a realização de eventos culturais.</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 1.737 Autorização para Transpor e Remanejar RecursosA lei aprova a abertura de créditos adicionais e permite a transposição e remanejamento de recursos entre categorias de programação no município.</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 1.744 Convênio entre o Poder Executivo e a APADAO Poder Executivo Municipal está autorizado a celebrar convênio com a Associação de Pais e Amigos do Desporto de Araputanga para apoio financeiro, visando o custeio de despesas administrativas e operacionais.</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 1.746 Convênio para bolsas de estudo em AraputangaO Poder Executivo autoriza a celebração de convênio com a Fundação Arco-Íris para fornecer bolsas de estudo a acadêmicos de baixa renda, promovendo a formação acadêmica no município.</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 1.748 Convênio entre o Poder Executivo e a APAE-ARAO Poder Executivo Municipal está autorizado a celebrar convênio com a APAE-ARA para auxiliar no pagamento de colaboradores, com a prestação de contas a ser realizada conforme a legislação vigente.</t>
   </si>
   <si>
+    <t>LEI MUNICIPAL Nº 1.743 Regulamentação do Funcionamento de Escritórios Virtuais em AraputangaA nova lei regulamenta os escritórios virtuais no município, facilitando a constituição de empresas e aumentando a arrecadação municipal. Estabelece requisitos e atividades permitidas para o uso desses endereços fiscais.</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 1.740 Criação do Fundo Municipal de Transportes em AraputangaInstituição do Fundo Municipal de Transportes visa melhorar a mobilidade urbana e rural, com foco em infraestrutura e segurança no trânsito.</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 1.727 Diretrizes para o Orçamento de Araputanga 2025A nova lei estabelece diretrizes gerais para a elaboração do orçamento do município de Araputanga, visando a transparência e a responsabilidade fiscal na gestão pública.</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 1.759 Orçamento Municipal de Araputanga para 2025O orçamento do município de Araputanga para o exercício financeiro de 2025 foi aprovado, prevendo a estimativa de receita e fixação de despesa. O planejamento abrange diversas áreas, incluindo saúde, educação e infraestrutura.</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 1.750 Denominação da Rua José Barbosa de Melo em AraputangaA atual Rua D, localizada no Bairro Jardim Vilage, passa a se chamar Rua José Barbosa de Melo, conforme a nova lei municipal.</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 1.780 Alteração na Lei Municipal sobre Cargos e VencimentosA nova lei altera requisitos para o cargo de Técnico de Desporto e o número de vagas para Fiscais de Obras e Vigilância Sanitária na administração pública.</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 1.762 Abertura de Crédito Adicional Especial para SaúdeFoi aprovada a abertura de crédito adicional especial para a Secretaria de Saúde, visando a melhoria e manutenção dos serviços de saúde no município.</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 1.791 Autorização para alienação de imóveis públicos em AraputangaA Lei aprova a alienação de áreas urbanas do município por meio de leilão, visando investimentos em infraestrutura e reestruturação da Secretaria Municipal de Obras e Infraestrutura.</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 1.788 Autorização para aditamento de convênio com a APAE-ARAO Poder Executivo Municipal está autorizado a aditivar o convênio com a Associação de Pais e Amigos dos Excepcionais de Araputanga, visando ampliar os serviços prestados às pessoas com deficiência no município.</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 1.782 Alteração do Quadro de Cargos da Câmara Municipal de AraputangaA nova lei modifica o quadro de cargos de provimento em comissão, revogando a legislação anterior e estabelecendo novas atribuições e requisitos para os cargos.</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº 207/2025A portaria trata da nomeação de uma nova Secretária Municipal de Meio Ambiente e Desenvolvimento Urbano e Rural na Prefeitura de Araputanga.</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 1.747 Convênio entre Poder Executivo e Conselho Municipal de Segurança PúblicaAutorização para celebração de convênio visando o apoio às despesas de manutenção das unidades de segurança pública do município.</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 1.745 Convênio com Associação de Equoterapia de AraputangaO Poder Executivo autoriza a celebração de convênio com a Associação de Equoterapia para fomentar atividades terapêuticas e de inclusão social.</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 1.742 Utilidade Pública Municipal para APASVJA Associação de Pais e Amigos dos Surdos do Vale do Jauru foi declarada de utilidade pública municipal, garantindo direitos e benefícios conforme a legislação vigente.</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 1.741 Criação do Fundo Municipal de Trânsito em AraputangaFoi criado o Fundo Municipal de Trânsito de Araputanga, com o objetivo de gerenciar recursos para melhorias no trânsito, sinalização e educação viária.</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 1.738 Abertura de Crédito Adicional Especial no Orçamento de 2024Foi aberto um crédito adicional especial para a construção de ciclovia e passeio público, com recursos próprios, visando melhorias na infraestrutura urbana.</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 1.736 Aumento do convênio com a APADAO Poder Executivo de Araputanga autoriza o aumento do convênio com a Associação de Pais e Amigos do Desporto de Araputanga, visando fortalecer as atividades esportivas no município.</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 1.735 Criação do Programa Municipal de Práticas de Construção de Paz nas EscolasO novo programa visa promover a cultura de paz e a mediação de conflitos nas escolas, capacitando facilitadores e incentivando o diálogo entre a comunidade escolar.</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 1.733 Abertura de Crédito Adicional Especial para Assistência SocialFoi aprovado um crédito adicional especial para a Secretaria de Assistência Social, visando a manutenção de programas de assistência comunitária e apoio às famílias.</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 1.731 Nova denominação de logradouro público em AraputangaA Rua das Orquídeas passa a se chamar Rua Orlando Arantes, conforme sancionada pelo Prefeito Municipal. A mudança visa homenagear a contribuição de Orlando Arantes à comunidade.</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 1.722 Abertura de Crédito Adicional Especial para Assistência SocialA lei estabelece a abertura de crédito adicional especial por superávit financeiro destinado à Secretaria de Assistência Social, visando a manutenção de programas de assistência comunitária.</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 1.758 Alteração da Lei Municipal n° 1.727/2024 sobre orçamento de AraputangaA nova lei altera diretrizes do orçamento municipal, incluindo ações de enfrentamento à violência contra a mulher e promovendo a assistência social.</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 1.756 Alteração na Lei Municipal N 1493/2021 sobre Assistência SocialA nova lei inclui um projeto para campanhas de enfrentamento à violência contra a mulher, com a anulação de recursos de outra ação da Secretaria Municipal de Assistência Social.</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 1.755 Alteração do Plano Plurianual do Município de AraputangaA Câmara Municipal aprovou a alteração do Anexo III do Plano Plurianual, que abrange as Unidades Executoras e Ações do Programa Governamental.</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 1.751 Nova denominação de logradouro público em AraputangaA atual Rua E, localizada no Bairro Jardim Vilage, passa a se chamar Rua José Ordália Rosa Borges, conforme a nova lei sancionada.</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 1.749 Nova denominação de logradouro público em AraputangaA atual Rua P no Bairro Jardim Vilage passa a se chamar Rua Raimundo da Silva, conforme a nova lei sancionada pelo prefeito.</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 1.781 Alterações na Lei Municipal de Defesa do Consumidor de AraputangaA nova legislação atualiza a estrutura do PROCON e do CONDECON, além de definir a destinação das multas aplicadas pelo órgão.</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 1.779 Alteração do Art. 29-B da Lei Municipal 135/1992A nova lei altera a tabela do Art. 29-B, estabelecendo que servidores em estágio probatório não terão direito a progressão funcional, mas poderão ser designados para funções gratificadas ou cargos em comissão.</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 1.778 Alteração na Lei Municipal 970/2011 sobre diárias para vereadores e servidoresA nova legislação atualiza o limite de diárias mensais e estabelece critérios para reajuste anual, visando adequar os valores ao aumento da remuneração dos servidores públicos.</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 1.776 Instituição de verba indenizatória para vereadores em AraputangaA nova lei estabelece uma verba indenizatória para o ressarcimento de despesas dos vereadores durante o exercício de suas atividades parlamentares no município.</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 1.775 Autorização de repasse de recursos para a Associação Mato-grossense de Combate ao CâncerO Poder Executivo Municipal autoriza a transferência de recursos para a Associação Mato-grossense de Combate ao Câncer, visando cobrir despesas relacionadas ao combate ao câncer.</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 1.774 Alteração na Lei Municipal 1.116 de 2014 sobre auxílio financeiro para médicosA nova redação do artigo 2º estabelece um auxílio financeiro para custeio de despesas com moradia, alinhado ao padrão de mercado no município.</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 1.770 Alteração na Lei Municipal sobre Diárias e ReembolsosA NOVA LEGISLAÇÃO MODIFICA OS VALORES DE DIÁRIAS PARA SERVIDORES, PREFEITO, VICE E SECRETÁRIOS, DENTRO E FORA DO ESTADO.</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 1.769 Alteração na Lei Municipal sobre Jetom do Conselho de SaúdeA nova lei estabelece o pagamento de jetom aos conselheiros do Conselho Municipal de Saúde, condicionado à participação nas reuniões. O valor será de 4 UPFs por reunião, pago anualmente.</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 1.768 Aumento salarial para servidores públicos do Poder ExecutivoFoi concedido um aumento real na remuneração dos servidores públicos do Poder Executivo do Município, além da revisão geral anual.</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 1.764 Abertura de Crédito Adicional Especial para Secretaria de AdministraçãoA lei aprova a abertura de crédito adicional especial por superávit financeiro para a Secretaria de Administração, detalhando as fontes de recursos e elementos de despesa.</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 1.763 Autorização de Convênio com a Associação Criança e AdolescenteO Poder Executivo Municipal está autorizado a firmar convênios com a Associação Criança e Adolescente para apoio financeiro, visando o fortalecimento das atividades da entidade.</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 1.761 Criação de verba indenizatória para cargos públicos em AraputangaInstituição de verba indenizatória mensal para Prefeito, Vice-Prefeito e Secretários Municipais, visando ressarcimento de despesas relacionadas ao exercício das funções públicas.</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 1.787 Araputanga autoriza adesão ao consórcio de compras públicasO município de Araputanga autoriza a adesão ao Consórcio Interfederativo de Compras Públicas do Estado de Mato Grosso, visando realizar compras compartilhadas e desenvolver atividades de interesse comum.</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 1.784 Instituição da Semana Municipal da Mulher em AraputangaA Semana Municipal da Mulher foi instituída para promover os direitos das mulheres e combater a violência de gênero, com diversas atividades educativas e de conscientização.</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 1.783 Denominação da Rua Miguel Henrique em AraputangaA atual Rua C, localizada no Bairro Daury Riva, passa a se chamar Rua Miguel Henrique, conforme nova lei sancionada pelo prefeito municipal.</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 1.795 Alteração na Lei Municipal sobre Monitores de CrecheA lei municipal foi alterada para aumentar o número de vagas permanentes para Monitores de Creche, passando de 58 para 78, visando melhorar a educação no município.</t>
+  </si>
+  <si>
     <t>LEI MUNICIPAL Nº 1.809 Convênio para construção da sede da Associação de Equoterapia de AraputangaO Poder Executivo Municipal autoriza a celebração de convênio com a Associação de Equoterapia de Araputanga para apoiar a construção de sua sede.</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 1.805 Prorrogação do Mandato dos Conselhos Deliberativos da Comunidade EscolarA nova lei prorroga excepcionalmente o mandato dos atuais membros dos Conselhos Deliberativos da Comunidade Escolar até 30 dias antes das eleições para Diretores e Coordenadores, além de alterar o prazo de mandato para 3 anos.</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 1.803 Doação Onerosa de Calçadas em AraputangaO município de Araputanga autoriza a doação onerosa de calçadas em áreas específicas, visando melhorias na mobilidade urbana e ordenação do espaço público, com contrapartidas dos donatários.</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 1.802 Denominação da Rua Pedro Bento de Souza em AraputangaA atual Rua D, localizada no Bairro Jardim Vitória, passa a se chamar Rua Pedro Bento de Souza, conforme a nova legislação municipal.</t>
   </si>
   <si>
-    <t>PORTARIA Nº 207/2025A portaria trata da nomeação de uma nova Secretária Municipal de Meio Ambiente e Desenvolvimento Urbano e Rural na Prefeitura de Araputanga.</t>
-[...124 lines deleted...]
-  <si>
     <t>PORTARIA N. 199/2025DISPÕE SOBRE CONCESSÃO DE LICENÇA PRÊMIO A SERVIDOR PÚBLICO MUNICIPAL NOS TERMOS DO ARTIGO 102º, PARÁGRAFO ÚNICO, DA LEI MUNICIPAL Nº 135/92 (RJU) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>28/04/2025</t>
   </si>
   <si>
     <t>PORTARIA Nº 205/2025DISPÓE SOBRE PRORROGAÇÃO PRAZO PARA POSSE DE CANDIDATO APROVADO NO CONCURSO PÚBLICO, EDITAL Nº 01/2024, PARA PROVIMENTO DE CARGO EFETIVO, CONFORME REQUERIMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>ERRATA- PORTARIA Nº. 203/2025A portaria designa servidores da Prefeitura Municipal de Araputanga para acompanhar e fiscalizar a ATA de Registro de Preços relacionada ao fornecimento de laudos diagnósticos em exame de imagem.</t>
   </si>
   <si>
     <t>PORTARIA N. º 201/2025A portaria trata da exoneração de uma servidora ocupante do cargo temporário de Apoio Administrativo Educacional na Secretaria Municipal de Educação e Cultura.</t>
   </si>
   <si>
     <t>25/04/2025</t>
   </si>
   <si>
     <t>PORTARIA N. º195/2025DISPÕE SOBRE CONCESSÃO DE LICENÇA PRÊMIO A SERVIDOR PÚBLICO MUNICIPAL NOS TERMOS DO ARTIGO 102º, PARÁGRAFO ÚNICO, DA LEI MUNICIPAL Nº 135/92 (RJU) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 203/2025Servidores são designados para acompanhar e fiscalizar a contratação de serviços de tele radiologia para a Secretaria Municipal de Saúde.</t>
   </si>
   <si>
+    <t>PORTARIA Nº 200/2025A portaria revoga a concessão de Gratificação de Regime Integral a um servidor da Secretaria Municipal de Educação e Cultura.</t>
+  </si>
+  <si>
+    <t>PORTARIA N. º 202/2025A portaria trata da exoneração de um servidor do cargo de Monitor de Creche na Secretaria Municipal de Educação e Cultura.</t>
+  </si>
+  <si>
     <t>PORTARIA Nº 198/2025“DISPÕE SOBRE A NOMEAÇÃO DE CARGO DE PROVIMENTO EFETIVO, APROVADO EM CONCURSO PÚBLICO Nº 01/2024, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
-    <t>PORTARIA Nº 200/2025A portaria revoga a concessão de Gratificação de Regime Integral a um servidor da Secretaria Municipal de Educação e Cultura.</t>
-[...4 lines deleted...]
-  <si>
     <t>PORTARIA Nº 196/2025A portaria trata da nomeação de um servidor para o cargo de Gestora de Cadastro de Pessoas na Secretaria Municipal de Administração.</t>
   </si>
   <si>
     <t>24/04/2025</t>
   </si>
   <si>
+    <t>PORTARIA N. º 197/2025A portaria trata da exoneração de uma servidora ocupante do cargo de Assistente Administrativo na Secretaria Municipal de Assistência e Desenvolvimento Social.</t>
+  </si>
+  <si>
     <t>PORTARIA Nº 194/2025“DISPÕE SOBRE A NOMEAÇÃO DE CARGO DE PROVIMENTO EFETIVO, APROVADO EM CONCURSO PÚBLICO Nº 01/2024, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
-    <t>PORTARIA N. º 197/2025A portaria trata da exoneração de uma servidora ocupante do cargo de Assistente Administrativo na Secretaria Municipal de Assistência e Desenvolvimento Social.</t>
-[...1 lines deleted...]
-  <si>
     <t>PORTARIA INTERNA Nº 016/2025-DRHA portaria estabelece a concessão de afastamento de férias para servidores públicos municipais, detalhando os períodos de gozo e aquisição.</t>
   </si>
   <si>
     <t>23/04/2025</t>
   </si>
   <si>
     <t>PORTARIA N. º 190/2025A portaria trata da rescisão do contrato temporário de um servidor da Secretaria Municipal de Educação e Cultura, estabelecendo a data de efeitos retroativos.</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>PORTARIA N. º 189/2025A portaria trata da rescisão do contrato temporário de um servidor da Secretaria Municipal de Educação e Cultura.</t>
   </si>
   <si>
+    <t>PORTARIA Nº 191/2025A portaria revoga a nomeação de um servidor para o cargo de Secretário Municipal de Meio Ambiente e Desenvolvimento Urbano e Rural.</t>
+  </si>
+  <si>
+    <t>PORTARIA N. º 188/2025A portaria trata da rescisão do contrato temporário de um servidor da Secretaria Municipal de Educação e Cultura, com efeitos retroativos.</t>
+  </si>
+  <si>
     <t>PORTARIA Nº. 193/2025Designação de servidores da Prefeitura Municipal para acompanhamento e fiscalização da Ata de Registro de Preços relacionada à contratação de serviços de limpeza e manutenção de ar-condicionado.</t>
   </si>
   <si>
-    <t>PORTARIA Nº 191/2025A portaria revoga a nomeação de um servidor para o cargo de Secretário Municipal de Meio Ambiente e Desenvolvimento Urbano e Rural.</t>
-[...4 lines deleted...]
-  <si>
     <t>PORTARIA Nº 187/2025A servidora foi designada para responder pela Ouvidoria Municipal, com a responsabilidade de receber reclamações, denúncias, sugestões e elogios dos cidadãos.</t>
   </si>
   <si>
     <t>17/04/2025</t>
   </si>
   <si>
     <t>PORTARIA Nº 186/2025DISPÓE SOBRE PRORROGAÇÃO PRAZO PARA POSSE DE CANDIDATO APROVADO NO CONCURSO PÚBLICO, EDITAL Nº 01/2024, PARA PROVIMENTO DE CARGO EFETIVO, CONFORME REQUERIMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PORTARIA Nº 185/2025DISPÕE SOBRE NOMEAÇÃO DE SERVIDOR PÚBLICO NO MUNICIPIO DE ARAPUTANGA, EM CONFORMIDADE COM AS ALTERAÇÕES TRAZIDAS PELA LEI MUNICIPAL Nº 1.557/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>16/04/2025</t>
   </si>
   <si>
     <t>PORTARIA N. º 183/2025DISPÕE SOBRE DEMISSÃO DO SERVIDOR JOSÉ LOPES DA SILVA, CARGO APOIO ADMINISTRATIVO EDUCACIONAL, DO MUNICIPIO DE ARAPUTANGA/MT.</t>
   </si>
   <si>
     <t>15/04/2025</t>
   </si>
   <si>
     <t>PORTARIA INTERNA Nº 015/2025-DRHA portaria estabelece a concessão de afastamento de férias para servidores públicos municipais, detalhando os períodos de gozo.</t>
   </si>
   <si>
     <t>PORTARIA Nº 184/2025A portaria revoga parcialmente a nomeação de uma servidora para o cargo de Agente de Contratação no município.</t>
@@ -4559,71 +4909,71 @@
   <si>
     <t>PORTARIA Nº. 174/2025.DISPÕE SOBRE NOMEAÇÃO DE SERVIDOR PÚBLICO NO MUNICIPIO DE ARAPUTANGA, EM CONFORMIDADE COM AS ALTERAÇÕES TRAZIDAS PELA LEI MUNICIPAL Nº 1.557/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 171/2025.A portaria estabelece a gratificação de regime integral para uma monitora de creche, permitindo a jornada de 40 horas semanais conforme a legislação municipal.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 180/2025.A portaria trata da rescisão do contrato temporário de um servidor da Secretaria Municipal de Obras e Infraestrutura.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 172/2025.A portaria estabelece a concessão de gratificação de regime integral a uma servidora pública municipal, permitindo a jornada de 40 horas semanais.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 181/2025.A portaria trata da exoneração de uma servidora ocupante de cargo comissionado na Prefeitura Municipal.</t>
   </si>
   <si>
     <t>ERRATA: PORTARIA Nº. 097/2025Designação de servidores para acompanhamento e fiscalização do contrato administrativo relacionado à locação de imóvel para a Vigilância Sanitária.</t>
   </si>
   <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>PORTARIA Nº 175/2025DISPÓE SOBRE PRORROGAÇÃO PRAZO PARA POSSE DE CANDIDATO APROVADO NO CONCURSO PÚBLICO, EDITAL Nº 01/2024, PARA PROVIMENTO DE CARGO EFETIVO, CONFORME REQUERIMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>PORTARIA Nº 010/2025-PREVIARA - REVOGAÇÃO DA PORTARIA Nº 028/2023.A Portaria 010/2025 revoga a Portaria 028/2023 que nomeava uma servidora para funções de contabilidade no Previara.</t>
+  </si>
+  <si>
     <t>PORTARIA Nº 177/2025“DISPÕE SOBRE A NOMEAÇÃO DE CARGO DE PROVIMENTO EFETIVO, APROVADO EM CONCURSO PÚBLICO Nº 01/2024, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>PORTARIA N.º 176/2025A portaria anula as nomeações de candidatos classificados no concurso 001/2024 por decurso do prazo legal.</t>
   </si>
   <si>
-    <t>PORTARIA Nº 010/2025-PREVIARA - REVOGAÇÃO DA PORTARIA Nº 028/2023.A Portaria 010/2025 revoga a Portaria 028/2023 que nomeava uma servidora para funções de contabilidade no Previara.</t>
+    <t>ERRATA - PORTARIA Nº 145/2025Designação de servidores da Prefeitura Municipal para acompanhamento e fiscalização da ata de registro de preço relacionada à aquisição de veículos para a Secretaria Municipal de Administração.</t>
+  </si>
+  <si>
+    <t>07/04/2025</t>
   </si>
   <si>
     <t>PORTARIA Nº 169/2025“DISPÕE SOBRE A NOMEAÇÃO DE CARGO DE PROVIMENTO EFETIVO, APROVADO EM CONCURSO PÚBLICO Nº 01/2024, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
-    <t>07/04/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>PORTARIA Nº. 170/2025Designação de servidores para acompanhamento e fiscalização das atas de registro de preços relacionadas à aquisição de material hospitalar para a Secretaria Municipal de Saúde.</t>
   </si>
   <si>
-    <t>ERRATA - PORTARIA Nº 145/2025Designação de servidores da Prefeitura Municipal para acompanhamento e fiscalização da ata de registro de preço relacionada à aquisição de veículos para a Secretaria Municipal de Administração.</t>
-[...1 lines deleted...]
-  <si>
     <t>PORTARIA N. º 168/2025A portaria trata da rescisão do contrato administrativo de uma servidora ocupante do cargo temporário de Monitora de Creche na Secretaria Municipal de Educação e Cultura.</t>
   </si>
   <si>
     <t>04/04/2025</t>
   </si>
   <si>
     <t>CANCELAMENTO DE PORTARIAS.Cancelamento das Portarias publicadas erroneamente relacionadas aos servidores públicos do Município de Araputanga.</t>
   </si>
   <si>
     <t>PORTARIA N. º 167/2025A portaria trata da rescisão do contrato administrativo de uma servidora ocupante do cargo temporário de Monitora de Creche na Secretaria Municipal de Educação e Cultura.</t>
   </si>
   <si>
     <t>PORTARIA N.º 166/2025A portaria designa servidor para acompanhar e fiscalizar o contrato de prestação de serviços de intermediação e gerenciamento de sistemas de gestão integrada de combustível.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 157/2025.DISPÕE SOBRE A DECLARAÇÃO DE VACÂNCIA DE CARGO PÚBLICO MUNICIPAL EM RAZÃO DE POSSE EM OUTRO CARGO INACUMULÁVEL DO SERVIDOR ETENOGONIO JAKS MOREIRA DIAS.</t>
   </si>
   <si>
     <t>03/04/2025</t>
   </si>
   <si>
     <t>PORTARIA N. º 162/2025A portaria trata da rescisão do contrato administrativo de uma servidora ocupante do cargo temporário de Monitora de Creche na Secretaria Municipal de Educação e Cultura.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 042/2025, CONCURSO PÚBLICO 01/2024Em 01/04/2025 na Sede da Prefeitura Municipal de Araputanga/MT, perante autoridade competente, compareceu a senhora, Zélia Maria Marchioli Zorzati, que tomou posse no cargo de provimento efetivo de Professora, nível “01”, classe “A”, habilitada no concurso público nº. 01/2024.</t>
@@ -4634,269 +4984,269 @@
   <si>
     <t>PORTARIA Nº. 046/2025, CONCURSO PÚBLICO 01/2024.Em 02/04/2025, na Sede da Prefeitura Municipal de Araputanga/MT, perante autoridade competente compareceu o senhor, Etenogonio Jaks Moreira Dias, que tomou posse no cargo de provimento efetivo de Motorista, grau “A”, classe “01”, habilitado no concurso público nº. 01/2024.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 051/2025, CONCURSO PÚBLICO 01/2024.Em 03/04/2025, na Sede da Prefeitura Municipal de Araputanga/MT, perante autoridade competente compareceu o senhor, Marcos Marques do Prado, que tomou posse no cargo de provimento efetivo de Técnico de Informática, grau “A”, classe “01”, habilitado no concurso público nº 01/2024.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 049/2025, CONCURSO PÚBLICO 01/2024.Em 02/04/2025, na Sede da Prefeitura Municipal de Araputanga/MT, perante autoridade competente, compareceu a senhora, Debora Regina Damião Ferreira, que tomou posse no cargo de provimento efetivo de Apoio Administrativo Educacional, nível “01”, classe “A”, habilitada no concurso público nº 01/2024.</t>
   </si>
   <si>
     <t>PORTARIA N. º 154/2025A portaria trata da rescisão do contrato administrativo de uma servidora temporária na Secretaria Municipal de Educação e Cultura.</t>
   </si>
   <si>
     <t>PORTARIA N.º 160/2025A portaria trata da rescisão do contrato administrativo de uma servidora ocupante do cargo de orientadora social na Secretaria Municipal de Assistência e Desenvolvimento Social.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 047/2025, CONCURSO PÚBLICO 01/2024.Em 02/04/2025 na Sede da Prefeitura Municipal de Araputanga/MT, perante autoridade competente compareceu a senhorita, Simone da Conceição Veloso, que tomou posse no cargo de provimento efetivo de Monitora de Creche, nível “01”, classe “A”, habilitada no concurso público nº 01/2024.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 050/2025, CONCURSO PÚBLICO 01/2024.Em 02/04/2025, na Sede da Prefeitura Municipal de Araputanga/MT, perante autoridade competente compareceu o senhor, Fabio Nazareno Moreira Maia, que tomou posse no cargo de provimento efetivo de Motorista, grau “A”, classe “01”, habilitado no concurso público nº 01/2024.</t>
   </si>
   <si>
     <t>PORTARIA Nº 155/2025A portaria revoga a nomeação de uma servidora para cargo em comissão na Secretaria Municipal de Administração.</t>
   </si>
   <si>
+    <t>PORTARIA Nº 158/2025A portaria revoga a nomeação de uma servidora para o cargo de Coordenadora Escolar na Secretaria Municipal de Educação e Cultura.</t>
+  </si>
+  <si>
+    <t>PORTARIA N. º 161/2025A portaria trata da rescisão do contrato administrativo de uma servidora ocupante do cargo temporário de Monitora de Creche na Secretaria Municipal de Educação e Cultura.</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº. 037/2025, CONCURSO PÚBLICO 01/2024.Em 01/04/2025 na Sede da Prefeitura Municipal de Araputanga/MT, perante autoridade competente compareceu a senhora, Celia Regina Ultramare Col, que tomou posse no cargo de provimento efetivo de Monitora de Creche, nível “01”, classe “A”, habilitada no concurso público nº 01/2024.</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº. 038/2025, CONCURSO PÚBLICO 01/2024.Em 01/04/2025 na Sede da Prefeitura Municipal de Araputanga/MT, perante autoridade competente compareceu a senhorita, Jussara Laís Ferreira Marques, que tomou posse no cargo de provimento efetivo de Monitora de Creche, nível “01”, classe “A”, habilitada no concurso público nº 01/2024.</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº. 041/2025, CONCURSO PÚBLICO 01/2024Em 01/04/2025 na Sede da Prefeitura Municipal de Araputanga/MT, perante autoridade competente compareceu o senhor, Alan Souza do Nascimento, que tomou posse no cargo de provimento efetivo de Monitora de Creche, nível “01”, classe “A”, habilitada no concurso público nº 01/2024.</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº. 045/2025, CONCURSO PÚBLICO 01/2024.Em 01/04/2025, na Sede da Prefeitura Municipal de Araputanga/MT, perante autoridade competente compareceu o senhor, Weliton Zanetti Ribeiro, que tomou posse no cargo de provimento efetivo de Motorista, grau “A”, classe “01”, habilitado no concurso público nº. 01/2024.</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº. 048/2025, CONCURSO PÚBLICO 01/2024.Em 02/04/2025, na Sede da Prefeitura Municipal de Araputanga/MT, perante autoridade competente compareceu o senhor, Weliton Rodrigo dos Santos Oliveira, que tomou posse no cargo de provimento efetivo de Operador do SMAE, grau “A”, classe “01”, habilitado no concurso público nº. 01/2024.</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº 156/2025A portaria determina o cancelamento da concessão de GRI da servidora municipal devido à falta de necessidade.</t>
+  </si>
+  <si>
+    <t>PORTARIA N. º 163/2025A portaria trata da rescisão do contrato administrativo de uma professora da Secretaria Municipal de Educação e Cultura.</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº. 043/2025, CONCURSO PÚBLICO 01/2024.Em 01/04/2025 na Sede da Prefeitura Municipal de Araputanga/MT, perante autoridade competente compareceu a senhorita, Iasmym Freitas Bueno, que tomou posse no cargo de provimento efetivo de Apoio Administrativo Educacional, nível “01”, classe “A”, habilitada no concurso público nº 01/2024.</t>
+  </si>
+  <si>
     <t>PORTARIA N.º 164/2025“DISPÕE SOBRE A NOMEAÇÃO DE CARGO DE PROVIMENTO EFETIVO, APROVADO EM CONCURSO PÚBLICO Nº 01/2024, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
-    <t>PORTARIA Nº 158/2025A portaria revoga a nomeação de uma servidora para o cargo de Coordenadora Escolar na Secretaria Municipal de Educação e Cultura.</t>
-[...22 lines deleted...]
-  <si>
     <t>PORTARIA Nº 159/2025A portaria anula as nomeações de candidatos classificados no concurso Nº 001/2024 por decurso do prazo legal, conforme edital.</t>
   </si>
   <si>
-    <t>PORTARIA N. º 163/2025A portaria trata da rescisão do contrato administrativo de uma professora da Secretaria Municipal de Educação e Cultura.</t>
-[...4 lines deleted...]
-  <si>
     <t>PORTARIA Nº 151/2025DISPÓE SOBRE PRORROGAÇÃO PRAZO PARA POSSE DE CANDIDATO APROVADO NO CONCURSO PÚBLICO, EDITAL Nº 01/2024, PARA PROVIMENTO DE CARGO EFETIVO, CONFORME REQUERIMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>02/04/2025</t>
   </si>
   <si>
+    <t>PORTARIA Nº 153/2025A portaria estabelece a concessão de gratificação de regime integral a uma servidora pública municipal, permitindo a ela exercer uma jornada de 40 horas semanais.</t>
+  </si>
+  <si>
     <t>ERRATA PORTARIA Nº. 138/2025A portaria designa servidores para a fiscalização de contratos administrativos relacionados à prestação de serviços bancários para arrecadação de tributos e receitas públicas.</t>
   </si>
   <si>
-    <t>PORTARIA Nº 153/2025A portaria estabelece a concessão de gratificação de regime integral a uma servidora pública municipal, permitindo a ela exercer uma jornada de 40 horas semanais.</t>
-[...1 lines deleted...]
-  <si>
     <t>DECRETO N° 18-2025O decreto estabelece a abertura de crédito adicional especial para o Fundo Municipal de Saúde, visando a ampliação e qualidade na média e alta complexidade dos serviços de saúde.</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>DECRETO N° 19-2025O decreto abre crédito adicional no orçamento para fortalecer a gestão social e a proteção à família, com recursos destinados a diversos serviços e materiais.</t>
   </si>
   <si>
     <t>DECRETO N° 20-2025Foi aberto um crédito adicional especial no orçamento vigente, destinado a diversas dotações relacionadas à gestão social e assistência. O decreto estabelece a cobertura do crédito com superávit financeiro.</t>
   </si>
   <si>
     <t>DECRETO N° 15-2025O decreto abre crédito adicional no orçamento para diversas áreas, incluindo educação e saúde, visando melhorias na infraestrutura e serviços públicos.</t>
   </si>
   <si>
     <t>DECRETO N° 16-2025O decreto abre um crédito adicional especial no orçamento vigente, visando a suplementação de dotações para suporte administrativo e despesas com locomoção.</t>
   </si>
   <si>
     <t>DECRETO N° 17-2025Foi aberto um crédito adicional especial no orçamento para a educação, visando a melhoria dos recursos destinados ao ensino fundamental e infantil.</t>
   </si>
   <si>
     <t>DECRETO N° 001-2025Foi aberto um crédito adicional no orçamento vigente para diversas áreas, incluindo educação e saúde, visando melhorias nos serviços públicos.</t>
   </si>
   <si>
     <t>DECRETO N° 06-2025O decreto abre crédito adicional no orçamento para diversas áreas, incluindo saúde, educação e assistência social. A medida visa garantir recursos para atender demandas emergenciais.</t>
   </si>
   <si>
+    <t>PORTARIA Nº 152/2025DISPÕE SOBRE REVOGAÇÃO DE GRATIFICAÇÃO DE REGIME INTEGRAL (GRI) A SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº 150/2025“DISPÕE SOBRE A NOMEAÇÃO DE CARGO DE PROVIMENTO EFETIVO, APROVADO EM CONCURSO PÚBLICO Nº 01/2024, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº. 149/2025DESIGNAR OS SERVIDORES PARA ACOMPANHAMENTO E FISCALIZAÇÃO DO CONTRATO ADMINISTRATIVO Nº 045, 046, 047, 048, 049, 050, 051, 052, E 053 E 054/2025, ORIUNDO DO INEXIGIBILIDADE DE LICITAÇÃO Nº 003/2025 CUJO OBJETO CHAMADA PÚBLICA PARA AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS DA AGRICULTURA FAMILIAR, DESTINADO AO ATENDIMENTO AO PROGRAMA NACIONAL DE ALIMENTAÇÃO ESCOLAR - PNAE, PARA CONSUMO DURANTE O ANO LETIVO DE 2025.</t>
+  </si>
+  <si>
     <t>DECRETO N° 006-2025Este decreto aborda questões administrativas relevantes para a gestão pública.</t>
   </si>
   <si>
     <t>DECRETO N° 020-2025Este decreto aborda questões relevantes para a administração pública e estabelece diretrizes importantes para o ano de 2025.</t>
   </si>
   <si>
     <t>DECRETO N° 017-2025Este decreto aborda questões relevantes para a administração pública, estabelecendo novas diretrizes e normativas.</t>
   </si>
   <si>
     <t>DECRETO N° 019-2025Este decreto aborda questões relevantes para a administração pública, estabelecendo diretrizes e normativas a serem seguidas.</t>
   </si>
   <si>
     <t>DECRETO N° 015-2025Este decreto aborda novas diretrizes e regulamentações relevantes para a administração pública.</t>
   </si>
   <si>
     <t>DECRETO N° 016-2025Este decreto aborda questões relevantes para a administração pública, estabelecendo diretrizes e normativas específicas.</t>
   </si>
   <si>
     <t>DECRETO N° 018-2025Este decreto aborda regulamentações e diretrizes importantes para a gestão pública.</t>
   </si>
   <si>
-    <t>PORTARIA Nº 150/2025“DISPÕE SOBRE A NOMEAÇÃO DE CARGO DE PROVIMENTO EFETIVO, APROVADO EM CONCURSO PÚBLICO Nº 01/2024, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
-[...7 lines deleted...]
-  <si>
     <t>DECRETO MUNICIPAL Nº 33/2025O Decreto Municipal Nº 33/2025 altera a composição da Equipe Multidisciplinar de Aconselhamento para procedimentos de esterilização cirúrgica, substituindo membros efetivos.</t>
   </si>
   <si>
     <t>31/03/2025</t>
   </si>
   <si>
+    <t>PORTARIA N.º 147/2025A portaria estabelece a redução da jornada de trabalho da servidora de 30 para 20 horas semanais, visando atender a necessidade de saúde.</t>
+  </si>
+  <si>
+    <t>28/03/2025</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº. 143/2025Designação de servidoras para acompanhamento e fiscalização do contrato administrativo relacionado à capacitação de servidores municipais em licitações e contratos.</t>
+  </si>
+  <si>
+    <t>PORTARIA-PRE N. 009/2025 DESIGNAR O SERVIDOR PARA ACOMPANHAMENTO E FISCALIZAÇÃO DO CONTRATO 001/2025A portaria designa uma servidora para acompanhar e fiscalizar o contrato de prestação de serviços de reavaliação atuarial do fundo municipal de previdência social.</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº 148/2025“DISPÕE SOBRE A NOMEAÇÃO DE CARGO DE PROVIMENTO EFETIVO, APROVADO EM CONCURSO PÚBLICO Nº 01/2024, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
     <t>DECRETO MUNICIPAL Nº 31/2025O Decreto Municipal nº 31/2025 regulamenta a verba indenizatória concedida ao Prefeito, Vice-Prefeito, Secretários Municipais e Chefe de Gabinete, estabelecendo diretrizes para pagamento, prestação de contas e uso dos recursos.</t>
   </si>
   <si>
-    <t>28/03/2025</t>
-[...13 lines deleted...]
-  <si>
     <t>PORTARIA Nº 144/2025DISPÕE SOBRE REVOGAÇÃO DA PORTARIA 196/2024, DA SERVIDORA PÚBLICA MUNICIPAL, MARLI MARINS DE CARVALHO PESSOA, DO MUNICÍPIO DE ARAPUTANGA/MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27/03/2025</t>
   </si>
   <si>
+    <t>PORTARIA N. º 146/2025.A portaria trata da exoneração de uma monitora de creche da Secretaria Municipal de Educação e Cultura.</t>
+  </si>
+  <si>
     <t>PORTARIA N.º 008/2025 DISPÕE SOBRE A CONCESSÃO DO BENEFÍCIO DE PENSÃO POR MORTE EM FAVOR DA SRA. CLEONICE SOUZA DA COSTAA portaria trata da concessão de benefício de pensão por morte em favor de dependente de servidor aposentado falecido.</t>
   </si>
   <si>
-    <t>PORTARIA N. º 146/2025.A portaria trata da exoneração de uma monitora de creche da Secretaria Municipal de Educação e Cultura.</t>
-[...1 lines deleted...]
-  <si>
     <t>PORTARIA N.º 007/2025 - DISPÕE SOBRE A CONCESSÃO DO BENEFÍCIO DE APOSENTADORIA POR TEMPO DE CONTRIBUIÇÃOA portaria trata da concessão de aposentadoria por tempo de contribuição a uma servidora efetiva da Secretaria Municipal de Educação e Cultura, com proventos integrais e direito à paridade.</t>
   </si>
   <si>
     <t>PORTARIA Nº 142/2025DISPÓE SOBRE PRORROGAÇÃO PRAZO PARA POSSE DE CANDIDATO APROVADO NO CONCURSO PÚBLICO, EDITAL Nº 01/2024, PARA PROVIMENTO DE CARGO EFETIVO, CONFORME REQUERIMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>26/03/2025</t>
   </si>
   <si>
     <t>PORTARIA INTERNA Nº 014/2025-DRHA portaria trata da concessão de afastamento de férias para servidores públicos municipais, detalhando os períodos de gozo e aquisição.</t>
   </si>
   <si>
     <t>25/03/2025</t>
   </si>
   <si>
     <t>PORTARIA Nº 141/2025Designação de servidores para acompanhamento e fiscalização de contratos administrativos relacionados à prestação de serviços de hospedagem no município.</t>
   </si>
   <si>
     <t>PORTARIA N. º137/2025DISPÕE SOBRE CONCESSÃO DE LICENÇA PRÊMIO A SERVIDOR PÚBLICO MUNICIPAL NOS TERMOS DO ARTIGO 102º, PARÁGRAFO ÚNICO, DA LEI MUNICIPAL Nº 135/92 (RJU) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 132/2025Servidores são designados para acompanhar e fiscalizar o contrato administrativo referente ao fornecimento de tubo galvanizado para substituição de pequenas pontes de madeira.</t>
   </si>
   <si>
     <t>PORTARIA Nº 135/2025“DISPÕE SOBRE REPOSICIONAMENTO DA LISTA DE ESPERA PARA NOMEAÇÃO DE CARGO DE PROVIMENTO EFETIVO, DE APROVADOS NO CONCURSO PÚBLICO Nº 01/2024, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>24/03/2025</t>
   </si>
   <si>
     <t>PORTARIA Nº. 133/2025Designação de servidores para acompanhar e fiscalizar as atas de registro de preço para aquisição de fraldas descartáveis para a Secretaria de Saúde.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 139/2025.ENILSON DE ARAUJO RIOS, Prefeito Municipal do Município de Araputanga Estado de Mato Grosso, no uso de suas atribuições conferidas por lei:</t>
   </si>
   <si>
+    <t>PORTARIA Nº 134/2025DISPÓE SOBRE PRORROGAÇÃO PRAZO PARA POSSE DE CANDIDATO APROVADO NO CONCURSO PÚBLICO, EDITAL Nº 01/2024, PARA PROVIMENTO DE CARGO EFETIVO, CONFORME REQUERIMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº. 140/2025.ENILSON DE ARAÚJO RIOS, Prefeito Municipal do Município de Araputanga Estado de Mato Grosso, no uso de suas atribuições conferidas por lei:</t>
+  </si>
+  <si>
     <t>PORTARIA Nº 136/2025“DISPÕE SOBRE A NOMEAÇÃO DE CARGO DE PROVIMENTO EFETIVO, APROVADO EM CONCURSO PÚBLICO Nº 01/2024, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
-    <t>PORTARIA Nº 134/2025DISPÓE SOBRE PRORROGAÇÃO PRAZO PARA POSSE DE CANDIDATO APROVADO NO CONCURSO PÚBLICO, EDITAL Nº 01/2024, PARA PROVIMENTO DE CARGO EFETIVO, CONFORME REQUERIMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...4 lines deleted...]
-  <si>
     <t>PORTARIA Nº. 130/2025.A portaria trata da exoneração a pedido da servidora ocupante do cargo de Professora na Secretaria Municipal de Educação e Cultura.</t>
   </si>
   <si>
     <t>21/03/2025</t>
   </si>
   <si>
     <t>PORTARIA Nº. 125/2025.A portaria trata da exoneração a pedido de uma servidora ocupante do cargo de Apoio Administrativo Educacional na Secretaria Municipal de Educação e Cultura.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 129/2025.A portaria trata da exoneração a pedido de uma servidora ocupante de cargo comissionado na Secretaria Municipal de Assistência e Desenvolvimento Social.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 131/2025.A portaria trata da exoneração a pedido de uma servidora ocupante do cargo de Monitora de Creche na Secretaria Municipal de Educação e Cultura.</t>
   </si>
   <si>
     <t>PORTARIA INTERNA DRH 013/2025.A portaria trata do afastamento de férias de um servidor público municipal por 15 dias, referente ao período aquisitivo estabelecido.</t>
   </si>
   <si>
     <t>20/03/2025</t>
   </si>
   <si>
     <t>PORTARIA N.º 128/2025DESIGNAR SERVIDORES PARA ACOMPANHAMENTO E FISCALIZAÇÃO DO CONTRATO ADMINISTRATIVO Nº 131/2023, ORIUNDO DA DISPENSA DE LICITAÇÃO Nº 016/2023, CUJO OBJETO É O CONTRATAÇÃO DE PESSOA JURÍDICA PARA PRESTAÇÃO DE SERVIÇOS EM DIVULGAÇÃO DE MÍDIA OUTDOOR, ATRAVÉS DE TELÃO DE LED, EM ATENDIMENTO AS NECESSIDADES DA SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO.</t>
   </si>
   <si>
+    <t>PORTARIA Nº 126/2025DISPÓE SOBRE PRORROGAÇÃO PRAZO PARA POSSE DE CANDIDATO APROVADO NO CONCURSO PÚBLICO, EDITAL Nº 01/2024, PARA PROVIMENTO DE CARGO EFETIVO, CONFORME REQUERIMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>19/03/2025</t>
+  </si>
+  <si>
     <t>PORTARIA Nº 127/2025DISPÓE SOBRE PRORROGAÇÃO PRAZO PARA POSSE DE CANDIDATO APROVADO NO CONCURSO PÚBLICO, EDITAL Nº 01/2024, PARA PROVIMENTO DE CARGO EFETIVO, CONFORME REQUERIMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>19/03/2025</t>
-[...4 lines deleted...]
-  <si>
     <t>PORTARIA N. º 124/2025A portaria trata da rescisão do contrato temporário de uma professora da Secretaria Municipal de Educação e Cultura.</t>
   </si>
   <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>ERRATA DA PORTARIA Nº. 068/2025 PUBLICADA NO JORNAL OFICIAL ELETRONIO DOS MUNICIPIOS DO ESTADO DE MATO GROSSO, NO DIA 21/02/2025, PÁGINAS 95 – EDIÇÃO 4.681.Correção da gratificação de regime integral para servidora ocupante do cargo de monitora de creche, com informações sobre a jornada de trabalho e a legislação pertinente.</t>
   </si>
   <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>PORTARIA Nº 123/2025“DISPÕE SOBRE A NOMEAÇÃO DE CARGO DE PROVIMENTO EFETIVO, APROVADO EM CONCURSO PÚBLICO Nº 01/2024, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>PORTARIA Nº 122/2025“DISPÕE SOBRE REPOSICIONAMENTO DA LISTA DE ESPERA PARA NOMEAÇÃO DE CARGO DE PROVIMENTO EFETIVO, DE APROVADOS NO CONCURSO PÚBLICO Nº 01/2024, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 115/2025.A portaria trata da exoneração a pedido de uma servidora ocupante do cargo de Monitora de Creche na Secretaria Municipal de Educação e Cultura.</t>
   </si>
   <si>
     <t>PORTARIA Nº 119/2025DISPÓE SOBRE PRORROGAÇÃO PRAZO PARA POSSE DE CANDIDATO APROVADO NO CONCURSO PÚBLICO, EDITAL Nº 01/2024, PARA PROVIMENTO DE CARGO EFETIVO, CONFORME REQUERIMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PORTARIA Nº 120/2025DISPÓE SOBRE PRORROGAÇÃO PRAZO PARA POSSE DE CANDIDATO APROVADO NO CONCURSO PÚBLICO, EDITAL Nº 01/2024, PARA PROVIMENTO DE CARGO EFETIVO, CONFORME REQUERIMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
@@ -4931,92 +5281,92 @@
   <si>
     <t>13/03/2025</t>
   </si>
   <si>
     <t>PORTARIA N. º 113/2025A portaria trata da exoneração a pedido de uma servidora ocupante do cargo de Professora na Secretaria Municipal de Educação e Cultura.</t>
   </si>
   <si>
     <t>PORTARIA 108/2025.DISPÕE SOBRE A DECLARAÇÃO DE VACÂNCIA DO CARGO PÚBLICO MUNICIPAL EM RAZÃO DE POSSE EM OUTRO CARGO INACUMULÁVEL DA SERVIDORA SIMONE SOARES DE SOUZA.</t>
   </si>
   <si>
     <t>PORTARIA N. º 112/2025A portaria trata da exoneração a pedido de uma servidora ocupante do cargo de Professora na Secretaria Municipal de Educação e Cultura.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 107/2025DESIGNAR OS SERVIDORES PARA ACOMPANHAMENTO E FISCALIZAÇÃO DO CONTRATO ADMINISTRATIVO Nº. 040/2025, ORIUNDO DO PREGÃO ELETRONICO Nº. 046/2024, CUJO O OBJETO AQUISIÇÃO DE SERVIÇO TÉCNICO PROFISSIONAL ESPECIALIZADO EM ENVIO DE PRESTAÇÃO DE CONTAS VIA SISTEMA APLIC E CARGAS TEMPESTIVAS AO TCE/MT E TODOS OS REENVIOS QUE PORVENTURA VIER A NECESSITAR.</t>
   </si>
   <si>
     <t>PORTARIA N. º 111/2025A portaria trata da exoneração a pedido de uma servidora ocupante do cargo de Monitora de Creche na Secretaria Municipal de Educação e Cultura.</t>
   </si>
   <si>
     <t>PORTARIA Nº 106/2025“DISPÕE SOBRE A NOMEAÇÃO DE CARGO DE PROVIMENTO EFETIVO, APROVADO EM CONCURSO PÚBLICO Nº 01/2024, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>12/03/2025</t>
   </si>
   <si>
+    <t>DECRETO MUNICIPAL Nº 25/2025Decreto municipal cria comissão responsável pela seleção dos beneficiários das bolsas de estudo conforme a Lei Municipal nº 1.746/2024.</t>
+  </si>
+  <si>
+    <t>DECRETO MUNICIPAL Nº 26/2025O decreto atualiza os valores da verba indenizatória destinada aos motoristas de ambulância e técnicos de enfermagem, conforme a legislação municipal.</t>
+  </si>
+  <si>
     <t>DECRETO MUNICIPAL Nº 23/2025O decreto regulamenta as atividades permitidas para escritórios virtuais no município, estabelecendo condições de infraestrutura e penalidades por descumprimento.</t>
   </si>
   <si>
-    <t>DECRETO MUNICIPAL Nº 25/2025Decreto municipal cria comissão responsável pela seleção dos beneficiários das bolsas de estudo conforme a Lei Municipal nº 1.746/2024.</t>
-[...4 lines deleted...]
-  <si>
     <t>PORTARIA Nº 105/2025“DISPÕE SOBRE REPOSICIONAMENTO DA LISTA DE ESPERA PARA NOMEAÇÃO DE CARGO DE PROVIMENTO EFETIVO, DE APROVADOS NO CONCURSO PÚBLICO Nº 01/2024, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>11/03/2025</t>
   </si>
   <si>
     <t>PORTARIA Nº. 097/2025Designação de servidores para acompanhamento e fiscalização do contrato administrativo relacionado à locação de imóvel para o Centro de Reabilitação da Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>PORTARIA Nº. 104/2025Servidores são designados para acompanhar e fiscalizar as Atas de Registro de Preços referentes à aquisição de gêneros alimentícios para as secretarias municipais.</t>
   </si>
   <si>
+    <t>PORTARIA Nº. 098/2025Servidores são designados para acompanhar e fiscalizar a contratação de empresa especializada na recuperação de um reservatório metálico para armazenamento de água potável.</t>
+  </si>
+  <si>
     <t>PORTARIA Nº 103/2025“DISPÕE SOBRE A NOMEAÇÃO DE CARGO DE PROVIMENTO EFETIVO, APROVADO EM CONCURSO PÚBLICO Nº 01/2024, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
-    <t>PORTARIA Nº. 098/2025Servidores são designados para acompanhar e fiscalizar a contratação de empresa especializada na recuperação de um reservatório metálico para armazenamento de água potável.</t>
+    <t>PORTARIA Nº 100/2025“DISPÕE SOBRE A NOMEAÇÃO DE CARGO DE PROVIMENTO EFETIVO, APROVADO EM CONCURSO PÚBLICO Nº 01/2024, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>06/03/2025</t>
   </si>
   <si>
     <t>PORTARIA N. º 099/2025DISPÕE SOBRE DEMISSÃO DO SERVIDOR THIAGO APARECIDO ALVES DOS SANTOS, OPERADOR DO SMAE, DO MUNICIPIO DE ARAPUTANGA/MT.</t>
   </si>
   <si>
-    <t>06/03/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>PORTARIA N. º 101/2025A portaria trata da exoneração a pedido de uma servidora da Secretaria Municipal de Educação e Cultura, efetivando a solicitação de desligamento do cargo.</t>
   </si>
   <si>
-    <t>PORTARIA Nº 100/2025“DISPÕE SOBRE A NOMEAÇÃO DE CARGO DE PROVIMENTO EFETIVO, APROVADO EM CONCURSO PÚBLICO Nº 01/2024, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
-[...1 lines deleted...]
-  <si>
     <t>PORTARIA N. º 102/2025A portaria trata da exoneração a pedido de uma servidora ocupante do cargo de Auxiliar Administrativo na Prefeitura Municipal.</t>
   </si>
   <si>
     <t>DECRETO MUNICIPAL Nº 22/2025O decreto altera a composição dos membros do Conselho Municipal de Assistência Social de Araputanga, definindo novos representantes do governo e da sociedade civil.</t>
   </si>
   <si>
     <t>PORTARIA N. º 094/2025A portaria trata da rescisão do contrato temporário de um servidor público municipal na Secretaria Municipal de Obras e Infraestrutura.</t>
   </si>
   <si>
     <t>03/03/2025</t>
   </si>
   <si>
     <t>PORTARIA Nº. 092/2025Designação de servidores para acompanhamento e fiscalização da ata de registro de preços para locação de caminhão Munck e caminhão cesto aéreo.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 095/2025Servidores são designados para acompanhar e fiscalizar a Ata de Registro de Preços referente à prestação de serviços de recapagem e vulcanização, atendendo demandas das Secretarias Municipais.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 096/2025Servidores são designados para acompanhar e fiscalizar a Ata de Registro de Preços para fornecimento e instalação de tapetes de grama, atendendo à Secretaria de Obras e Infraestrutura.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 093/2025Designação de servidores para acompanhamento e fiscalização das Atas de Registro de Preços referentes à aquisição de materiais de escritório para diversas secretarias municipais.</t>
   </si>
   <si>
     <t>PORTARIA CONJUNTA/SMAS/CMAS Nº 01, DE 25 DE FEVEREIRO 2025.A portaria convoca a 10ª Conferência Municipal de Assistência Social de Araputanga, com o tema sobre os 20 anos do SUAS, abordando construção, proteção social e resistência.</t>
@@ -5027,110 +5377,110 @@
   <si>
     <t>PORTARIA N.º 089/2025Servidores são designados para acompanhar e fiscalizar o contrato de prestação de serviços de manutenção da frota municipal na Secretaria de Obras e Infraestrutura.</t>
   </si>
   <si>
     <t>27/02/2025</t>
   </si>
   <si>
     <t>PORTARIA N.º 090/2025DESIGNAR OS SERVIDORES PARA ACOMPANHAMENTO E FISCALIZAÇÃO DO CONTRATO DE RATEIO N° 038/2025. CUJO OBJETIVO AQUISIÇÃO DE MEDICAMENTOS E INSUMOS PARA ATENDER A DEMANDA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>PORTARIA N. º 088/2025A portaria trata da nomeação do médico perito responsável pela realização de perícia médica dos servidores convocados no concurso público municipal.</t>
   </si>
   <si>
     <t>PORTARIA INTERNA Nº 012/2025-DRHDISPÕE SOBRE ATO DE AFASTAMENTO DE LICENÇA MATERNIDADE A SERVIDORA PÚBLICA DO MUNICÍPIO DE ARAPUTANGA / MT.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 091/2025A portaria designa servidores para acompanhar e fiscalizar as atas de registro de preços relacionadas à contratação de transporte escolar pela Secretaria Municipal de Educação.</t>
   </si>
   <si>
     <t>PORTARIA N.º 081/2025DESIGNAR OS SERVIDORES PARA ACOMPANHAMENTO E FISCALIZAÇÃO DO CONTRATO ADMINISTRATIVO N° 033/2025. CUJO OBJETIVO A CONTRATADA PRESTARÁ SERVIÇOS CORRESPONDENTES AO CARGO DE “PROFESSORA”, PERÍODO VESPERTINO, NA ESCOLA MUNICIPAL JOSÉ EVARISTO COSTA, NA TURMA 2° ANO D (ENSINO FUNDAMENTAL), DE ACORDO COM AS NECESSIDADES DA CONTRATANTE, ESPECIFICAMENTE DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA.</t>
   </si>
   <si>
     <t>26/02/2025</t>
   </si>
   <si>
+    <t>PORTARIA N.º 074/2025Servidores são designados para acompanhar e fiscalizar o contrato administrativo referente à prestação de serviços de professor na comunidade da Cachoeirinha.</t>
+  </si>
+  <si>
     <t>PORTARIA Nº 05-2025 CONVOCAÇÃO DO CONCURSO PÚBLICO DO PREVIARANomeação de candidatos aprovados no concurso público para cargos efetivos no Previara, com orientações sobre a posse e documentação necessária.</t>
   </si>
   <si>
     <t>PORTARIA Nº 087/2025“DISPÕE SOBRE A NOMEAÇÃO DE CARGO DE PROVIMENTO EFETIVO, APROVADO EM CONCURSO PÚBLICO Nº 01/2024, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
-    <t>PORTARIA N.º 074/2025Servidores são designados para acompanhar e fiscalizar o contrato administrativo referente à prestação de serviços de professor na comunidade da Cachoeirinha.</t>
-[...1 lines deleted...]
-  <si>
     <t>PORTARIA N.º 080/2025DESIGNAR OS SERVIDORES PARA ACOMPANHAMENTO E FISCALIZAÇÃO DO CONTRATO ADMINISTRATIVO N° 032/2025. CUJO OBJETIVO A CONTRATADA PRESTARÁ SERVIÇOS CORRESPONDENTES AO CARGO DE “PROFESSORA”, PERÍODO VESPERTINO, NO CENTRO DE EDUCAÇÃO INFANTIL MORADA DOS PEQUENINOS, NA TURMA JARDIM A (EDUCAÇÃO INFANTIL), DE ACORDO COM AS NECESSIDADES DA CONTRATANTE, ESPECIFICAMENTE DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA.</t>
   </si>
   <si>
     <t>PORTARIA N.º 054/2025DESIGNAR OS SERVIDORES PARA ACOMPANHAMENTO E FISCALIZAÇÃO DO CONTRATO ADMINISTRATIVO N° 030/2025. CUJO OBJETIVO A CONTRATADA PRESTARÁ SERVIÇOS CORRESPONDENTES AO CARGO DE “MONITOR DE CRECHE”, NO PERÍODO VESPERTINO, NO CENTRO DE EDUCAÇÃO INFANTIL FLOR DE ROMÃ, DE ACORDO COM AS NECESSIDADES DA CONTRATANTE, ESPECIFICAMENTE DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA.</t>
   </si>
   <si>
     <t>PORTARIA N.º 075/2025DESIGNAR OS SERVIDORES PARA ACOMPANHAMENTO E FISCALIZAÇÃO DO CONTRATO ADMINISTRATIVO N° 036/2025. CUJO OBJETIVO A CONTRATADA PRESTARÁ SERVIÇOS CORRESPONDENTES AO CARGO DE “MOTORISTA”, DO TRANSPORTE ESCOLAR, LINHA/ITINERÁRIO SANTO ANTÔNIO A RESERVA DO CABAÇAL/MT, PARA TRANSPORTAR ALUNOS MATRICULADOS NAS UNIDADES ESCOLARES DA REFERIDA CIDADE, DE ACORDO COM AS NECESSIDADES DA CONTRATANTE, ESPECIFICAMENTE DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA.</t>
   </si>
   <si>
     <t>DECRETO MUNICIPAL Nº 14/2025A 5ª Conferência Municipal dos Direitos da Pessoa Idosa será realizada com o tema sobre envelhecimento multicultural e democracia, visando equidade, direitos e participação.</t>
   </si>
   <si>
+    <t>PORTARIA Nº 076/2025“DISPÕE SOBRE A NOMEAÇÃO DE CARGO DE PROVIMENTO EFETIVO, APROVADO EM CONCURSO PÚBLICO Nº 01/2024, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>25/02/2025</t>
+  </si>
+  <si>
     <t>PORTARIA N.º 083/2025A portaria trata do desvio de função da servidora Ana Lucia Ferreira Chaves para uma função administrativa na Secretaria Municipal de Esporte e Lazer, em decorrência de limitações físicas.</t>
   </si>
   <si>
-    <t>25/02/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>PORTARIA Nº 03-2025 -REAJUSTE SALARIAL INATIVOS E PENSIONISTASConcessão de reajuste anual nos benefícios de aposentadorias e pensões por morte com direito a paridade para funcionários do Fundo Municipal de Previdência Social.</t>
   </si>
   <si>
     <t>PORTARIA N.º 084/2025A portaria trata da prorrogação do desvio de função da servidora lotada na Secretaria Municipal de Educação e Cultura, para função administrativa na biblioteca escolar, em razão de limitações de saúde.</t>
   </si>
   <si>
     <t>PORTARIA N.º 086/2025A portaria determina o desvio de função da servidora para atividades administrativas, compatíveis com suas limitações de saúde, por um período de 180 dias.</t>
   </si>
   <si>
     <t>PORTARIA Nº 04-2025 -REAJUSTE SALARIALA portaria estabelece o reajuste anual dos benefícios de aposentadorias e pensões por morte, garantindo paridade aos funcionários do Fundo Municipal de Previdência Social.</t>
   </si>
   <si>
     <t>PORTARIA N.º 085/2025A portaria trata do desvio de função da servidora Leila Miranda Batista para uma função administrativa na Biblioteca da Escola Municipal Rodolfo Trechaud Curvo, em razão de limitações físicas.</t>
   </si>
   <si>
     <t>PORTARIA N.º 082/2025Portaria que determina o desvio de função da servidora Alda de Souza Xavier para função administrativa na Creche Municipal, considerando a perícia médica realizada.</t>
   </si>
   <si>
-    <t>PORTARIA Nº 076/2025“DISPÕE SOBRE A NOMEAÇÃO DE CARGO DE PROVIMENTO EFETIVO, APROVADO EM CONCURSO PÚBLICO Nº 01/2024, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
-[...1 lines deleted...]
-  <si>
     <t>PORTARIA N. º 077/2025A portaria trata da exoneração a pedido de um servidor ocupante do cargo de Monitor de Creche na Secretaria Municipal de Educação e Cultura.</t>
   </si>
   <si>
     <t>24/02/2025</t>
   </si>
   <si>
+    <t>PORTARIA INTERNA Nº 011/2025-DRHDISPÕE SOBRE ATO DE AFASTAMENTO DE LICENÇA SAÚDE DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE ARAPUTANGA / MT.</t>
+  </si>
+  <si>
     <t>REPUBLICAÇÃO DA PORTARIA N.º 062/2025 PUBLICADA NO JORNAL OFICIAL ELETRONICO DOS MUNICIPIOS DO ESTADO DE MATO GROSSO, NO DIA 18/02/2025, PAG. 90, EDIÇÃO 4678.ENILSON DE ARAUJO RIOS, Prefeito Municipal do Município de Araputanga Estado de Mato Grosso, no uso de suas atribuições conferidas por lei:</t>
   </si>
   <si>
-    <t>PORTARIA INTERNA Nº 011/2025-DRHDISPÕE SOBRE ATO DE AFASTAMENTO DE LICENÇA SAÚDE DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE ARAPUTANGA / MT.</t>
-[...1 lines deleted...]
-  <si>
     <t>PORTARIA N.º 078/2025A portaria determina o desvio de função da servidora Luciana Pereira Vaz para uma função administrativa na Unidade Descentralizada de Reabilitação, compatível com suas limitações físicas.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 079/2025A portaria estabelece a concessão de gratificação de regime integral a uma servidora pública municipal, permitindo a jornada de 40 horas semanais.</t>
   </si>
   <si>
     <t>PORTARIA N. º 064/2025Portaria que trata da exoneração a pedido de servidora ocupante do cargo de Monitora de Creche na Secretaria Municipal de Educação e Cultura.</t>
   </si>
   <si>
     <t>21/02/2025</t>
   </si>
   <si>
     <t>PORTARIA Nº. 069/2025A portaria estabelece a concessão de gratificação de regime integral ao servidor público municipal, permitindo a jornada de 40 horas semanais conforme a legislação vigente.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 072/2025A portaria estabelece a gratificação de regime integral para a servidora ocupante do cargo de monitora de creche, permitindo uma jornada de 40 horas semanais.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 067/2025A portaria estabelece a concessão de gratificação de regime integral a servidora municipal, permitindo a jornada de 40 horas semanais conforme a legislação vigente.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 066/2025A portaria estabelece a concessão de gratificação de regime integral para uma servidora ocupante do cargo de monitora de creche, permitindo uma jornada de 40 horas semanais.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 070/2025A portaria estabelece a concessão de gratificação de regime integral a uma servidora pública municipal, permitindo a jornada de 40 horas semanais conforme a legislação vigente.</t>
@@ -5150,137 +5500,137 @@
   <si>
     <t>PORTARIA Nº. 058/2025Designação de servidoras para acompanhamento e fiscalização do contrato administrativo referente à contratação de serviços médicos hospitalares pela Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>18/02/2025</t>
   </si>
   <si>
     <t>PORTARIA Nº 061/2025ENILSON DE ARAÚJO RIOS, Prefeito Municipal do Município de Araputanga Estado de Mato Grosso, no uso de suas atribuições conferidas por lei:</t>
   </si>
   <si>
     <t>PORTARIA N. º 060/2025A portaria determina a mudança de lotação do servidor Eldo Pereira dos Santos da Secretaria Municipal de Obras e Infraestrutura para a Secretaria Municipal de Educação e Cultura.</t>
   </si>
   <si>
     <t>17/02/2025</t>
   </si>
   <si>
     <t>PORTARIA Nº. 059/2025A portaria estabelece a Gratificação de Regime Integral para a servidora ocupante do cargo de Monitora de Creche, permitindo uma jornada de 40 horas semanais.</t>
   </si>
   <si>
     <t>PORTARIA N. º 057/2025DISPÕE SOBRE CONCESSÃO DE LICENÇA PRÊMIO A SERVIDOR PÚBLICO MUNICIPAL NOS TERMOS DO ARTIGO 102º, PARÁGRAFO ÚNICO, DA LEI MUNICIPAL Nº 135/92 (RJU) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>14/02/2025</t>
   </si>
   <si>
+    <t>DECRETO MUNICIPAL Nº 11/2025A recomposição da mesa diretora do Conselho Municipal de Habitação foi realizada, com novos membros eleitos para o período de 2024 a 2026.</t>
+  </si>
+  <si>
     <t>DECRETO MUNICIPAL Nº 12/2025O decreto altera a composição dos membros do Conselho Municipal de Defesa dos Direitos da Pessoa Idosa em Araputanga, atualizando representantes do governo municipal e da sociedade civil.</t>
   </si>
   <si>
-    <t>DECRETO MUNICIPAL Nº 11/2025A recomposição da mesa diretora do Conselho Municipal de Habitação foi realizada, com novos membros eleitos para o período de 2024 a 2026.</t>
+    <t>PORTARIA Nº. 056/2025Servidoras são designadas para acompanhar e fiscalizar a aquisição de material permanente para as escolas municipais e a Secretaria de Educação e Cultura.</t>
+  </si>
+  <si>
+    <t>13/02/2025</t>
   </si>
   <si>
     <t>REPUBLICAÇÃO DA PORTARIA Nº 458/2024, PUBLICADA NO JORNAL OFICIAL ELETRONICO DOS MUNICIPÍOS DO ESTADO MATO GROSSO, NO DIA 06/12/2024, EDIÇÃO 4.628, PAG. 85.DISPÕE SOBRE A SUSPENSÃO DE CONTRATOS TEMPORÁRIOS DE SERVIDORES PÚBLICOS DO MUNICÍPIO DE ARAPUTANGA ESTADO DE MATO GROSSO;</t>
   </si>
   <si>
-    <t>13/02/2025</t>
-[...4 lines deleted...]
-  <si>
     <t>REPUBLICAÇÃO DA PORTARIA INTERNA Nº 092/2024-DRH, PUBLICADA NO JORNAL OFICIAL ELETRONICO DOS MUNICIPÍOS DO ESTADO MATO GROSSO, NO DIA 03/12/2024, EDIÇÃO 4.625, PAG. 94.DISPÕE SOBRE CONCESSÃO DE AFASTAMENTO DE FÉRIAS AOS SERVIDORES PÚBLICOS MUNICIPAIS DA SECRETARIA MUNICIPAL DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 055/2025.A portaria estabelece a mudança de lotação do servidor Valdecir Carlos Beraldo para a Secretaria Municipal de Obras e Infraestrutura.</t>
   </si>
   <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>DECRETO MUNICIPAL Nº 10/2025O Decreto estabelece a Revisão Geral Anual para os servidores públicos do Município, conforme a legislação vigente.</t>
   </si>
   <si>
     <t>DECRETO MUNICIPAL Nº 09/2025O prazo para pagamento do Imposto Sobre Serviços de Qualquer Natureza referente a dezembro de 2024 foi prorrogado para fevereiro de 2025 devido a problemas no sistema de lançamento tributário.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 053/2025A portaria estabelece a designação de uma servidora para exercer a Gratificação de Regime Integral, totalizando 30 horas semanais.</t>
   </si>
   <si>
     <t>11/02/2025</t>
   </si>
   <si>
     <t>PORTARIA Nº. 036/2025ENILSON DE ARAÚJO RIOS, Prefeito Municipal do Município de Araputanga Estado de Mato Grosso, no uso de suas atribuições conferidas por lei:</t>
   </si>
   <si>
     <t>PORTARIA Nº. 033/2025Designação de servidores para acompanhamento e fiscalização do contrato administrativo referente ao fornecimento de sistema de informações geográficas e assessoria para gestão do ITR.</t>
   </si>
   <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>PORTARIA Nº. 035/2025.A portaria trata da exoneração a pedido de uma servidora ocupante do cargo de professora na Secretaria Municipal de Educação e Cultura.</t>
   </si>
   <si>
+    <t>DECRETO N° 001-2025Este decreto aborda questões relevantes para a administração pública, estabelecendo diretrizes e normas a serem seguidas.</t>
+  </si>
+  <si>
     <t>DECRETO MUNICIPAL Nº 08/2025O decreto estabelece a composição do Conselho Municipal de Desenvolvimento Rural Sustentável de Araputanga para a gestão de 2025 a 2026, incluindo representantes do poder público e da agricultura familiar.</t>
   </si>
   <si>
-    <t>DECRETO N° 001-2025Este decreto aborda questões relevantes para a administração pública, estabelecendo diretrizes e normas a serem seguidas.</t>
-[...1 lines deleted...]
-  <si>
     <t>PORTARIA Nº. 034/2025Servidores da Prefeitura Municipal de Araputanga são designados para acompanhar e fiscalizar a ata de registro de preço para aquisição de materiais elétricos e equipamentos de proteção.</t>
   </si>
   <si>
     <t>07/02/2025</t>
   </si>
   <si>
     <t>PORTARIA Nº. 032/2025DESIGNAR OS SERVIDORES PARA ACOMPANHAMENTO E FISCALIZAÇÃO DA ATA DE REGISTRO DE PREÇOS Nº. 009/2025, ORIUNDO DO PREGÃO ELETRÔNICO Nº 046/2024, CUJO OBJETO SERVIÇO TÉCNICO PROFISSIONAL ESPECIALIZADO EM ENVIO DE PRESTAÇÃO DE CONTAS VIA SISTEMA APLIC E CARGAS TEMPESTIVAS AO TCE/MT E TODOS OS REENVIOS QUE PORVENTURA VIER A NECESSITAR.</t>
   </si>
   <si>
     <t>DECRETO N° 141-2024O decreto abre crédito adicional no orçamento vigente para diversas áreas, visando a modernização da administração, educação e saúde. As dotações são distribuídas entre diferentes diretorias e programas.</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>DECRETO N° 138-2024Foi aberto um crédito adicional no orçamento vigente para o Fundo Municipal de Assistência Social, visando a atenção à família. O recurso será coberto por anulação de dotações.</t>
   </si>
   <si>
     <t>DECRETO N° 139-2024O decreto abre crédito adicional no orçamento para manutenção e revitalização da infraestrutura do município.</t>
   </si>
   <si>
     <t>DECRETO N° 140-2024O Decreto nº 140 estabelece a abertura de crédito adicional no orçamento da Prefeitura de Araputanga, visando a suplementação de diversas dotações orçamentárias. A medida busca garantir o suporte administrativo e a continuidade dos serviços públicos.</t>
   </si>
   <si>
+    <t>DECRETO N° 137-2024O decreto abre crédito adicional no orçamento vigente, visando a suplementação de diversas áreas, incluindo educação e saúde. As medidas visam melhorar a infraestrutura e a qualidade dos serviços prestados à população.</t>
+  </si>
+  <si>
     <t>DECRETO N° 134-2024O decreto abre um crédito adicional no orçamento vigente para o Fundo Municipal de Previdência Social, visando atender a obrigações patronais e compensações. A medida busca garantir a sustentabilidade financeira do regime próprio de previdência.</t>
   </si>
   <si>
     <t>DECRETO N° 136-2024O decreto abre um crédito adicional no orçamento vigente, destinado a diversas dotações da Câmara Municipal. A medida visa atender a demandas específicas do exercício corrente.</t>
   </si>
   <si>
-    <t>DECRETO N° 137-2024O decreto abre crédito adicional no orçamento vigente, visando a suplementação de diversas áreas, incluindo educação e saúde. As medidas visam melhorar a infraestrutura e a qualidade dos serviços prestados à população.</t>
-[...1 lines deleted...]
-  <si>
     <t>DECRETO N° 132-2024Foi aberto um crédito adicional no orçamento para a ampliação e qualidade na média e alta complexidade do Fundo Municipal de Saúde.</t>
   </si>
   <si>
     <t>DECRETO N° 133-2024O decreto abre um crédito adicional no orçamento vigente, visando a suplementação de diversas dotações para atender necessidades administrativas e sociais.</t>
   </si>
   <si>
     <t>DECRETO N° 129-2024O decreto abre um crédito adicional no orçamento vigente, visando a suplementação de diversas dotações para a melhoria dos serviços públicos.</t>
   </si>
   <si>
     <t>DECRETO N° 131-2024O decreto abre crédito adicional no orçamento vigente, visando a suplementação de diversas dotações em áreas como saúde, educação e infraestrutura.</t>
   </si>
   <si>
     <t>DECRETO N° 128-2024O decreto abre um crédito adicional no orçamento vigente, visando a suplementação de diversas dotações para atender às necessidades da administração pública.</t>
   </si>
   <si>
     <t>DECRETO MUNICIPAL Nº 07/2025O Decreto Municipal nº 07/2025 estabelece a composição do Conselho Municipal dos Direitos da Mulher, incluindo representantes do poder público e da sociedade civil organizada.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 31/2025A portaria estabelece a Gratificação de Regime Integral para servidora pública municipal ocupante do cargo de Assistente Social, regulamentando sua jornada de trabalho.</t>
   </si>
   <si>
     <t>04/02/2025</t>
   </si>
   <si>
     <t>PORTARIA Nº 030/2025A portaria trata da nomeação de um novo secretário para a Secretaria Municipal de Meio Ambiente e Desenvolvimento Urbano e Rural.</t>
@@ -5288,152 +5638,152 @@
   <si>
     <t>ERRATA DA PORTARIA Nº. 029/2025, PUBLICADA NO JORNAL OFICIAL ELETRÔNICO DOS MUNICIPIOS DO ESTADO DE MATO GROSSO, NO DIA 30/01/2025, PAG. Nº. 144, EDIÇÃO 4.665.Correção da data na Portaria nº 029/2025 publicada no Jornal Oficial Eletrônico dos Municípios do Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>03/02/2025</t>
   </si>
   <si>
     <t>PORTARIA N. º 028/2025A portaria trata da exoneração a pedido de um servidor da Secretaria Municipal de Educação e Cultura.</t>
   </si>
   <si>
     <t>30/01/2025</t>
   </si>
   <si>
     <t>PORTARIA Nº. 025/2025Servidores são designados para acompanhar e fiscalizar o contrato administrativo de transporte escolar da Secretaria de Educação.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 026/2025Designação de servidoras para acompanhamento e fiscalização do contrato administrativo relacionado à formação continuada da semana pedagógica.</t>
   </si>
   <si>
     <t>PORTARIA N. º 027/2025A portaria trata da exoneração a pedido de uma servidora ocupante do cargo de apoio administrativo educacional na Secretaria Municipal de Educação e Cultura.</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
+    <t>PORTARIA N.º 022/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+28/01/2025Designar os servidores para acompanhamento e fiscalização do Contrato Administrativo n° 010/2025 referente ao fornecimento de caixas de e-mails corporativos para a Secretaria Municipal de Administração.</t>
+  </si>
+  <si>
+    <t>28/01/2025</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº. 024/2025.
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+28/01/2025Dispõe sobre revogação da Portaria 623/2023 da servidora pública municipal, Fabrícia Dias Santana, do Município de Araputanga/MT e dá outras providências</t>
+  </si>
+  <si>
     <t>PORTARIA N.º 013/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 28/01/2025Designar os servidores para acompanhamento e fiscalização do Contrato Administrativo n° 006/2025 cujo objetivo o presente contrato o repasse de recursos, por parte do contratante, para o custeio das ações de regulação e fiscalização dos serviços públicos de saneamento básico prestadas pelo contratado</t>
   </si>
   <si>
-    <t>28/01/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>PORTARIA N.º 010/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 28/01/2025Designar os servidores para acompanhamento e fiscalização do Contrato Administrativo n° 003/2025 cujo objetivo é a implementação da Política Nacional de Resíduos Sólidos</t>
   </si>
   <si>
     <t>PORTARIA N.º 009/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 28/01/2025Designação de servidores para fiscalização do contrato de rateio de despesas e manutenção da patrulha rodoviária no município</t>
   </si>
   <si>
     <t>PORTARIA N.º 008/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 28/01/2025Designar os servidores para acompanhamento e fiscalização do Contrato Administrativo n° 001/2025 cujo objetivo do presente contrato de rateio as despesas gerais e manutenção do consórcio e contrapartidas de convênios no exercício de 2025 e a consecução das ações previstas nas leis municipais nº 756/2007 e 1.204/2016 em consonância com o Titulo I, Cláusula 3ª do contrato consórcio.</t>
   </si>
   <si>
-    <t>PORTARIA Nº. 024/2025.
-[...8 lines deleted...]
-  <si>
     <t>PORTARIA INTERNA Nº 007/2025-DRH
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 27/01/2025DISPÕE SOBRE CONCESSÃO DE AFASTAMENTO DE FÉRIAS AOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>27/01/2025</t>
   </si>
   <si>
     <t>PORTARIA Nº 02-2025-ENCERRAMENTO DE BENEFICIO POR MORTE DO SR. LUIZ SOARES DA COSTA
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 23/01/2025Encerramento de benefício de aposentadoria do Sr. Luiz Soares da Costa</t>
   </si>
   <si>
     <t>23/01/2025</t>
   </si>
   <si>
     <t>PORTARIA 023/2025.
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 23/01/2025Dispõe sobre exoneração a pedido do servidor público municipal.</t>
   </si>
   <si>
     <t>PORTARIA N. º 018/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 23/01/2025Dispõe sobre alteração de lotação de servidora pública municipal e dá outras providências</t>
   </si>
   <si>
     <t>PORTARIA N. º 021/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 23/01/2025Dispõe sobre alteração de lotação de servidora pública municipal e dá outras providências</t>
   </si>
   <si>
     <t>PORTARIA N. º 020/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 23/01/2025Dispõe sobre nomeação de diretora do Centro de Educação Infantil Maria Aparecida Domingos do município de Araputanga, em conformidade com a Lei Municipal nº 1.557 datada de 13 de setembro de 2022.</t>
   </si>
   <si>
     <t>PORTARIA N. º 019/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 23/01/2025Dispõe sobre nomeação de gestora pedagógica de ensino infantil SEMEC - Secretaria Municipal de Educação e Cultura do Município de Araputanga, em conformidade com a Lei Municipal nº 1.591 datada de 16 de dezembro de 2022.</t>
   </si>
   <si>
     <t>ERRATA PORTARIA Nº. 015/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 23/01/2025Designar servidores para acompanhamento e fiscalização do Contrato Administrativo nº 011/2025, oriundo do Pregão Eletrônico nº 045/2024, referente à contratação de empresa especializada em medicina do trabalho para a Secretaria Municipal de Administração.</t>
   </si>
   <si>
+    <t>DECRETO MUNICIPAL Nº 05/2025
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+22/01/2025O prazo para pagamento do ISSQN referente ao mês de dezembro de 2024 foi prorrogado, permitindo que os contribuintes cumpram suas obrigações tributárias sem penalidades.</t>
+  </si>
+  <si>
+    <t>22/01/2025</t>
+  </si>
+  <si>
     <t>PORTARIA INTERNA Nº 006/2025-DRH
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 22/01/2025Dispõe sobre concessão de afastamento de férias aos servidores públicos municipais.</t>
   </si>
   <si>
-    <t>22/01/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>PORTARIA N. º 017/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 22/01/2025Dispõe sobre concessão de licença prêmio a servidor público municipal nos termos do artigo 102º, parágrafo único, da Lei Municipal nº 135/92 (RJU) e dá outras providências.</t>
   </si>
   <si>
     <t>PORTARIA N. º 016/2025
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 22/01/2025Dispõe sobre exoneração a pedido do servidor público municipal.</t>
   </si>
   <si>
-    <t>DECRETO MUNICIPAL Nº 05/2025
-[...3 lines deleted...]
-  <si>
     <t>PORTARIA Nº 001-2025 REAJUSTE SALARIAL INATIVOS 2025Concessão de reajuste nos benefícios de aposentadorias e pensões por morte, com novos percentuais de reajuste a partir de janeiro de 2025.</t>
   </si>
   <si>
     <t>17/01/2025</t>
   </si>
   <si>
     <t>DECRETO MUNICIPAL Nº 04/2025O decreto estabelece o reajuste da Unidade Padrão Fiscal do município, considerando o índice INPC do ano anterior.</t>
   </si>
   <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>DECRETO MUNICIPAL Nº 03/2025O decreto autoriza a adesão de órgãos carona às atas de registro de preços do município, estabelecendo critérios e condições para essa adesão.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 006/2025A portaria designa servidores da Prefeitura Municipal para acompanhar e fiscalizar a Ata de Registro de Preços relacionada ao fornecimento de licença de uso de software.</t>
   </si>
   <si>
     <t>14/01/2025</t>
   </si>
   <si>
     <t>DECRETO N°002-2025 PROGRAMAÇÃO FINANCEIRA E CRONOGRAMA DE EXECUÇÃO MENSAL DE DESEMBOLSOEstabelece limites para movimentação de empenho e pagamentos relacionados às dotações da Lei Orçamentária de 2025 e Restos a Pagar do exercício anterior.</t>
   </si>
   <si>
     <t>PORTARIA INTERNA Nº 004/2025-DRHA portaria estabelece a concessão de afastamento de férias para servidores públicos municipais, detalhando os períodos de gozo e aquisição.</t>
@@ -5443,113 +5793,113 @@
   </si>
   <si>
     <t>PORTARIA Nº. 003/2025Designação de servidores para acompanhamento e fiscalização das Atas de Registro de Preços oriundas do Pregão Eletrônico 035/2024, visando a aquisição de material permanente para as secretarias municipais.</t>
   </si>
   <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>PORTARIA INTERNA Nº 003/2025-DRH
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 09/01/2025Dispõe sobre concessão de afastamento de férias aos servidores públicos municipais.</t>
   </si>
   <si>
     <t>09/01/2025</t>
   </si>
   <si>
     <t>DECRETO N° 127-2024Foi aberto um crédito adicional especial no orçamento vigente para o Fundo Municipal de Assistência Social, visando a melhoria dos serviços prestados à população.</t>
   </si>
   <si>
     <t>08/01/2025</t>
   </si>
   <si>
     <t>DECRETO N° 124-2024O decreto abre um crédito adicional no orçamento vigente, visando a suplementação de diversas dotações para atender às necessidades administrativas e sociais do município.</t>
   </si>
   <si>
+    <t>DECRETO N° 126-2024O decreto abre crédito adicional no orçamento vigente, visando a suplementação de diversas dotações para atender necessidades administrativas e de serviços essenciais.</t>
+  </si>
+  <si>
     <t>DECRETO N° 125-2024Foi aberto um crédito adicional no orçamento da Câmara Municipal para atender diversas necessidades legislativas.</t>
   </si>
   <si>
-    <t>DECRETO N° 126-2024O decreto abre crédito adicional no orçamento vigente, visando a suplementação de diversas dotações para atender necessidades administrativas e de serviços essenciais.</t>
-[...1 lines deleted...]
-  <si>
     <t>DECRETO N° 117-2024O decreto abre crédito adicional no orçamento vigente para diversas dotações, visando a melhoria de serviços públicos. As áreas contempladas incluem educação, saúde e infraestrutura.</t>
   </si>
   <si>
     <t>DECRETO N° 118-2024O decreto estabelece a abertura de crédito adicional especial no orçamento para a manutenção e revitalização da infraestrutura do município.</t>
   </si>
   <si>
     <t>DECRETO N° 123-2024O decreto abre um crédito adicional no orçamento vigente, visando a suplementação de dotações específicas. A medida busca atender necessidades emergenciais da administração pública.</t>
   </si>
   <si>
     <t>DECRETO N° 114-2024O decreto abre crédito adicional no orçamento vigente para diversas áreas, incluindo educação e saúde, visando atender às necessidades do município.</t>
   </si>
   <si>
     <t>DECRETO N° 115-2024Foi aberto um crédito adicional no orçamento vigente para o Fundo Municipal de Assistência Social, visando atender a família. A medida envolve a suplementação e anulação de recursos.</t>
   </si>
   <si>
     <t>DECRETO N° 116-2024Foi aberto um crédito adicional especial no orçamento vigente para a manutenção e revitalização da infraestrutura. O recurso será coberto por superávit financeiro.</t>
   </si>
   <si>
     <t>DECRETO N° 111-2024Foi aberto um crédito adicional especial no orçamento vigente para a ampliação e qualidade na média e alta complexidade do Fundo Municipal de Saúde.</t>
   </si>
   <si>
     <t>DECRETO N° 113-2024O decreto abre um crédito adicional no orçamento vigente, visando a suplementação de diversas dotações para áreas como educação, cultura e infraestrutura.</t>
   </si>
   <si>
     <t>DECRETO N° 108-2024O decreto abre um crédito adicional no orçamento vigente, visando a suplementação de diversas áreas da administração pública. As dotações incluem suporte administrativo, educação e saúde.</t>
   </si>
   <si>
     <t>DECRETO N° 109-2024Foi aberto um crédito adicional no orçamento vigente para a manutenção e revitalização da infraestrutura do município. Os recursos são provenientes de superávit financeiro.</t>
   </si>
   <si>
     <t>DECRETO N° 110-2024Foi aberto um crédito adicional no orçamento para a melhoria da educação infantil, visando a aquisição de equipamentos e materiais permanentes.</t>
   </si>
   <si>
     <t>DECRETO N° 100-2024Foi aberto um crédito adicional no orçamento vigente para diversas dotações, visando o suporte administrativo e a melhoria de serviços públicos.</t>
   </si>
   <si>
+    <t>DECRETO N° 106-2024O decreto abre um crédito adicional no orçamento vigente para diversas áreas, incluindo educação, saúde e infraestrutura, visando melhorar os serviços públicos.</t>
+  </si>
+  <si>
     <t>DECRETO N° 101-2024O decreto estabelece a abertura de crédito adicional no orçamento vigente, visando a suplementação de diversas dotações. As medidas visam melhorar a administração e a qualidade dos serviços públicos.</t>
   </si>
   <si>
-    <t>DECRETO N° 106-2024O decreto abre um crédito adicional no orçamento vigente para diversas áreas, incluindo educação, saúde e infraestrutura, visando melhorar os serviços públicos.</t>
-[...1 lines deleted...]
-  <si>
     <t>DECRETO N° 097-2024Foi aberto um crédito adicional no orçamento para a ampliação e qualidade na média e alta complexidade da saúde, além de outros serviços de terceiros.</t>
   </si>
   <si>
     <t>DECRETO N° 099-2024O decreto abre crédito adicional no orçamento vigente, visando atender as necessidades de diversas diretorias e setores da prefeitura.</t>
   </si>
   <si>
+    <t>DECRETO N° 096-2024Foi aberto um crédito adicional no orçamento vigente para diversas dotações, visando a melhoria dos serviços públicos. O decreto abrange áreas como saúde, educação e administração.</t>
+  </si>
+  <si>
     <t>DECRETO N° 092-2024O decreto abre um crédito adicional no orçamento vigente para o Fundo Municipal de Previdência Social, visando atender diversas necessidades do regime próprio de previdência.</t>
   </si>
   <si>
     <t>DECRETO N° 095-2024Foi aberto um crédito adicional no orçamento vigente para diversas dotações, visando a melhoria de serviços administrativos e educacionais.</t>
   </si>
   <si>
-    <t>DECRETO N° 096-2024Foi aberto um crédito adicional no orçamento vigente para diversas dotações, visando a melhoria dos serviços públicos. O decreto abrange áreas como saúde, educação e administração.</t>
-[...1 lines deleted...]
-  <si>
     <t>DECRETO N° 090-2024O decreto abre um crédito adicional suplementar no orçamento vigente, visando a melhoria em diversas áreas como educação, saúde e infraestrutura.</t>
   </si>
   <si>
     <t>DECRETO N° 091-2024Foi aberto um crédito adicional especial no orçamento vigente, destinado a ampliar a qualidade na média e alta complexidade dos serviços de saúde.</t>
   </si>
   <si>
     <t>DECRETO N° 089-2024O decreto estabelece a abertura de crédito adicional no orçamento vigente, visando a suplementação de diversas áreas da administração municipal.</t>
   </si>
   <si>
     <t>REPUBLICAÇÃO - PORTARIA INTERNA Nº 092/2024-DRH
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 08/01/2025DISPÕE SOBRE CONCESSÃO DE AFASTAMENTO DE FÉRIAS AOS SERVIDORES PÚBLICOS MUNICIPAIS DA SECRETARIA MUNICIPAL DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>PORTARIA 502/2024.A portaria trata da nomeação de um novo secretário para a pasta de Obras e Infraestrutura no município.</t>
   </si>
   <si>
     <t>07/01/2025</t>
   </si>
   <si>
     <t>PORTARIA INTERNA Nº 002/2024-DRHA portaria estabelece a concessão de férias para servidores públicos municipais, detalhando os períodos de gozo e aquisitivo.</t>
   </si>
   <si>
     <t>PORTARIA 501/2024.A portaria trata do afastamento da servidora para exercer o cargo de vereadora na gestão 2025/2028.</t>
   </si>
@@ -5568,82 +5918,82 @@
   <si>
     <t>PORTARIA Nº. 490/2024Servidores são designados para acompanhar e fiscalizar o contrato administrativo para show artístico musical com a Banda Forró Boys durante as festividades de Réveillon.</t>
   </si>
   <si>
     <t>23/12/2024</t>
   </si>
   <si>
     <t>PORTARIA N. º 485/2024DISPÕE SOBRE CONCESSÃO DE LICENÇA PRÊMIO A SERVIDOR PÚBLICO MUNICIPAL NOS TERMOS DO ARTIGO 102º, PARÁGRAFO ÚNICO, DA LEI MUNICIPAL Nº 135/92 (RJU) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>PORTARIA Nº. 487/2024DESIGNAR OS SERVIDORES PARA ACOMPANHAMENTO E FISCALIZAÇÃO DA ATA DE REGISTRO DE PREÇOS Nº. 139/2024, ORIUNDO DO PREGÃO ELETRÔNICO Nº 041/2024, CUJO OBJETO É O REGISTRO DE PREÇOS PARA FUTURA E EVENTUAL AQUISIÇÃO DE OXIGÊNIO MEDICINAL, CILINDROS E VÁLVULAS, EM ATENDIMENTO A DEMANDA DA SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 488/2024Designação de servidores para a fiscalização das Atas de Registro de Preços relacionadas à aquisição de gêneros alimentícios para as secretarias municipais.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 481/2024Servidores são designados para acompanhar e fiscalizar a Ata de Registro de Preços para aquisição de madeiras para manutenção das pontes do município.</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
+    <t>PORTARIA N.º 484/2024A portaria trata da rescisão do contrato temporário de um servidor da Secretaria Municipal de Educação e Cultura.</t>
+  </si>
+  <si>
     <t>PORTARIA Nº. 480/2024DESIGNAR OS SERVIDORES PARA ACOMPANHAMENTO E FISCALIZAÇÃO DA ATA DE REGISTRO DE PREÇOS Nº. 130/2024, ORIUNDO DO PREGÃO ELETRÔNICO Nº 045/2024, CUJO OBJETO o Registro de Preços para Futura e Eventual Contratação de Empresa Especializada em Medicina do Trabalho para Prestação de Serviços de Perícia e Junta Médica em atendimento as demandas da Secretaria Municipal de Administração.</t>
   </si>
   <si>
-    <t>PORTARIA N.º 484/2024A portaria trata da rescisão do contrato temporário de um servidor da Secretaria Municipal de Educação e Cultura.</t>
+    <t>PORTARIA Nº. 472/2024A portaria dispõe sobre a alteração da lotação do servidor Gilmar de Souza Silva, que passará a atuar na Secretaria Municipal de Saúde.</t>
+  </si>
+  <si>
+    <t>17/12/2024</t>
+  </si>
+  <si>
+    <t>PORTARIA 476/2024.A portaria trata da alteração de lotação do servidor Rubens Rosa de Souza, que passa a exercer a função de Vigia na Secretaria Municipal de Obras e Infraestrutura Urbana e Rural.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 478/2024Servidores são designados para acompanhar e fiscalizar a Ata de Registro de Preços 122/2024, referente ao conserto e recapeamento de pneus para as secretarias municipais.</t>
   </si>
   <si>
-    <t>17/12/2024</t>
-[...7 lines deleted...]
-  <si>
     <t>DECRETO MUNICIPAL Nº 130/2024
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 17/12/2024O Decreto regulamenta o Fundo Municipal de Transportes, estabelecendo diretrizes para a captação e gestão de recursos destinados à mobilidade urbana e rural em Araputanga.</t>
   </si>
   <si>
+    <t>PORTARIA Nº. 474/2024A portaria altera a lotação do servidor Juvenal Leite para a Secretaria Municipal de Assistência Social.</t>
+  </si>
+  <si>
+    <t>16/12/2024</t>
+  </si>
+  <si>
     <t>PORTARIA Nº. 475/2024A portaria designa servidores da Prefeitura Municipal de Araputanga para acompanhar e fiscalizar as Atas de Registro de Preços referentes à contratação de serviços de confecção de material de serigrafia e uniformes.</t>
   </si>
   <si>
-    <t>16/12/2024</t>
-[...4 lines deleted...]
-  <si>
     <t>PORTARIA INTERNA Nº 090/2024-DRHA portaria estabelece a concessão de afastamento de férias para os servidores públicos municipais, detalhando os períodos de gozo das férias.</t>
   </si>
   <si>
     <t>PORTARIA N.º 466/2024DESIGNAR OS SERVIDORES PARA ACOMPANHAMENTO E FISCALIZAÇÃO DO CONTRATO ADMINISTRATIVO N° 256/2024. CUJO OBJETIVO É SERVIÇO TÉCNICO PROFISSIONAL ESPECIALIZADO EM ENVIO DE PRESTAÇÕES DE CONTAS VIA SISTEMA APLIC E CARGAS TEMPESTIVAS AO TCE/MT E TODOS OS REENVIO QUE PORVENTURA VIER A NECESSITAR.</t>
   </si>
   <si>
     <t>11/12/2024</t>
   </si>
   <si>
     <t>PORTARIA N. º 463/2024A portaria trata da exoneração a pedido de um servidor da Secretaria de Saúde do Município de Araputanga.</t>
   </si>
   <si>
     <t>09/12/2024</t>
   </si>
   <si>
     <t>DECRETO MUNICIPAL Nº 120/2024 - RECESSOO Decreto estabelece recesso administrativo e suspensão de atendimento ao público, com funcionamento em sistema de sobreaviso. Serviços essenciais terão escala de revezamento.</t>
   </si>
   <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>REPUBLICAÇÃO PORTARIA INTERNA Nº 091/2024-DRHA portaria estabelece a concessão de férias para servidores públicos municipais, detalhando os períodos de gozo e aquisição.</t>
   </si>
   <si>
     <t>PORTARIA INTERNA Nº 093/2024-DRHA portaria trata do afastamento por licença saúde de servidores da Prefeitura Municipal de Araputanga, detalhando os períodos de afastamento e os cargos dos servidores.</t>
@@ -5656,60 +6006,60 @@
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 03/12/2024Estabelece recesso administrativo e suspensão do atendimento ao público, com funcionamento em sistema de sobreaviso e atendimento remoto.</t>
   </si>
   <si>
     <t>03/12/2024</t>
   </si>
   <si>
     <t>PORTARIA N.º 445/2024INSTAURA PROCEDIMENTO DE SINDICÂNCIA ADMINISTRATIVA Nº 01/2024 PARA APURAÇÃO DE FATOS ATRIBUÍDOS AO SERVIÇO PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>02/12/2024</t>
   </si>
   <si>
     <t>PORTARIA Nº. 453/2024Servidores são designados para acompanhar e fiscalizar a Ata de Registro de Preços 118/2024, referente à aquisição de cestas básicas para a Secretaria Municipal de Assistência Social.</t>
   </si>
   <si>
     <t>DECRETO MUNICIPAL Nº 121/2024O decreto estabelece o cronograma de horários para o comércio local durante o mês de dezembro, visando organizar o funcionamento das lojas na cidade.</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
   <si>
     <t>DECRETO MUNICIPAL Nº 122/2024 FERIADOS 2025O decreto municipal divulga os feriados nacionais, estaduais e municipais, além dos pontos facultativos para o ano de 2025, estabelecendo diretrizes para a administração pública.</t>
   </si>
   <si>
+    <t>DECRETO MUNICIPAL Nº 121/2024
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+27/11/2024O decreto estabelece o cronograma de horários de abertura e fechamento do comércio local para o mês de dezembro.</t>
+  </si>
+  <si>
     <t>DECRETO MUNICIPAL Nº 122/2024
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 27/11/2024Divulgação dos feriados nacionais, estaduais e municipais, além dos pontos facultativos para o ano de 2025 no município de Araputanga.</t>
   </si>
   <si>
-    <t>DECRETO MUNICIPAL Nº 121/2024
-[...3 lines deleted...]
-  <si>
     <t>PORTARIA N. º 444/2024“DESIGNAÇÃO E NOMEAÇÃO DA COMISSÃO PERMANENTE DE AVALIAÇÃO E DESEMPENHO DO MUNICIPIO DE ARAPUTANGA/MT, EM CONFORMIDADE COM O DECRETO MUNICIPAL Nº 06/2011 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>26/11/2024</t>
   </si>
   <si>
     <t>PORTARIA INTERNA Nº 089/2024-DRHA portaria trata da concessão de férias para servidores públicos municipais, detalhando os períodos de gozo e aquisição.</t>
   </si>
   <si>
     <t>PORTARIA N.º 437/2024A portaria estabelece a concessão de gratificação de regime integral para a servidora ocupante do cargo de apoio administrativo educacional, permitindo uma jornada de 40 horas semanais.</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>PORTARIA N. º 439/2024DISPÕE SOBRE CONCESSÃO DE LICENÇA PRÊMIO A SERVIDOR PÚBLICO MUNICIPAL NOS TERMOS DO ARTIGO 102º, PARÁGRAFO ÚNICO, DA LEI MUNICIPAL Nº 135/92 (RJU) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PORTARIA N. º 440/2024DISPÕE SOBRE CONCESSÃO DE LICENÇA PRÊMIO A SERVIDOR PÚBLICO MUNICIPAL NOS TERMOS DO ARTIGO 102º, PARÁGRAFO ÚNICO, DA LEI MUNICIPAL Nº 135/92 (RJU) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PORTARIA N. º 442/2024DISPÕE SOBRE CONCESSÃO DE LICENÇA PRÊMIO A SERVIDOR PÚBLICO MUNICIPAL NOS TERMOS DO ARTIGO 102º, PARÁGRAFO ÚNICO, DA LEI MUNICIPAL Nº 135/92 (RJU) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PORTARIA N. º 441/2024DISPÕE SOBRE CONCESSÃO DE LICENÇA PRÊMIO A SERVIDOR PÚBLICO MUNICIPAL NOS TERMOS DO ARTIGO 102º, PARÁGRAFO ÚNICO, DA LEI MUNICIPAL Nº 135/92 (RJU) E DÁ OUTRAS PROVIDÊNCIAS.</t>
@@ -5750,74 +6100,74 @@
   <si>
     <t>12/11/2024</t>
   </si>
   <si>
     <t>DECRETO MUNICIPAL Nº 112/2024ALTERA O ART. 1º, INCISO II DO DECRETO MUNICIPAL Nº 21/2024, QUE DISPÔE DAS CONDIÇÕES DE PAGAMENTO DO IMPOSTO PREDIAL E TERRITORIAL URBANO 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 428/2024A portaria designa servidores da Prefeitura Municipal de Araputanga para acompanhar e fiscalizar a Ata de Registro de Preços nº 113/2024, referente à prestação de serviços de manutenção de motocicletas.</t>
   </si>
   <si>
     <t>11/11/2024</t>
   </si>
   <si>
     <t>ERRATA DA PORTARIA INTERNA Nº 086/2024-DRHCorreção de informações sobre afastamentos de servidores públicos na Portaria 086/2024 DHR.</t>
   </si>
   <si>
     <t>PORTARIA N. º 427/2024ENILSON DE ARAUJO RIOS, Prefeito Municipal do Município de Araputanga Estado de Mato Grosso, no uso de suas atribuições conferidas por lei:</t>
   </si>
   <si>
     <t>PORTARIA INTERNA Nº 087/2024-DRHDISPÕE SOBRE ATO DE AFASTAMENTO DE LICENÇA SAÚDE DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE ARAPUTANGA / MT.</t>
   </si>
   <si>
     <t>08/11/2024</t>
   </si>
   <si>
+    <t>PORTARIA Nº 425/2024Servidores são designados para acompanhar e fiscalizar a ATA DE REGISTRO DE PREÇOS Nº 031/2024, referente à contratação de serviços e locações para eventos de grande porte.</t>
+  </si>
+  <si>
     <t>PORTARIA N.º 426/2024A portaria designa servidores para acompanhar e fiscalizar o contrato administrativo de consultoria em gestão de saúde, visando aprimorar as ações da Secretaria Municipal de Saúde.</t>
   </si>
   <si>
-    <t>PORTARIA Nº 425/2024Servidores são designados para acompanhar e fiscalizar a ATA DE REGISTRO DE PREÇOS Nº 031/2024, referente à contratação de serviços e locações para eventos de grande porte.</t>
-[...1 lines deleted...]
-  <si>
     <t>PORTARIA INTERNA Nº 085/2024-DRHDISPÕE SOBRE ATO DE AFASTAMENTO DE LICENÇA MATERNIDADE DA SERVIDORA PÚBLICA DO MUNICÍPIO DE ARAPUTANGA / MT.</t>
   </si>
   <si>
     <t>06/11/2024</t>
   </si>
   <si>
     <t>PORTARIA N. º 424/2024A portaria trata da exoneração a pedido de um servidor ocupante do cargo de operador de máquinas pesadas na Secretaria Municipal de Obras e Infraestrutura.</t>
   </si>
   <si>
     <t>PORTARIA N. º 420/2024A portaria trata da exoneração a pedido de uma servidora ocupante do cargo de Auxiliar de Serviços Gerais na Secretaria Municipal de Educação e Cultura.</t>
   </si>
   <si>
+    <t>PORTARIA N. º 422/2024DISPÕE SOBRE CONCESSÃO DE LICENÇA PRÊMIO A SERVIDOR PÚBLICO MUNICIPAL NOS TERMOS DO ARTIGO 102º, PARÁGRAFO ÚNICO, DA LEI MUNICIPAL Nº 135/92 (RJU) E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>PORTARIA N.º 421/2024DESIGNAR SERVIDOR PARA ACOMPANHAMENTO E FISCALIZAÇÃO DO CONTRATO ADMINISTRATIVO Nº 154/2022, CUJO OBJETO É “CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA LOCAÇÃO DE SOFTWARE DE MONITORAMENTO E AVALIAÇÃO DE INDICADORES DO PREVINE BRASIL, COM SUPORTE E TREINAMENTO PARA OS PROFISSIONAIS DA SAÚDE, ALÉM DE CONSULTORIA SOBRE PREVINE BRASIL.</t>
   </si>
   <si>
-    <t>PORTARIA N. º 422/2024DISPÕE SOBRE CONCESSÃO DE LICENÇA PRÊMIO A SERVIDOR PÚBLICO MUNICIPAL NOS TERMOS DO ARTIGO 102º, PARÁGRAFO ÚNICO, DA LEI MUNICIPAL Nº 135/92 (RJU) E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>PORTARIA N. º 419/2024A portaria promove a elevação de grau da servidora pública municipal, conforme a legislação vigente.</t>
   </si>
   <si>
     <t>05/11/2024</t>
   </si>
   <si>
     <t>DECRETO MUNICIPAL Nº 107/2024DISPÕE SOBRE PROCEDIMENTOS A SEREM OBSERVADOS E ADOTADOS NA ADMINISTRAÇÃO PÚBLICA MUNICIPAL PARA O ENCERRAMENTO DO EXERCÍCIO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PORTARIA Nº 418/2024Servidores são designados para acompanhar e fiscalizar o contrato administrativo relacionado à cooperação entre o município e instituição de ensino para programa de estágio.</t>
   </si>
   <si>
     <t>04/11/2024</t>
   </si>
   <si>
     <t>PORTARIA INTERNA Nº 084/2024-DRHDISPÕE SOBRE ATO DE AFASTAMENTO DE LICENÇA SAÚDE DAS SERVIDORAS PÚBLICAS DO MUNICÍPIO DE ARAPUTANGA / MT.</t>
   </si>
   <si>
     <t>31/10/2024</t>
   </si>
   <si>
     <t>ERRATA: PORTARIA Nº. 416/2024A portaria designa servidores para acompanhar e fiscalizar a dispensa de licitação referente à aquisição de peças e instalação de câmaras de monitoramento eletrônico.</t>
   </si>
   <si>
     <t>DECRETO Nº 103/2024O Decreto homologa a Resolução do Conselho Municipal de Saúde e nomeia os membros para a gestão 2025/2027, estabelecendo suas funções e diretrizes.</t>
@@ -5825,86 +6175,86 @@
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>PORTARIA INTERNA Nº 081/2024-DRHDISPÕE SOBRE ATO DE AFASTAMENTO DE LICENÇA MATERNIDADE DA SERVIDORA PÚBLICA DO MUNICÍPIO DE ARAPUTANGA / MT.</t>
   </si>
   <si>
     <t>PORTARIA-PRE N. 028/2024 - ENCERRAMENTO DE BENEFICIO DE APOSENTADORIA DO SR. NORIVAL DOS SANTOS.Encerramento do benefício de aposentadoria devido ao falecimento do servidor.</t>
   </si>
   <si>
     <t>PORTARIA INTERNA Nº 082/2024-DRHA portaria estabelece o afastamento de férias para a servidora pública municipal Dhayanne Calita Oliveira da Silva, referente ao período aquisitivo de 2023 a 2024.</t>
   </si>
   <si>
     <t>PORTARIA Nº 417/2024Designação de engenheiro civil para acompanhamento e fiscalização de obra de construção de alambrado e mourões de concreto.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 411/2024Servidores são designados para acompanhar e fiscalizar o contrato administrativo relacionado à prestação de serviços técnicos especializados para envio de prestação de contas ao TCE/MT.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 416/2024A portaria designa servidores para acompanhar e fiscalizar a aquisição de peças e instalação de câmaras de monitoramento eletrônico no Programa Vigia Mais.</t>
   </si>
   <si>
     <t>28/10/2024</t>
   </si>
   <si>
+    <t>PORTARIA Nº 415/2024A portaria designa membros para a comissão responsável pela elaboração do edital e seleção de projetos da Política Nacional Aldir Blanc de Fomento à Cultura.</t>
+  </si>
+  <si>
+    <t>25/10/2024</t>
+  </si>
+  <si>
     <t>PORTARIA INTERNA Nº 080/2024-DRHA portaria estabelece a concessão de afastamento de férias para servidores públicos municipais, detalhando os períodos de gozo.</t>
   </si>
   <si>
-    <t>25/10/2024</t>
-[...2 lines deleted...]
-    <t>PORTARIA Nº 415/2024A portaria designa membros para a comissão responsável pela elaboração do edital e seleção de projetos da Política Nacional Aldir Blanc de Fomento à Cultura.</t>
+    <t>DECRETO MUNICIPAL Nº 105/2024O funcionamento dos serviços administrativos do Paço Municipal de Araputanga será suspenso para a realização de atividades em comemoração ao Dia das Crianças, mantendo os serviços essenciais.</t>
   </si>
   <si>
     <t>DECRETO MUNICIPAL Nº 103/2024O decreto homologa a resolução que nomeia os membros do Conselho Municipal de Saúde para a gestão 2025/2027, estabelecendo suas funções e composição.</t>
   </si>
   <si>
-    <t>DECRETO MUNICIPAL Nº 105/2024O funcionamento dos serviços administrativos do Paço Municipal de Araputanga será suspenso para a realização de atividades em comemoração ao Dia das Crianças, mantendo os serviços essenciais.</t>
-[...1 lines deleted...]
-  <si>
     <t>PORTARIA N. º 413/2024DISPÕE SOBRE CONCESSÃO DE LICENÇA PRÊMIO A SERVIDOR PÚBLICO MUNICIPAL NOS TERMOS DO ARTIGO 102º, PARÁGRAFO ÚNICO, DA LEI MUNICIPAL Nº 135/92 (RJU) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>24/10/2024</t>
   </si>
   <si>
     <t>PORTARIA INTERNA Nº 078/2024-DRHA portaria trata do afastamento de férias de 30 dias para servidora da Secretaria Municipal de Educação, referente ao período aquisitivo estabelecido.</t>
   </si>
   <si>
     <t>23/10/2024</t>
   </si>
   <si>
     <t>PORTARIA INTERNA Nº 079/2024-DRHDISPÕE SOBRE ATO DE AFASTAMENTO DE LICENÇA MATERNIDADE DA SERVIDORA PÚBLICA DO MUNICÍPIO DE ARAPUTANGA / MT.</t>
   </si>
   <si>
+    <t>PORTARIA Nº 412/2024DISPÕE SOBRE A INSTAURAÇÃO DO PROCESSO ADMINISTRATIVO DISCIPLINAR EM DESFAVOR DA SERVIDORA J.S.O., PARA OS FINS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>PORTARIA N.º 410/2024DESIGNAR OS SERVIDORES PARA ACOMPANHAMENTO E FISCALIZAÇÃO DOS CONTRATOS ADMINISTRATIVOS N° 248/2024. CUJO OBJETIVO É A CONTRATAÇÃO DE SERVIDOR TEMPORÁRIO, CORRESPONDENTE AO CARGO DE MONITOR DE CRECHE”, NO CENTRO DE EDUCAÇÃO INFANTIL FLOR DE ROMÃ, NO PERÍODO MATUTINO, EM ATENDIMENTO À DEMANDA DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA.</t>
   </si>
   <si>
-    <t>PORTARIA Nº 412/2024DISPÕE SOBRE A INSTAURAÇÃO DO PROCESSO ADMINISTRATIVO DISCIPLINAR EM DESFAVOR DA SERVIDORA J.S.O., PARA OS FINS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>PORTARIA Nº. 409/2024Servidores são designados para acompanhar e fiscalizar o contrato administrativo relacionado à aquisição de kits para o setor de radiologia da Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>22/10/2024</t>
   </si>
   <si>
     <t>PORTARIA INTERNA Nº 077/2024-DRHDISPÕE SOBRE ATO DE AFASTAMENTO DE LICENÇA SAÚDE DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE ARAPUTANGA / MT.</t>
   </si>
   <si>
     <t>PORTARIA INTERNA Nº 076/2024-DRHA portaria trata do afastamento de férias da servidora pública municipal, detalhando o período aquisitivo e o período de gozo das férias.</t>
   </si>
   <si>
     <t>18/10/2024</t>
   </si>
   <si>
     <t>PORTARIA N.º 406/2024A portaria trata da rescisão do contrato temporário de um servidor público municipal, ocupante do cargo de Assistente Administrativo.</t>
   </si>
   <si>
     <t>17/10/2024</t>
   </si>
   <si>
     <t>PORTARIA Nº 407/2024A portaria trata da nomeação de um servidor para o cargo de Diretor de Finanças e Planejamento na Prefeitura Municipal.</t>
   </si>
   <si>
     <t>PORTARIA Nº 408/2024Servidores são designados para acompanhar e fiscalizar as Atas de Registro de Preços relacionadas à contratação de serviços de mão de obra terceirizada para diversas secretarias municipais.</t>
@@ -6014,230 +6364,230 @@
   <si>
     <t>DECRETO N° 081-2024Foi aberto um crédito adicional no orçamento para manutenção e revitalização da infraestrutura do município. Os recursos são provenientes de superávit financeiro.</t>
   </si>
   <si>
     <t>DECRETO N° 082-2024O decreto abre crédito adicional para o Fundo Municipal de Previdência Social, visando a suplementação de dotações específicas. A medida é parte da gestão orçamentária do município.</t>
   </si>
   <si>
     <t>DECRETO N° 084-2024Foi aberto um crédito adicional no orçamento vigente para diversas áreas, incluindo saúde e educação, visando a melhoria dos serviços públicos.</t>
   </si>
   <si>
     <t>DECRETO N° 078-2024Foi aberto um crédito adicional no orçamento vigente para diversas áreas, incluindo educação e assistência social. O decreto visa atender necessidades emergenciais e melhorar os serviços públicos.</t>
   </si>
   <si>
     <t>DECRETO N° 079-2024Foi aberto um crédito adicional no orçamento municipal para atender necessidades da assistência social. A medida visa garantir recursos para a compra de material de consumo.</t>
   </si>
   <si>
     <t>DECRETO N° 080-2024Foi aberto um crédito adicional no orçamento vigente para a Câmara Municipal, visando a suplementação de recursos para serviços de terceiros. A medida é parte da gestão financeira do município.</t>
   </si>
   <si>
     <t>DECRETO N° 077-2024O decreto abre um crédito adicional no orçamento vigente, visando a suplementação de diversas áreas como educação, saúde e infraestrutura. As medidas visam melhorar a gestão e a qualidade dos serviços públicos.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 390/2024Servidoras são designadas para acompanhar e fiscalizar o contrato administrativo para locação de brinquedos infláveis na festividade do Dia das Crianças.</t>
   </si>
   <si>
+    <t>PORTARIA INTERNA Nº 069/2024-DRHA portaria trata do afastamento de férias da servidora pública municipal, especificando o período de gozo e o período aquisitivo.</t>
+  </si>
+  <si>
+    <t>04/10/2024</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº. 389/2024Servidores são designados para acompanhar e fiscalizar a Ata de Registro de Preços 101/2024, que envolve a aquisição de material permanente para a Secretaria Municipal de Educação.</t>
+  </si>
+  <si>
     <t>DECRETO N° 085-2024Este decreto aborda medidas administrativas e regulatórias relevantes para a gestão pública.</t>
   </si>
   <si>
-    <t>04/10/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>DECRETO N° 080-2024Este decreto aborda questões relevantes para a administração pública e estabelece diretrizes importantes para a gestão municipal.</t>
   </si>
   <si>
     <t>DECRETO N° 081-2024Este decreto aborda questões administrativas relevantes para a gestão pública.</t>
   </si>
   <si>
     <t>DECRETO N° 086-2024Este decreto aborda questões administrativas relevantes para a gestão pública.</t>
   </si>
   <si>
     <t>DECRETO N° 077-2024Este decreto aborda regulamentações e diretrizes importantes para a administração pública.</t>
   </si>
   <si>
     <t>DECRETO N° 087-2024Este decreto aborda questões administrativas relevantes para a gestão pública.</t>
   </si>
   <si>
     <t>DECRETO N° 078-2024Este decreto aborda questões relevantes para a administração pública, estabelecendo diretrizes e normas a serem seguidas.</t>
   </si>
   <si>
     <t>DECRETO N° 082-2024Este decreto trata de medidas administrativas e regulamentações pertinentes ao município.</t>
   </si>
   <si>
     <t>DECRETO N° 088-2024Este decreto estabelece novas diretrizes e regulamentações para a administração pública.</t>
   </si>
   <si>
     <t>DECRETO N° 079-2024Este decreto aborda questões relevantes para a administração pública, estabelecendo diretrizes e normativas a serem seguidas.</t>
   </si>
   <si>
     <t>DECRETO N° 084-2024Este decreto aborda questões administrativas relevantes para a gestão pública.</t>
   </si>
   <si>
-    <t>PORTARIA INTERNA Nº 069/2024-DRHA portaria trata do afastamento de férias da servidora pública municipal, especificando o período de gozo e o período aquisitivo.</t>
-[...4 lines deleted...]
-  <si>
     <t>PORTARIA N. º 388/2024DISPÕE SOBRE CONCESSÃO DE LICENÇA PRÊMIO A SERVIDOR PÚBLICO MUNICIPAL NOS TERMOS DO ARTIGO 102º, PARÁGRAFO ÚNICO, DA LEI MUNICIPAL Nº 135/92 (RJU) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>03/10/2024</t>
   </si>
   <si>
     <t>PORTARIA INTERNA Nº 068/2024-DRHDISPÕE SOBRE ATO DE AFASTAMENTO DE LICENÇA SAÚDE DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE ARAPUTANGA / MT.</t>
   </si>
   <si>
     <t>PORTARIA Nº. 387/2024Servidores são designados para acompanhar e fiscalizar as Atas de Registro de Preços referentes à aquisição de veículos pela Secretaria de Administração.</t>
   </si>
   <si>
     <t>02/10/2024</t>
   </si>
   <si>
     <t>PORTARIA Nº. 385/2024Designação de servidoras para acompanhamento e fiscalização da Ata de Registro de Preços, visando a aquisição de material para as escolas municipais e a Diretoria de Cultura.</t>
   </si>
   <si>
     <t>01/10/2024</t>
   </si>
   <si>
     <t>PORTARIA Nº. 384/2024Servidores são designados para acompanhar e fiscalizar a Ata de Registro de Preços para aquisição de material permanente destinado às escolas municipais e à Secretaria Municipal de Educação e Cultura.</t>
   </si>
   <si>
     <t>30/09/2024</t>
   </si>
   <si>
     <t>PORTARIA INTERNA Nº 067/2024-DRHA portaria trata do afastamento de férias de servidores públicos municipais, especificando o período de gozo e o período aquisitivo.</t>
   </si>
   <si>
+    <t>PORTARIA N. º 383/2024DISPÕE SOBRE CONCESSÃO DE LICENÇA PRÊMIO A SERVIDOR PÚBLICO MUNICIPAL NOS TERMOS DO ARTIGO 102º, PARÁGRAFO ÚNICO, DA LEI MUNICIPAL Nº 135/92 (RJU) E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>26/09/2024</t>
+  </si>
+  <si>
+    <t>PORTARIA INTERNA Nº 065/2024-DRHA portaria estabelece a concessão de afastamento de férias para servidores públicos municipais, detalhando os períodos de gozo e aquisição.</t>
+  </si>
+  <si>
     <t>DECRETO N° 072-2024Este decreto aborda regulamentações específicas e diretrizes a serem seguidas no âmbito municipal.</t>
   </si>
   <si>
-    <t>26/09/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>DECRETO N° 067-2024Este decreto aborda questões relevantes para a administração pública, estabelecendo diretrizes e normativas específicas.</t>
   </si>
   <si>
     <t>DECRETO N° 074-2024Este decreto aborda medidas administrativas e regulamentações relevantes para o município.</t>
   </si>
   <si>
     <t>DECRETO N° 075-2024Este decreto aborda questões relevantes para a administração pública e estabelece diretrizes importantes para a gestão municipal.</t>
   </si>
   <si>
     <t>DECRETO N° 064-2024Este decreto aborda medidas e disposições relevantes para a administração pública, visando a melhoria dos serviços prestados à população.</t>
   </si>
   <si>
     <t>DECRETO N° 076-2024Este decreto aborda questões administrativas relevantes para a gestão pública.</t>
   </si>
   <si>
     <t>DECRETO N° 068-2024Este decreto aborda questões relevantes para a administração pública, estabelecendo diretrizes e normativas específicas.</t>
   </si>
   <si>
     <t>DECRETO N° 065-2024Este decreto aborda questões administrativas relevantes para a gestão pública.</t>
   </si>
   <si>
     <t>DECRETO N° 066-2024Este decreto aborda questões administrativas relevantes para a gestão pública.</t>
   </si>
   <si>
     <t>DECRETO N° 070-2024Este decreto aborda questões relevantes para a administração pública, estabelecendo diretrizes e normas a serem seguidas.</t>
   </si>
   <si>
-    <t>PORTARIA N. º 383/2024DISPÕE SOBRE CONCESSÃO DE LICENÇA PRÊMIO A SERVIDOR PÚBLICO MUNICIPAL NOS TERMOS DO ARTIGO 102º, PARÁGRAFO ÚNICO, DA LEI MUNICIPAL Nº 135/92 (RJU) E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...4 lines deleted...]
-  <si>
     <t>PORTARIA Nº. 382/2024Servidores são designados para acompanhar e fiscalizar a Ata de Registro de Preços 096/2024, referente à aquisição de ambulância para a Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>24/09/2024</t>
   </si>
   <si>
     <t>PORTARIA INTERNA Nº 066/2024-DRHDISPÕE SOBRE ATO DE AFASTAMENTO DE LICENÇA MATERNIDADE DA SERVIDORA PÚBLICA DO MUNICÍPIO DE ARAPUTANGA / MT.</t>
   </si>
   <si>
     <t>PORTARIA N.º 025/2024 - CONCESSÃO DO BENEFÍCIO DE APOSENTADORIA POR TEMPO DE CONTRIBUIÇÃOA portaria trata da concessão de aposentadoria por tempo de contribuição, com proventos integrais e direito a paridade, para um servidor da Secretaria Municipal de Saúde.</t>
   </si>
   <si>
+    <t>PORTARIA Nº. 381/2024Servidores são designados para acompanhar e fiscalizar a ATA de Registro de Preços nº 093/2024, referente à aquisição de van 0 km para a Secretaria Municipal de Saúde.</t>
+  </si>
+  <si>
+    <t>23/09/2024</t>
+  </si>
+  <si>
     <t>DECRETO MUNICIPAL Nº 094/2024O decreto altera a composição dos membros do Conselho Municipal de Meio Ambiente de Araputanga, substituindo um titular e incluindo um novo suplente.</t>
   </si>
   <si>
-    <t>23/09/2024</t>
-[...4 lines deleted...]
-  <si>
     <t>PORTARIA Nº. 380/2024Servidores são designados para acompanhar e fiscalizar as Atas de Registro de Preço referentes à aquisição de maquinários para a Secretaria Municipal de Obras e Infraestrutura.</t>
   </si>
   <si>
     <t>20/09/2024</t>
   </si>
   <si>
     <t>PORTARIA Nº 379/2024Servidores são designados para acompanhar e fiscalizar a Ata de Registro de Preços 030/2024, relacionada à prestação de serviços de podas de árvores para as Secretarias Municipais de Educação e Esporte.</t>
   </si>
   <si>
     <t>PORTARIA N.º 026/2024 - DISPÕE SOBRE A CONCESSÃO DO BENEFÍCIO DE APOSENTADORIA POR TEMPO DE CONTRIBUIÇÃOA portaria trata da concessão de aposentadoria por tempo de contribuição a uma servidora efetiva da Secretaria Municipal de Educação, com proventos integrais e direito a paridade.</t>
   </si>
   <si>
+    <t>PORTARIA N.º 378/2024ENILSON DE ARAUJO RIOS, Prefeito Municipal do Município de Araputanga Estado de Mato Grosso, no uso de suas atribuições conferidas por lei:</t>
+  </si>
+  <si>
+    <t>19/09/2024</t>
+  </si>
+  <si>
+    <t>PORTARIA Nº 377/2024ENILSON DE ARAÚJO RIOS, Prefeito Municipal do Município de Araputanga Estado de Mato Grosso, no uso de suas atribuições conferidas por lei:</t>
+  </si>
+  <si>
+    <t>DECRETO N° 056-2024Este decreto aborda questões administrativas relevantes para a gestão pública.</t>
+  </si>
+  <si>
+    <t>DECRETO N° 057-2024Este decreto aborda questões administrativas relevantes para a gestão pública.</t>
+  </si>
+  <si>
+    <t>DECRETO N° 061-2024Este decreto aborda questões relevantes para a administração pública, estabelecendo normas e diretrizes a serem seguidas.</t>
+  </si>
+  <si>
+    <t>DECRETO N° 058-2024Este decreto aborda questões relevantes para a administração pública, estabelecendo diretrizes e normas a serem seguidas.</t>
+  </si>
+  <si>
+    <t>DECRETO N° 062-2024Este decreto aborda questões relevantes para a administração pública e estabelece novas diretrizes a serem seguidas.</t>
+  </si>
+  <si>
+    <t>DECRETO N° 059-2024Este decreto aborda questões relevantes para a administração pública, estabelecendo diretrizes e normas a serem seguidas.</t>
+  </si>
+  <si>
+    <t>DECRETO N° 063-2024O decreto aborda questões administrativas relevantes para a gestão pública, estabelecendo diretrizes e normas a serem seguidas.</t>
+  </si>
+  <si>
+    <t>DECRETO N° 060-2024Este decreto aborda medidas e diretrizes relevantes para a administração pública.</t>
+  </si>
+  <si>
     <t>DECRETO MUNICIPAL Nº 093/2024O Decreto regulamenta a aplicação de prioridade para Microempresas e Empresas de Pequeno Porte sediadas na região do Consórcio Intermunicipal do Complexo do Pantanal nas licitações do município.</t>
   </si>
   <si>
-    <t>19/09/2024</t>
-[...31 lines deleted...]
-  <si>
     <t>PORTARIA N. º 376/2024A portaria trata da exoneração a pedido de uma servidora ocupante do cargo de monitora de creche na Secretaria de Educação e Cultura.</t>
   </si>
   <si>
     <t>18/09/2024</t>
   </si>
   <si>
     <t>PORTARIA INTERNA Nº 064/2024-DRHA portaria trata do afastamento de férias para servidores públicos municipais, especificando o período aquisitivo e o período de gozo das férias.</t>
   </si>
   <si>
     <t>17/09/2024</t>
   </si>
   <si>
     <t>ERRATA - PORTARIA Nº 370/2024A portaria designa servidores para acompanhar e fiscalizar contratos administrativos relacionados à prestação de serviços de hospedagem no município.</t>
   </si>
   <si>
     <t>PORTARIA N.º 374/2024ENILSON DE ARAUJO RIOS, Prefeito Municipal do Município de Araputanga Estado de Mato Grosso, no uso de suas atribuições conferidas por lei:</t>
   </si>
   <si>
     <t>PORTARIA Nº. 375/2024Servidoras são designadas para acompanhar e fiscalizar o contrato administrativo para aquisição de cestas básicas, visando atender famílias em situação de vulnerabilidade social.</t>
   </si>
   <si>
     <t>ERRATA:PORTARIA N.º 304/2024A portaria designa servidores para a fiscalização das atas de registro de preço referentes à contratação de serviços e locação de estrutura para eventos de pequeno porte.</t>
   </si>
   <si>
     <t>PORTARIA Nº 372/2024A portaria designa um engenheiro civil para acompanhar e fiscalizar o contrato administrativo referente à pavimentação asfáltica e drenagem de águas pluviais no município.</t>
@@ -6733,151 +7083,151 @@
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 16/04/2024Este decreto trata de assuntos administrativos relevantes para a gestão municipal de Araputanga.</t>
   </si>
   <si>
     <t>DECRETO N° 008-2024
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 16/04/2024O decreto trata de assuntos administrativos relevantes para a gestão municipal de Araputanga.</t>
   </si>
   <si>
     <t>DECRETO MUNICIPAL Nº 40/2024
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 12/04/2024O Decreto Municipal Nº 40/2024 estabelece a composição da Comissão de Transporte Escolar no município, incluindo representantes de diversas categorias.</t>
   </si>
   <si>
     <t>12/04/2024</t>
   </si>
   <si>
     <t>PORTARIA N.º 159/2024
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 09/04/2024A portaria convoca o candidato classificado no processo seletivo simplificado para o cargo de Professor de Educação Física na comunidade de Botas.</t>
   </si>
   <si>
     <t>09/04/2024</t>
   </si>
   <si>
+    <t>PORTARIA N.º 153/2024
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+05/04/2024A portaria estabelece a nomeação de um encarregado de proteção de dados pessoais na Prefeitura Municipal de Araputanga, conforme regulamentação da Lei Geral de Proteção de Dados.</t>
+  </si>
+  <si>
+    <t>05/04/2024</t>
+  </si>
+  <si>
     <t>PORTARIA N.º 154/2024
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 05/04/2024A portaria estabelece a criação e nomeação dos membros da Comissão Municipal de Proteção de Dados Pessoais, em conformidade com a Lei Geral de Proteção de Dados.</t>
   </si>
   <si>
-    <t>05/04/2024</t>
-[...6 lines deleted...]
-  <si>
     <t>DECRETO MUNICIPAL Nº 30/2024
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 28/03/2024O funcionamento dos serviços públicos não essenciais será suspenso a partir das 13 horas em respeito à Quinta-feira Santa.</t>
   </si>
   <si>
     <t>28/03/2024</t>
   </si>
   <si>
     <t>DECRETO MUNICIPAL Nº 030/2024
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 28/03/2024O funcionamento dos serviços públicos não essenciais será suspenso a partir das 13 horas em respeito à Quinta-feira Santa.</t>
   </si>
   <si>
     <t>DECRETO MUNICIPAL Nº 27/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 26/03/2024A Comissão foi formada para avaliar os requerimentos das bolsas de estudos estabelecidas pela Lei Municipal nº 1.678/2023.</t>
   </si>
   <si>
     <t>26/03/2024</t>
   </si>
   <si>
+    <t>PORTARIA N.º 134/2024
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+25/03/2024A Portaria convoca candidato classificado no Processo Seletivo Simplificado para provimento de cargo temporário na Prefeitura Municipal.</t>
+  </si>
+  <si>
+    <t>25/03/2024</t>
+  </si>
+  <si>
     <t>DECRETO MUNICIPAL Nº 26/2024
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 25/03/2024A Conferência tem como objetivo discutir ações e serviços do SUS, abordando temas como democracia, trabalho e educação na saúde.</t>
   </si>
   <si>
-    <t>25/03/2024</t>
-[...6 lines deleted...]
-  <si>
     <t>PORTARIA N.º 132/2024
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 22/03/2024Convocação de candidato classificado para provimento de cargo temporário na Prefeitura Municipal de Araputanga.</t>
   </si>
   <si>
     <t>22/03/2024</t>
   </si>
   <si>
+    <t>PORTARIA N.º 131/2024
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+21/03/2024A Portaria nº 131/2024 convoca o candidato classificado para o cargo temporário de Motorista na Prefeitura Municipal de Araputanga.</t>
+  </si>
+  <si>
+    <t>21/03/2024</t>
+  </si>
+  <si>
     <t>DECRETO MUNICIPAL Nº 25/2024
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 21/03/2024O Decreto Municipal aprova parcialmente a instalação do loteamento Aurora do Primavera, estabelecendo obrigações para os loteadores em relação à infraestrutura e áreas públicas.</t>
   </si>
   <si>
-    <t>21/03/2024</t>
-[...6 lines deleted...]
-  <si>
     <t>LEI COMPLEMENTAR MUNICIPAL Nº 1.377-2019 - NOVO CÓDIGO TRIBUTÁRIO - ALTERADOA nova legislação estabelece normas para o sistema tributário municipal, regulamentando a atividade tributária e a competência tributária do município.</t>
   </si>
   <si>
     <t>19/03/2024</t>
   </si>
   <si>
     <t>NORMA INTERNA Nº 47-2024 - GESTÃO DE FROTAS</t>
   </si>
   <si>
     <t>18/03/2024</t>
   </si>
   <si>
     <t>PORTARIA N.º 113/2024
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 15/03/2024Convocação para provimento de cargo temporário na Prefeitura Municipal de Araputanga, conforme resultado do processo seletivo simplificado.</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
+    <t>PORTARIA N.º 107/2024
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+12/03/2024Convocação de candidato classificado para provimento de cargo temporário na Prefeitura Municipal de Araputanga, conforme edital e homologação do processo seletivo.</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
     <t>DECRETO MUNICIPAL Nº 21/2024
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 12/03/2024O Decreto Municipal regulamenta as condições de pagamento do Imposto Predial e Territorial Urbano para o ano de 2024, estabelecendo prazos e penalidades para o não recolhimento.</t>
   </si>
   <si>
-    <t>12/03/2024</t>
-[...6 lines deleted...]
-  <si>
     <t>PORTARIA N.º 101/2024
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 08/03/2024A Portaria convoca candidato classificado no Processo Seletivo Simplificado para provimento de cargo temporário na Prefeitura Municipal de Araputanga.</t>
   </si>
   <si>
     <t>08/03/2024</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 1.697 - SUPERAVIT FINANCEIRO - ASSISTÊNCIA SOCIAL - APAEA lei autoriza a abertura de crédito adicional especial para a Secretaria de Assistência Social, visando a transferência de recursos a entidades sem fins lucrativos.</t>
   </si>
   <si>
     <t>06/03/2024</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 1.698 - TRANSPOR E REMANEJAR RECURSOSA nova lei autoriza a abertura de créditos adicionais e a transposição de recursos entre categorias e órgãos, visando maior flexibilidade na gestão orçamentária.</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 1.693 - CONCESSÃO DE DIREITO REAL DE USO - FESTA DOS CAMPEÕESA lei autoriza a concessão de direito real de uso de uma área no Parque Industrial e Tecnológico de Araputanga para promover atividades culturais e desportivas. O beneficiário deve realizar investimentos significativos na área concedida.</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 1.694 - CONVÊNIO APAE - REPASSEA lei autoriza o Poder Executivo a firmar convênio com a APAE-ARA, visando implementar ações de qualificação profissional e apoio a famílias em situação de risco social.</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 1.695 - SUPERAVIT FINANCEIRO - EDUCAÇÃO - ROSA NEIDEA lei autoriza a abertura de crédito adicional especial para a Secretaria de Educação e Cultura, visando a aquisição de equipamentos e material permanente. Os recursos são provenientes de transferência especial da União.</t>
   </si>
@@ -6950,125 +7300,125 @@
     <t>PORTARIA-PRE N.º 05/2024
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 19/02/2024A portaria estabelece o reajuste dos benefícios de aposentadorias e pensões por morte concedidas pelo Fundo Municipal de Previdência Social dos servidores de Araputanga.</t>
   </si>
   <si>
     <t>19/02/2024</t>
   </si>
   <si>
     <t>PORTARIA N.º 059/2024
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 16/02/2024Convocação de candidato classificado para provimento de cargo temporário na Prefeitura Municipal de Araputanga.</t>
   </si>
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
     <t>DECRETO Nº 10 - 2024 - RGA 2024O município de Araputanga concede a Revisão Geral Anual para os servidores públicos, conforme a legislação vigente. O reajuste é baseado na variação do IPCA do período anterior.</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>DECRETO Nº 11 - 2024 - CRITÉRIO DE AVALIAÇÃO EMPREENDIMENTOS PARQUE INDUSTRIALEstabelece critérios para avaliação de projetos visando a concessão de direito real de uso de áreas do Parque Industrial e Tecnológico, priorizando geração de emprego e arrecadação de tributos.</t>
   </si>
   <si>
+    <t>DECRETO Nº 04 - 2024 - HORÁRIO DE FUNCIONAMENTO PAÇO MUNICIPALO horário de funcionamento do Paço Municipal de Araputanga foi estabelecido, com atendimento de segunda a sexta-feira, das 07h00 às 11h00 e das 13h00 às 17h00.</t>
+  </si>
+  <si>
+    <t>DECRETO Nº 07 - 2024 - CONSELHO MUNICIPAL DE HABITAÇÃOO Decreto Municipal nº 07/2024 estabelece a composição do Conselho Municipal de Habitação de Araputanga para o período de 2024 a 2026, incluindo representantes do governo e da sociedade civil.</t>
+  </si>
+  <si>
     <t>DECRETO Nº 02 - 2024 - REGULAMENTA A LEI 14.133 - ALTERA O DECRETO Nº 149 - 2023 - ADESÃO DE ATASO Decreto Municipal nº 02/2024 altera o inciso I do artigo 35 do Decreto nº 149/2023, regulamentando a adesão a Atas de Registro de Preços por órgãos públicos. Também adiciona um novo inciso sobre a adesão de terceiros.</t>
   </si>
   <si>
     <t>DECRETO Nº 03 - 2024 - ATUALIZA A UPF MUNICIPALO Município de Araputanga reajustou a Unidade Padrão Fiscal, considerando o índice INPC do ano anterior. O novo valor foi fixado conforme a legislação municipal.</t>
   </si>
   <si>
-    <t>DECRETO Nº 04 - 2024 - HORÁRIO DE FUNCIONAMENTO PAÇO MUNICIPALO horário de funcionamento do Paço Municipal de Araputanga foi estabelecido, com atendimento de segunda a sexta-feira, das 07h00 às 11h00 e das 13h00 às 17h00.</t>
-[...4 lines deleted...]
-  <si>
     <t>DECRETO Nº 09 - 2024 - LANÇAMENTO E RECOLHIMENTO ALVARÁO decreto regulamenta o lançamento e o recolhimento da Taxa de Fiscalização de Localização, Instalação e Funcionamento no município. O lançamento ocorrerá em fevereiro e o vencimento será em abril.</t>
   </si>
   <si>
     <t>RECOMENDAÇÃO Nº  01/2024 - ELEITORAL - CARNAVAL - AGENTES PUBLICOS</t>
   </si>
   <si>
     <t>14/02/2024</t>
   </si>
   <si>
     <t>PORTARIA N.º 027/2024
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 08/02/2024A portaria designa servidores da Prefeitura Municipal de Araputanga para acompanhar e fiscalizar o contrato com o Consórcio Intermunicipal de Saúde do Oeste de Mato Grosso, visando a manutenção das atividades de saúde.</t>
   </si>
   <si>
     <t>08/02/2024</t>
   </si>
   <si>
     <t>PORTARIA N.º 044/2024
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 07/02/2024A Prefeitura Municipal de Araputanga convoca candidatos classificados no Processo Seletivo Simplificado nº 02/2023 para provimento de cargo temporário.</t>
   </si>
   <si>
     <t>07/02/2024</t>
   </si>
   <si>
     <t>PORTARIA N.º 041/2024
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 02/02/2024A Portaria convoca candidatos classificados para cargos temporários na Prefeitura Municipal de Araputanga, destacando a necessidade de comparecimento à Diretoria de Recursos Humanos.</t>
   </si>
   <si>
     <t>02/02/2024</t>
   </si>
   <si>
     <t>DECRETO Nº 147 - 2023 - REGULAMENTA A LEI 14.133 - TRANSIÇÃO DAS LEIS DE LICITAÇÃOEste Decreto regulamenta as regras de transição para a Lei Federal 14.133/2021 no âmbito da administração pública de Araputanga, estabelecendo diretrizes para licitações e contratações.</t>
   </si>
   <si>
     <t>01/02/2024</t>
   </si>
   <si>
+    <t>DECRETO Nº 149 - 2023 - REGULAMENTA A LEI 14.133 - SISTEMA DE REGISTRO DE PREÇOSO Decreto Municipal regulamenta o Sistema de Registro de Preços na Administração Pública de Araputanga, estabelecendo diretrizes e procedimentos para a contratação de bens e serviços.</t>
+  </si>
+  <si>
+    <t>DECRETO Nº 150 - 2023 - REGULAMENTA A LEI 14.133 - REGULAMENTO LICITAÇÃO DE MENOR PREÇO OU MAIOR DESCONTOO Decreto Municipal regulamenta os procedimentos de licitação que adotam o critério de julgamento por menor preço ou maior desconto, estabelecendo diretrizes para a realização de licitações eletrônicas.</t>
+  </si>
+  <si>
+    <t>DECRETO Nº 152 - 2023 - REGULAMENTA A LEI 14.133 - POLÍTICA TRANSVERSALO decreto regulamenta a reserva de vagas para mulheres vítimas de violência doméstica e egressos do sistema prisional em licitações e contratações no município.</t>
+  </si>
+  <si>
+    <t>DECRETO Nº 153 - 2023 - REGULAMENTA A LEI 14.133 - DISPENSA DE LICITAÇÃOO Decreto Municipal regulamenta as contratações diretas no âmbito da administração pública de Araputanga, estabelecendo normas para a inexigibilidade e dispensa de licitação.</t>
+  </si>
+  <si>
+    <t>DECRETO Nº 154 - 2023 - REGULAMENTA A LEI 14.133 - PLANO DE CONTRATAÇÕES ANUALO Decreto Municipal regulamenta o Plano de Contratações Anual, estabelecendo diretrizes para a administração pública de Araputanga. O objetivo é otimizar as contratações e garantir a transparência e eficiência nos processos.</t>
+  </si>
+  <si>
+    <t>DECRETO Nº 155 - 2023 - REGULAMENTA A LEI 14.133 - PROCEDIMENTO DE COTAÇÃO DE PREÇOSO Decreto regulamenta os procedimentos administrativos para pesquisa de preços e cotações no âmbito da Administração Pública de Araputanga, visando garantir a seleção da proposta mais vantajosa e a transparência nas contratações.</t>
+  </si>
+  <si>
     <t>DECRETO Nº 148 - 2023 - REGULAMENTA A LEI 14.133 - ADESÃO A NORMAS FEDERAIS DE LICITAÇÃOO Decreto estabelece a adesão parcial do Poder Executivo de Araputanga às normas da Lei Federal 14.133/2021, abordando temas como integridade em contratos e critérios de habilitação.</t>
   </si>
   <si>
-    <t>DECRETO Nº 149 - 2023 - REGULAMENTA A LEI 14.133 - SISTEMA DE REGISTRO DE PREÇOSO Decreto Municipal regulamenta o Sistema de Registro de Preços na Administração Pública de Araputanga, estabelecendo diretrizes e procedimentos para a contratação de bens e serviços.</t>
-[...4 lines deleted...]
-  <si>
     <t>DECRETO Nº 151 - 2023 - REGULAMENTA A LEI 14.133 - CONTRATAÇÃO DE PESSOA FÍSICA EM LICITAÇÃOO Decreto regulamenta a participação de pessoas físicas nas contratações públicas no âmbito do Poder Executivo de Araputanga, conforme a Lei Federal 14.133/2021.</t>
   </si>
   <si>
-    <t>DECRETO Nº 152 - 2023 - REGULAMENTA A LEI 14.133 - POLÍTICA TRANSVERSALO decreto regulamenta a reserva de vagas para mulheres vítimas de violência doméstica e egressos do sistema prisional em licitações e contratações no município.</t>
-[...10 lines deleted...]
-  <si>
     <t>DECRETO MUNICIPAL Nº 07/2024 - CONSELHO MUNICIPAL DE HABITAÇÃOO decreto estabelece a composição do Conselho Municipal de Habitação de Araputanga, definindo os membros e suas representações. O mandato será de dois anos, com possibilidade de recondução.</t>
   </si>
   <si>
     <t>31/01/2024</t>
   </si>
   <si>
     <t>PORTARIA N.º 038/2024
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 31/01/2024Convocação de candidatos classificados para cargos temporários na Prefeitura Municipal de Araputanga, conforme edital do processo seletivo.</t>
   </si>
   <si>
     <t>PORTARIA N.º 34/2024
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 31/01/2024A Prefeitura Municipal de Araputanga convoca candidatos classificados no Processo Seletivo Simplificado para cargos temporários, exigindo comparecimento para comprovação de requisitos.</t>
   </si>
   <si>
     <t>PORTARIA N.º 033/2024
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 29/01/2024A Portaria convoca candidatos classificados no Processo Seletivo Simplificado para cargos temporários na Prefeitura Municipal de Araputanga.</t>
   </si>
   <si>
     <t>29/01/2024</t>
   </si>
   <si>
     <t>PORTARIA N.º 018/2024
@@ -7084,63 +7434,63 @@
 18/01/2024Convocação de candidatos para provimento de cargos temporários na Prefeitura Municipal de Araputanga, conforme resultado do Processo Seletivo Simplificado.</t>
   </si>
   <si>
     <t>18/01/2024</t>
   </si>
   <si>
     <t>DECRETO MUNICIPAL Nº 155/2023 PREFEITURA MUNICIPAL DE ARAPUTANGA 29/12/2023O decreto estabelece normas para a realização de pesquisas de preços e cotações no âmbito da administração pública municipal, visando garantir a transparência e a vantajosidade nas contratações.</t>
   </si>
   <si>
     <t>29/12/2023</t>
   </si>
   <si>
     <t>DECRETO MUNICIPAL Nº 154/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 29/12/2023O decreto estabelece diretrizes para a elaboração e execução do Plano de Contratações Anual, visando a racionalização das contratações e a economia de recursos no âmbito da administração pública municipal.</t>
   </si>
   <si>
     <t>DECRETO MUNICIPAL Nº 153/2023 PREFEITURA MUNICIPAL DE ARAPUTANGA 29/12/2023O decreto estabelece normas para contratações diretas na administração pública de Araputanga, incluindo procedimentos e documentação necessária.</t>
   </si>
   <si>
     <t>DECRETO MUNICIPAL Nº 152/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 29/12/2023O decreto estabelece diretrizes para a inclusão de mulheres vítimas de violência doméstica e egressos do sistema prisional em licitações e contratações no município.</t>
   </si>
   <si>
+    <t>DECRETO MUNICIPAL Nº 150/2023
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+29/12/2023Este decreto regulamenta os procedimentos de licitação no âmbito do Poder Executivo de Araputanga, adotando critérios de julgamento por menor preço ou maior desconto de forma eletrônica.</t>
+  </si>
+  <si>
+    <t>DECRETO MUNICIPAL Nº 149/2023 PREFEITURA MUNICIPAL DE ARAPUTANGA 29/12/2023O decreto regulamenta o Sistema de Registro de Preços na Administração Pública de Araputanga, estabelecendo diretrizes e procedimentos para a contratação de bens e serviços.</t>
+  </si>
+  <si>
     <t>DECRETO MUNICIPAL Nº 151/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 29/12/2023O decreto regulamenta a participação de pessoas físicas nas contratações públicas, estabelecendo requisitos e condições para a sua inclusão nos processos licitatórios.</t>
   </si>
   <si>
-    <t>DECRETO MUNICIPAL Nº 150/2023
-[...6 lines deleted...]
-  <si>
     <t>DECRETO MUNICIPAL Nº 148/2023 PREFEITURA MUNICIPAL DE ARAPUTANGA 29/12/2023O decreto estabelece a adesão parcial do Poder Executivo de Araputanga às regulamentações da Lei Federal n° 14.133/2021, abordando temas como programa de integridade e critérios de licitação.</t>
   </si>
   <si>
     <t>DECRETO MUNICIPAL Nº 147/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 29/12/2023O decreto regulamenta as regras de transição para a nova lei de licitações no âmbito da administração pública de Araputanga, estabelecendo diretrizes para a continuidade de processos licitatórios e contratações.</t>
   </si>
   <si>
     <t>DECRETO MUNICIPAL Nº 141/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 19/12/2023O Decreto Municipal declara situação de emergência hídrica em Araputanga, estabelecendo ações para garantir o uso essencial da água e medidas de conscientização sobre o consumo.</t>
   </si>
   <si>
     <t>19/12/2023</t>
   </si>
   <si>
     <t>DECRETO MUNICIPAL Nº 134/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 15/12/2023Estabelece recesso administrativo na Prefeitura de Araputanga, com suspensão de prazos administrativos e definição de horário de funcionamento a partir de janeiro de 2024.</t>
   </si>
   <si>
     <t>15/12/2023</t>
   </si>
   <si>
     <t>PORTARIA Nº. 605/2023Designação de servidores para acompanhamento e fiscalização do contrato administrativo referente à atualização, manutenção e hospedagem do website oficial do município.</t>
@@ -7212,85 +7562,85 @@
   <si>
     <t>LEI MUNICIPAL Nº 1.660CONVÊNIO HOSPITAL DO CANCER 2023</t>
   </si>
   <si>
     <t>LEI COMPLEMENTAR MUNICIPAL Nº 1.659BALCÃO ÚNICO</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 1.658SUPERAVIT FINANCEIRO - CAMINHÃO</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 1.657SUPERAVIT FINANCEIRO - ASFALTO</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 1.656SUPERAVIT FINANCEIRO - ESPORTE</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 1.654SUPERAVIT FINANCEIRO - SAÚDE</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 1.655SUPERAVIT FINANCEIRO - CULTURA</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 1.653REAJUSTE CONVÊNIO APAE</t>
   </si>
   <si>
+    <t>LEI MUNICIPAL Nº 1.670SUPERAVIT FINANCEIRO VARIAS SECRETARIAS PARA FOLHA DO MÊS 11-2023</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 1.671SUPERAVIT FINANCEIRO DO DEPTO SMAE</t>
+  </si>
+  <si>
+    <t>DECRETO Nº 126 - 2023O decreto municipal divulga os feriados nacionais, estaduais e municipais, além dos pontos facultativos para o ano de 2024, estabelecendo as datas de observância para a administração pública.</t>
+  </si>
+  <si>
     <t>DECRETO MUNICIPAL Nº 126/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 04/12/2023Divulgação dos feriados nacionais, estaduais e municipais, além dos pontos facultativos para o ano de 2024 no município de Araputanga.</t>
   </si>
   <si>
-    <t>DECRETO Nº 126 - 2023O decreto municipal divulga os feriados nacionais, estaduais e municipais, além dos pontos facultativos para o ano de 2024, estabelecendo as datas de observância para a administração pública.</t>
-[...7 lines deleted...]
-  <si>
     <t>PORTARIA N.º 598/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 01/12/2023A Prefeitura Municipal de Araputanga convoca candidatos classificados para cargos temporários, exigindo comparecimento com documentos para comprovação.</t>
   </si>
   <si>
     <t>01/12/2023</t>
   </si>
   <si>
+    <t>DECRETO MUNICIPAL Nº 125/2023
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+29/11/2023Divulgação do cronograma de horários para o comércio local durante o mês de dezembro, estabelecendo horários normais de funcionamento.</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
     <t>DECRETO MUNICIPAL Nº 124/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 29/11/2023O decreto estabelece a composição do Conselho Municipal do Esporte e Lazer de Araputanga para o biênio 2023-2025, definindo membros titulares e suplentes.</t>
   </si>
   <si>
-    <t>29/11/2023</t>
-[...6 lines deleted...]
-  <si>
     <t>PORTARIA N.º 583/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 22/11/2023A Prefeitura de Araputanga convoca candidata classificada no Processo Seletivo Simplificado nº 02/2023 para o cargo de Orientador Social, com a exigência de comparecimento à Diretoria de Recursos Humanos.</t>
   </si>
   <si>
     <t>22/11/2023</t>
   </si>
   <si>
     <t>PORTARIA N.º 576/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 16/11/2023A Portaria convoca candidato classificado no Processo Seletivo Simplificado nº 02/2023 para provimento de cargo temporário na Prefeitura Municipal de Araputanga.</t>
   </si>
   <si>
     <t>16/11/2023</t>
   </si>
   <si>
     <t>DECRETO MUNICIPAL Nº 119/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 14/11/2023Foi nomeada a Comissão Organizadora da Conferência Nacional Extraordinária de Educação - CONAEE 2024, que terá sua etapa municipal em Araputanga, com representantes de diversas áreas da educação.</t>
   </si>
   <si>
     <t>14/11/2023</t>
   </si>
   <si>
     <t>PORTARIA N.º 567/2023
@@ -7298,171 +7648,171 @@
 01/11/2023A portaria designa membros para a comissão responsável pela elaboração do edital e seleção dos projetos da Lei Paulo Gustavo no município.</t>
   </si>
   <si>
     <t>01/11/2023</t>
   </si>
   <si>
     <t>DECRETO MUNICIPAL Nº 111/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 01/11/2023O Decreto estabelece o dia 03 de novembro como Ponto Facultativo nas repartições públicas não essenciais do município, com exceção dos postos de saúde que funcionarão normalmente.</t>
   </si>
   <si>
     <t>PORTARIA N.º 538/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 09/10/2023A portaria convoca candidato classificado para cargo temporário na Prefeitura Municipal de Araputanga, exigindo comparecimento com documentos necessários.</t>
   </si>
   <si>
     <t>09/10/2023</t>
   </si>
   <si>
     <t>PORT 490 2023 TORNA SEM EFEITO A CONVOCAÇÃO ENCANADOR E APOIO ADM. EDUA portaria anula as nomeações de dois candidatos em cargos públicos, conforme o prazo legal estabelecido. A decisão é parte do processo seletivo simplificado do município.</t>
   </si>
   <si>
     <t>05/10/2023</t>
   </si>
   <si>
+    <t>PORTARIA N.º 506/2023
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+15/09/2023A Prefeitura Municipal de Araputanga convoca candidato classificado para cargo temporário de nutricionista, exigindo comparecimento com documentação necessária.</t>
+  </si>
+  <si>
+    <t>15/09/2023</t>
+  </si>
+  <si>
     <t>DECRETO MUNICIPAL Nº 94/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 15/09/2023O decreto disponibiliza dois dias de folga para servidores que trabalharem nas eleições do Conselho Tutelar, reconhecendo o trabalho voluntário e a capacitação necessária.</t>
   </si>
   <si>
-    <t>15/09/2023</t>
-[...6 lines deleted...]
-  <si>
     <t>PORTARIA N.º 504/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 14/09/2023A portaria convoca candidatos classificados no processo seletivo para provimento de cargo temporário na Prefeitura Municipal de Araputanga.</t>
   </si>
   <si>
     <t>14/09/2023</t>
   </si>
   <si>
     <t>PORTARIA N.º 503/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 14/09/2023A portaria convoca candidato classificado no processo seletivo simplificado para provimento de cargo temporário na Prefeitura Municipal de Araputanga.</t>
   </si>
   <si>
     <t>PORTARIA N.º 502/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 13/09/2023Convocação de candidato classificado para provimento de cargo temporário na Prefeitura Municipal de Araputanga, conforme edital de processo seletivo.</t>
   </si>
   <si>
     <t>13/09/2023</t>
   </si>
   <si>
     <t>PORTARIA N.º 499/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 12/09/2023Convocação de candidato classificado para cargo temporário na Prefeitura Municipal de Araputanga, conforme edital e homologação do processo seletivo.</t>
   </si>
   <si>
     <t>12/09/2023</t>
   </si>
   <si>
     <t>DECRETO MUNICIPAL Nº 89/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 08/09/2023Determinação de Ponto Facultativo nas repartições públicas não essenciais do município de Araputanga.</t>
   </si>
   <si>
     <t>08/09/2023</t>
   </si>
   <si>
     <t>DECRETO MUNICIPAL Nº 88/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 08/09/2023O decreto altera a composição da equipe responsável pela esterilização cirúrgica no município, incluindo uma nova suplente de Assistente Social.</t>
   </si>
   <si>
     <t>DECRETO MUNICIPAL Nº 86/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 06/09/2023O Decreto Municipal determina ponto facultativo nas repartições públicas não essenciais no dia 08 de setembro de 2023.</t>
   </si>
   <si>
     <t>06/09/2023</t>
   </si>
   <si>
+    <t>DECRETO Nº 86 - 2023 - PONTO FACULTATIVO - 08 DE SETEMBROO decreto estabelece ponto facultativo nas repartições públicas não essenciais do município.</t>
+  </si>
+  <si>
+    <t>05/09/2023</t>
+  </si>
+  <si>
+    <t>DECRETO Nº 76 - 2023 - DOCUMENTAÇÃO MÍNIMA PARA DESEMEMBRAMENTO DE IMÓVELEstabelece a documentação necessária para a autorização de desmembramento de imóvel no município, visando facilitar o processo para os interessados.</t>
+  </si>
+  <si>
+    <t>DECRETO Nº 82 - 2023 - PONTO FACULTATIVO - PARALISAÇÃO AMMO município de Araputanga decretou ponto facultativo nas repartições públicas, visando mobilizar a discussão sobre a autonomia financeira dos municípios.</t>
+  </si>
+  <si>
+    <t>DECRETO Nº 83 - 2023 - CONSELHO MUNICIPAL DE ASSISTÊNCIA SOCIALO Decreto Municipal estabelece a nova composição do Conselho Municipal de Assistência Social de Araputanga para o biênio 2023-2025, incluindo representantes do governo e da sociedade civil.</t>
+  </si>
+  <si>
     <t>ERRATA DA PORTARIA INTERNA Nº 47/2023-DRH, PUBLICADA NO JORNAL OFICIAL ELETRÔNICO DOS MUNICIPIOS DO ESTADO DE MATO GROSSO, NO DIA 01/09/2023, PÁGINA Nº28, EDIÇÃO Nº 4.312.
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 05/09/2023Correção da data de afastamento de licença para compensação de horas do servidor, alterando o término para 03 de outubro de 2023.</t>
   </si>
   <si>
-    <t>05/09/2023</t>
-[...13 lines deleted...]
-  <si>
     <t>PORTARIA N.º 487/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 04/09/2023A portaria designa um servidor para acompanhar e fiscalizar o contrato administrativo relacionado à contratação de soluções de tecnologia da informação para a gestão pública.</t>
   </si>
   <si>
     <t>04/09/2023</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 1.652Suplem Ficha 1027</t>
   </si>
   <si>
     <t>01/09/2023</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 1.651ALTERA A LEI MUNICIPAL Nº 135</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 1.650PRAZOS PEÇAS ORÇAMENTÁRIAS</t>
   </si>
   <si>
+    <t>PORTARIA N.º 035/2023
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+30/08/2023Designação de servidor para acompanhar e fiscalizar o contrato do Consórcio Intermunicipal de Saúde do Oeste de Mato Grosso, conforme exigências legais.</t>
+  </si>
+  <si>
+    <t>30/08/2023</t>
+  </si>
+  <si>
+    <t>PORTARIA N.º 034/2023
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+30/08/2023A portaria designa um servidor para acompanhar e fiscalizar o contrato administrativo do Consórcio Intermunicipal de Saúde do Oeste de Mato Grosso, conforme as exigências legais.</t>
+  </si>
+  <si>
     <t>DECRETO MUNICIPAL Nº 83/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 30/08/2023O Decreto Municipal nº 83/2023 recompõe o Conselho Municipal de Assistência Social de Araputanga para o biênio 2023-2025, definindo os membros titulares e suplentes.</t>
   </si>
   <si>
-    <t>30/08/2023</t>
-[...11 lines deleted...]
-  <si>
     <t>PORTARIA N.º 468/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 25/08/2023A Prefeitura Municipal de Araputanga convoca candidato classificado no Processo Seletivo Simplificado nº 02/2023 para provimento de cargo temporário.</t>
   </si>
   <si>
     <t>25/08/2023</t>
   </si>
   <si>
     <t>DECRETO MUNICIPAL Nº 76/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 24/08/2023O decreto estabelece os documentos necessários para a autorização de desmembramento de imóveis no município.</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
     <t>PORTARIA N.º 461/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 23/08/2023A Portaria convoca candidatos classificados para cargos temporários na Prefeitura Municipal de Araputanga, conforme o Processo Seletivo Simplificado nº 02/2023.</t>
   </si>
   <si>
     <t>23/08/2023</t>
   </si>
   <si>
     <t>PORTARIA 456 2023 CONVOCAÇÃO SELETIVO 02 2023 MOTORISTA OBRASA Prefeitura Municipal de Araputanga convoca candidato classificado para cargo temporário, exigindo comparecimento com documentos necessários para comprovação.</t>
@@ -7536,58 +7886,58 @@
   <si>
     <t>LEI MUNICIPAL Nº 1.645SUPERAVIT FINANCEIRO - ESPORTE</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 1.644SUPERAVIT FINANCEIRO - GSUAS</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 1.643SUPERAVIT FINANCEIRO - ADUELAS E BUEIROS</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 1.642SUPERAVIT FINANCEIRO - VIVEIRO MUNICIPAL</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 1.641FONTE DE RECURSO - SECITEC</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 1.639CONVENIO CONSEG - NOVA DELEGACIA</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 1.637ALTERA PLANO DE CARGOS CARREIRA E SALÁRIOS  CÂMARA</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 1.632LDO 2024 (2)</t>
   </si>
   <si>
+    <t>LEI MUNICIPAL Nº 1.649SALÁRIO CONTADOR, ACS E ACE</t>
+  </si>
+  <si>
     <t>PORTARIA N.º 449/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 15/08/2023A Prefeitura Municipal de Araputanga convoca candidatos classificados no Processo Seletivo Simplificado nº 02/2023 para cargos temporários.</t>
   </si>
   <si>
-    <t>LEI MUNICIPAL Nº 1.649SALÁRIO CONTADOR, ACS E ACE</t>
-[...1 lines deleted...]
-  <si>
     <t>PORTARIA N.º 438/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 10/08/2023A portaria convoca candidatos classificados para cargos temporários na Prefeitura Municipal de Araputanga, conforme resultado do processo seletivo simplificado.</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>PORTARIA N.º 435/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 09/08/2023Convocação de candidatos para cargos temporários na Prefeitura Municipal de Araputanga, conforme resultado do processo seletivo.</t>
   </si>
   <si>
     <t>09/08/2023</t>
   </si>
   <si>
     <t>DECRETO MUNICIPAL Nº 70/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 08/08/2023Decreto estabelece luto oficial de três dias em Araputanga em homenagem ao falecimento de um munícipe que contribuiu para o desenvolvimento da cidade.</t>
   </si>
   <si>
     <t>08/08/2023</t>
   </si>
   <si>
     <t>Recomendação nº 11/2023/PGM/PMA</t>
@@ -7609,76 +7959,76 @@
   <si>
     <t>PORTARIA N.º 424/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 02/08/2023A Prefeitura Municipal de Araputanga convoca candidatos classificados no processo seletivo simplificado para cargos temporários.</t>
   </si>
   <si>
     <t>02/08/2023</t>
   </si>
   <si>
     <t>PORTARIA N.º 415/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 01/08/2023A Prefeitura Municipal de Araputanga convoca candidatos classificados para cargos temporários, conforme edital do Processo Seletivo Simplificado.</t>
   </si>
   <si>
     <t>01/08/2023</t>
   </si>
   <si>
     <t>PORTARIA N.º 413/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 28/07/2023A Portaria 413/2023 convoca candidatos classificados no Processo Seletivo Simplificado nº 02/2023 para cargos temporários na Prefeitura Municipal de Araputanga.</t>
   </si>
   <si>
     <t>28/07/2023</t>
   </si>
   <si>
+    <t>PORTARIA INTERNA Nº 30/2023-DRH
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+27/07/2023A portaria trata do afastamento de um servidor para compensação de horas, conforme regulamentação vigente.</t>
+  </si>
+  <si>
+    <t>27/07/2023</t>
+  </si>
+  <si>
     <t>DECRETO MUNICIPAL Nº 67/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 27/07/2023O decreto altera a composição do Comitê de Gestão Estratégica, visando fortalecer a administração pública e a transparência nas ações do município.</t>
   </si>
   <si>
-    <t>27/07/2023</t>
-[...4 lines deleted...]
-27/07/2023A portaria trata do afastamento de um servidor para compensação de horas, conforme regulamentação vigente.</t>
+    <t>PORTARIA N.º 405/2023
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+26/07/2023Convocação dos candidatos classificados para cargos temporários na Prefeitura Municipal de Araputanga, conforme o Processo Seletivo Simplificado nº 02/2023.</t>
+  </si>
+  <si>
+    <t>26/07/2023</t>
   </si>
   <si>
     <t>DECRETO MUNICIPAL Nº 65/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 26/07/2023O Decreto Municipal nº 65/2023 nomeia os membros para o Conselho Municipal de Defesa dos Direitos da Pessoa Idosa em Araputanga, estabelecendo suas composições e mandatos.</t>
   </si>
   <si>
-    <t>26/07/2023</t>
-[...6 lines deleted...]
-  <si>
     <t>PORTARIA N.º 399/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 25/07/2023A Prefeitura Municipal de Araputanga convoca candidatos classificados no Processo Seletivo Simplificado para provimento de cargos temporários.</t>
   </si>
   <si>
     <t>25/07/2023</t>
   </si>
   <si>
     <t>PORTARIA N.º 400/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 25/07/2023A Portaria trata da convocação de candidatos classificados para cargos temporários na Prefeitura Municipal de Araputanga, conforme o resultado do processo seletivo.</t>
   </si>
   <si>
     <t>PORTARIA N.º 392/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 24/07/2023Convocação de candidatos para provimento de cargos temporários na Prefeitura Municipal de Araputanga, conforme resultado do processo seletivo.</t>
   </si>
   <si>
     <t>24/07/2023</t>
   </si>
   <si>
     <t>PORTARIA N.º 393/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 24/07/2023A Prefeitura Municipal de Araputanga convoca candidatos classificados no Processo Seletivo Simplificado para provimento de cargos temporários.</t>
   </si>
@@ -7946,77 +8296,77 @@
   <si>
     <t>LEI MUNICIPAL Nº 1.613DOAÇÃO IMÓVEL PREVIARA</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 1.612NOMEIA PRAÇA CACHOEIRINHA</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 1.610SUPERAVIT FINANCEIRO</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 1.609CONSELHO TUTELAR</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 1.608ALTERAÇÃO DO PPA</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 1.607CONVÊNIO OSCA</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 1.606EXECUÇÃO DO HINO NAS ESCOLAS</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 1.605MUDA O NOME DA RUA MARANHÃO</t>
   </si>
   <si>
+    <t>DECRETO Nº 17 - 2023 - REGULAMENTA SALA DO EMPREENDEDORO decreto regulamenta a criação da Sala do Empreendedor no Centro de Apoio ao Trabalho e Empreendedorismo, visando simplificar o registro e funcionamento de empresas no município.</t>
+  </si>
+  <si>
+    <t>DECRETO Nº 23 - 2023 - EQUIPE MULTIDISCIPLINAR SAÚDEO Decreto Municipal altera a composição da equipe responsável pelo aconselhamento em procedimentos de esterilização cirúrgica e estabelece novas diretrizes para a autorização desses procedimentos.</t>
+  </si>
+  <si>
+    <t>DECRETO Nº 24 - 2023 - QUINTA FEIRA SANTAOs serviços públicos não essenciais em Araputanga estarão suspensos a partir das 13 horas em respeito à Quinta-feira Santa.</t>
+  </si>
+  <si>
+    <t>DECRETO Nº 25 - 2023 - REGULAMENTO LGPD (1)O decreto estabelece diretrizes para a aplicação da Lei de Proteção de Dados Pessoais no âmbito da administração municipal, visando garantir a proteção de dados pessoais dos cidadãos.</t>
+  </si>
+  <si>
     <t>DECRETO Nº 10 - 2023 - DECLARAÇÃO DE EMERGÊNCIA - CHUVAS INTENSASO município de Araputanga declara situação de emergência em áreas afetadas por chuvas intensas, mobilizando recursos e órgãos municipais para resposta e reabilitação.</t>
   </si>
   <si>
     <t>DECRETO Nº 12 - 2023O decreto estabelece a concessão de descontos no ITBI para transferências de imóveis e pagamentos antecipados, visando beneficiar famílias de baixa renda e incentivar a regularização fiscal.</t>
   </si>
   <si>
     <t>DECRETO Nº 13 - 2023 - RGA 2023 (1)O Decreto Municipal estabelece a Revisão Geral Anual para os servidores públicos do Município, conforme a legislação vigente.</t>
   </si>
   <si>
-    <t>DECRETO Nº 17 - 2023 - REGULAMENTA SALA DO EMPREENDEDORO decreto regulamenta a criação da Sala do Empreendedor no Centro de Apoio ao Trabalho e Empreendedorismo, visando simplificar o registro e funcionamento de empresas no município.</t>
-[...1 lines deleted...]
-  <si>
     <t>DECRETO Nº 20 - 2023 - COMISSÃO BOLSAS FCARP (1)Foi nomeada a comissão responsável pela seleção dos beneficiários das bolsas de estudos conforme a Lei Municipal 1.584/2022.</t>
   </si>
   <si>
     <t>DECRETO Nº 22 - 2023 - CÂMARA FUNDEB (1)O decreto estabelece a composição da Câmara Municipal de Acompanhamento e Controle Social do FUNDEB, incluindo representantes do poder executivo, professores, diretores, servidores, pais, estudantes, conselhos e sociedade civil organizada.</t>
   </si>
   <si>
-    <t>DECRETO Nº 23 - 2023 - EQUIPE MULTIDISCIPLINAR SAÚDEO Decreto Municipal altera a composição da equipe responsável pelo aconselhamento em procedimentos de esterilização cirúrgica e estabelece novas diretrizes para a autorização desses procedimentos.</t>
-[...7 lines deleted...]
-  <si>
     <t>DECRETO Nº 31 - 2023 - HOMOLOGA O SELETIVOO resultado final do Processo Seletivo Simplificado para Monitor de Creche foi homologado, após o prazo para recursos. A publicação foi feita no diário oficial e no site da Prefeitura.</t>
   </si>
   <si>
     <t>DECRETO Nº 35 - 2023 - FUNCIONAMENTO COMÉRCIO 13 DE MAIO (2)O decreto que estabelecia o horário normal de abertura e fechamento do comércio local foi revogado, permitindo nova regulamentação sobre o funcionamento do comércio na cidade.</t>
   </si>
   <si>
     <t>DECRETO Nº 37 - 2023 - REVOGA O DECRETO 35 - FUNCIONAMENTO COMÉRCIO 13 DE MAIOO Decreto Municipal que estabelecia o horário de funcionamento do comércio local foi revogado, permitindo novas diretrizes para o setor.</t>
   </si>
   <si>
     <t>PORTARIA N.º 280/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 16/05/2023Convocação de candidato classificado no Processo Seletivo Simplificado para o cargo de Monitor de Creche na Prefeitura Municipal de Araputanga.</t>
   </si>
   <si>
     <t>16/05/2023</t>
   </si>
   <si>
     <t>DECRETO MUNICIPAL Nº 37/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 09/05/2023O decreto revoga a determinação anterior sobre o horário de funcionamento do comércio local, estabelecendo novas diretrizes para a administração municipal.</t>
   </si>
   <si>
     <t>09/05/2023</t>
   </si>
   <si>
@@ -8046,189 +8396,189 @@
   <si>
     <t>DECRETO MUNICIPAL Nº 31/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 19/04/2023Homologação do resultado final do processo seletivo para monitor de creche da Prefeitura Municipal de Araputanga.</t>
   </si>
   <si>
     <t>19/04/2023</t>
   </si>
   <si>
     <t>DECRETO N 027/2023 "DISPÕE SOBRE CANCELAMENTO DE RESTOS A PAGAR PROCESSADOS E DA OUTRAS PROVIDÊNCIAS"
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 14/04/2023O decreto trata do cancelamento de restos a pagar processados, visando a correção da fonte de recursos e a reempenho em créditos orçamentários.</t>
   </si>
   <si>
     <t>14/04/2023</t>
   </si>
   <si>
     <t>PORTARIA N.º 217/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 13/04/2023Convocação de candidato para provimento de cargo temporário na Prefeitura Municipal de Araputanga, conforme resultado do processo seletivo.</t>
   </si>
   <si>
     <t>13/04/2023</t>
   </si>
   <si>
+    <t>PORTARIA N.º 207/2023
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+10/04/2023A portaria estabelece a nomeação de um encarregado de proteção de dados pessoais no âmbito da Prefeitura Municipal de Araputanga, conforme a regulamentação da Lei Geral de Proteção de Dados.</t>
+  </si>
+  <si>
+    <t>10/04/2023</t>
+  </si>
+  <si>
     <t>PORTARIA N.º 208/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 10/04/2023A portaria estabelece a criação e nomeação dos membros da Comissão Municipal de Proteção de Dados Pessoais, visando garantir o controle sobre o tratamento de dados pessoais no município.</t>
   </si>
   <si>
-    <t>10/04/2023</t>
-[...6 lines deleted...]
-  <si>
     <t>PORTARIA N.º 209/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 10/04/2023A portaria trata da convocação de candidato classificado no processo seletivo simplificado para o cargo de auxiliar administrativo na Prefeitura Municipal de Araputanga.</t>
   </si>
   <si>
+    <t>PORTARIA N.º 202/2023
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+06/04/2023Convocação de candidato classificado para o cargo de Auxiliar Administrativo na Prefeitura Municipal de Araputanga, com exigência de comparecimento e apresentação de documentos.</t>
+  </si>
+  <si>
+    <t>06/04/2023</t>
+  </si>
+  <si>
+    <t>PORTARIA N.º 198/2023
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+06/04/2023A portaria trata da convocação de um candidato classificado no processo seletivo simplificado para o cargo de operador de máquinas pesadas na Prefeitura Municipal de Araputanga.</t>
+  </si>
+  <si>
     <t>DECRETO N° 145/2022
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 06/04/2023O decreto aborda questões administrativas relevantes para a municipalidade, estabelecendo diretrizes e normas a serem seguidas.</t>
   </si>
   <si>
-    <t>06/04/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>DECRETO N° 144/2022
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 06/04/2023Este decreto trata de medidas e diretrizes estabelecidas pela Prefeitura Municipal de Araputanga.</t>
   </si>
   <si>
     <t>DECRETO N° 142/2022
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 06/04/2023O decreto aborda questões administrativas relevantes para o município de Araputanga.</t>
   </si>
   <si>
+    <t>DECRETO N° 139/2022
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+06/04/2023Este decreto aborda questões administrativas relevantes para a gestão municipal.</t>
+  </si>
+  <si>
+    <t>DECRETO N° 138/2022
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+06/04/2023Este decreto aborda questões administrativas e regulamentações pertinentes ao município de Araputanga.</t>
+  </si>
+  <si>
+    <t>DECRETO N° 137/2022
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+06/04/2023Este decreto trata de assuntos administrativos relevantes para a gestão municipal de Araputanga.</t>
+  </si>
+  <si>
+    <t>DECRETO N° 134/2022
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+06/04/2023O decreto trata de assuntos administrativos relevantes para a gestão municipal.</t>
+  </si>
+  <si>
+    <t>DECRETO N° 131/2022
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+06/04/2023O decreto trata de assuntos administrativos relevantes para a gestão municipal.</t>
+  </si>
+  <si>
     <t>DECRETO N° 141/2022
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 06/04/2023O Decreto N° 141/2022 estabelece diretrizes e normas para a administração pública no município de Araputanga.</t>
   </si>
   <si>
-    <t>DECRETO N° 139/2022
-[...31 lines deleted...]
-06/04/2023A portaria trata da convocação de um candidato classificado no processo seletivo simplificado para o cargo de operador de máquinas pesadas na Prefeitura Municipal de Araputanga.</t>
+    <t>PORTARIA N.º 199/2023
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+05/04/2023Convocação de candidato para o cargo de Auxiliar Administrativo na Prefeitura Municipal de Araputanga, conforme resultado do Processo Seletivo Simplificado.</t>
+  </si>
+  <si>
+    <t>05/04/2023</t>
   </si>
   <si>
     <t>DECRETO MUNICIPAL Nº 25/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 05/04/2023O decreto regulamenta a aplicação da Lei de Proteção de Dados Pessoais na administração municipal, estabelecendo competências e procedimentos para garantir a proteção de dados pessoais.</t>
   </si>
   <si>
-    <t>05/04/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>DECRETO N° 128/2022
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 05/04/2023Este decreto trata de assuntos administrativos pertinentes à Prefeitura Municipal de Araputanga.</t>
   </si>
   <si>
     <t>DECRETO N° 130/2022
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 05/04/2023O decreto trata de medidas administrativas e regulamentações pertinentes ao município de Araputanga.</t>
   </si>
   <si>
     <t>DECRETO N° 129/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 05/04/2023O decreto aborda medidas e diretrizes relevantes para a administração municipal, visando melhorias na gestão pública e serviços à comunidade.</t>
   </si>
   <si>
+    <t>DECRETO N° 122/2022
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+05/04/2023O decreto trata de assuntos administrativos relevantes para a gestão municipal.</t>
+  </si>
+  <si>
+    <t>DECRETO N° 019-2023
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+05/04/2023O decreto trata de medidas administrativas e regulamentações a serem implementadas pela Prefeitura Municipal de Araputanga.</t>
+  </si>
+  <si>
+    <t>DECRETO N° 011-2023 RETIFICADO
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+05/04/2023O decreto retificado aborda questões administrativas relevantes para a gestão municipal.</t>
+  </si>
+  <si>
+    <t>DECRETO N° 008-2023 RETIFICADO
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+05/04/2023O decreto retificado aborda questões administrativas relevantes para a gestão municipal.</t>
+  </si>
+  <si>
+    <t>DECRETO N° 001-2023 RETIFICADO
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+05/04/2023O decreto retificado aborda questões administrativas relevantes para a gestão municipal, visando a melhoria dos serviços públicos.</t>
+  </si>
+  <si>
+    <t>DECRETO N° 143/2022 ANULAÇÃO DE RESTOS A PAGAR
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+05/04/2023O decreto trata do cancelamento de restos a pagar referentes a despesas improcedentes e prescritas na Prefeitura Municipal.</t>
+  </si>
+  <si>
     <t>DECRETO N° 123/2022
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 05/04/2023Este decreto trata de regulamentações e diretrizes estabelecidas pela Prefeitura Municipal de Araputanga.</t>
   </si>
   <si>
-    <t>DECRETO N° 122/2022
-[...33 lines deleted...]
-  <si>
     <t>LEI MUNICIPAL Nº 1.603DOAÇÃO ÁREA CIRETRAN (1)</t>
   </si>
   <si>
     <t>04/04/2023</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 1.602QUANTITATIVO COORDENADORES ESCOLAR</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 1.601AQUISIÇÃO DE ÁREA PSF SANTO ANTONIO</t>
   </si>
   <si>
     <t>LEI COMPLEMENTAR MUNICIPAL Nº 1.600PARCELAMENTO DE DÉBITOS TRIBUTOS MUNICIPAIS</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 1.599SIM 2023</t>
   </si>
   <si>
     <t>PORTARIA N.º 191/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 04/04/2023A portaria convoca candidato classificado para o cargo de Auxiliar Administrativo na Prefeitura Municipal de Araputanga, exigindo comparecimento com documentação necessária.</t>
   </si>
   <si>
     <t>DECRETO MUNICIPAL Nº 24/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
@@ -8374,182 +8724,182 @@
   <si>
     <t>PORTARIA N.º 90/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 17/02/2023A Portaria 90/2023 convoca candidatos classificados no Processo Seletivo Simplificado 01/2021 para cargos temporários na Prefeitura Municipal de Araputanga.</t>
   </si>
   <si>
     <t>17/02/2023</t>
   </si>
   <si>
     <t>PORTARIA N.º 87/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 16/02/2023A Prefeitura Municipal de Araputanga convoca candidatos classificados no Processo Seletivo Simplificado nº 01/2021 para o cargo de Monitor de Creche, exigindo comparecimento para comprovação de requisitos.</t>
   </si>
   <si>
     <t>16/02/2023</t>
   </si>
   <si>
     <t>PORTARIA N.º 78/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 13/02/2023A Prefeitura Municipal de Araputanga convoca candidatos classificados para o cargo temporário de Monitor de Creche, devido a desistências apresentadas.</t>
   </si>
   <si>
     <t>13/02/2023</t>
   </si>
   <si>
+    <t>PORTARIA N.º 75/2023
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+10/02/2023A Prefeitura de Araputanga convoca candidatos classificados para o cargo temporário de Monitor de Creche, conforme edital do Processo Seletivo Simplificado.</t>
+  </si>
+  <si>
+    <t>10/02/2023</t>
+  </si>
+  <si>
     <t>DECRETO MUNICIPAL Nº 13/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 10/02/2023O decreto estabelece a Revisão Geral Anual para os servidores públicos do município, conforme a legislação vigente.</t>
   </si>
   <si>
-    <t>10/02/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>DECRETO MUNICIPAL Nº 12/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 10/02/2023O decreto estabelece a concessão de descontos no ITBI para transferências de imóveis construídos por programas habitacionais e para contribuintes que realizarem o pagamento de forma espontânea.</t>
   </si>
   <si>
-    <t>PORTARIA N.º 75/2023
-[...3 lines deleted...]
-  <si>
     <t>PORTARIA N.º 74/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 09/02/2023A Portaria 74/2023 convoca candidatos classificados no Processo Seletivo Simplificado 01/2021 para cargos temporários na Prefeitura Municipal de Araputanga.</t>
   </si>
   <si>
     <t>09/02/2023</t>
   </si>
   <si>
     <t>PORTARIA N.º 69/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 08/02/2023A Portaria dispõe sobre a convocação de candidatos classificados no Processo Seletivo Simplificado nº 01/2021 para cargos temporários na Prefeitura Municipal de Araputanga.</t>
   </si>
   <si>
     <t>08/02/2023</t>
   </si>
   <si>
     <t>PORTARIA N.º 66/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 07/02/2023A Portaria 66/2023 convoca candidatos classificados no Processo Seletivo Simplificado 01/2021 para cargos temporários na Prefeitura Municipal de Araputanga.</t>
   </si>
   <si>
     <t>07/02/2023</t>
   </si>
   <si>
+    <t>PORTARIA N.º 65/2023
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+06/02/2023A Prefeitura Municipal de Araputanga convoca candidatos classificados no Processo Seletivo Simplificado nº 01/2021 para cargos temporários. Os convocados devem comparecer à Diretoria de Recursos Humanos com a documentação necessária.</t>
+  </si>
+  <si>
+    <t>06/02/2023</t>
+  </si>
+  <si>
     <t>DECRETO MUNICIPAL Nº 10/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 06/02/2023Foi declarada situação de emergência no município de Araputanga em razão das fortes chuvas que causaram danos materiais e sociais, exigindo medidas urgentes do Poder Público.</t>
   </si>
   <si>
-    <t>06/02/2023</t>
-[...6 lines deleted...]
-  <si>
     <t>DECRETO Nº 61Estabelece normas e procedimentos para a contratação direta nas hipóteses de dispensas de licitação no âmbito do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>03/02/2023</t>
   </si>
   <si>
     <t>PORTARIA N.º 56/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 02/02/2023A Prefeitura Municipal de Araputanga convoca candidatos classificados para cargos temporários, conforme o resultado do Processo Seletivo Simplificado.</t>
   </si>
   <si>
     <t>02/02/2023</t>
   </si>
   <si>
     <t>DECRETO MUNICIPAL Nº 07/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 31/01/2023O decreto aprova diversas resoluções administrativas relacionadas à inspeção de produtos de origem animal no município, estabelecendo normas e procedimentos para o serviço de inspeção municipal.</t>
   </si>
   <si>
     <t>31/01/2023</t>
   </si>
   <si>
     <t>DECRETO Nº 04 - 2023O decreto recompõe o Conselho Municipal dos Direitos da Criança e do Adolescente, definindo novos membros e suas respectivas funções.</t>
   </si>
   <si>
     <t>30/01/2023</t>
   </si>
   <si>
     <t>Lei Municipal Nº 1.598- AUMENTO DE SALÁRIO CÂMARA</t>
   </si>
   <si>
     <t>Lei Municipal Nº 1.597- AUMENTO DE SALÁRIO</t>
   </si>
   <si>
     <t>Lei Municipal Nº 1.596- REAJUSTE CONVÊNIO APAE</t>
   </si>
   <si>
     <t>Lei Municipal Nº 1.595- CONVÊNIO EQUOARA</t>
   </si>
   <si>
-    <t>DECRETO Nº 02 - 2023O município de Araputanga anuncia o reajuste da Unidade Padrão Fiscal, conforme previsto na legislação municipal. O novo valor reflete a atualização anual com base no índice INPC.</t>
-[...1 lines deleted...]
-  <si>
     <t>DECRETO Nº 03 - 2023O Decreto Municipal altera a retenção de Imposto de Renda para serviços de construção civil, conforme tabela da Instrução Normativa RFB.</t>
   </si>
   <si>
     <t>DECRETO Nº 06 - 2023O Decreto Municipal altera a retenção de Imposto de Renda para serviços de construção civil, conforme tabela da Instrução Normativa RFB.</t>
-  </si>
-[...1 lines deleted...]
-    <t>DECRETO Nº 07 - 2023O Decreto Municipal aprova diversas resoluções administrativas que regulamentam a inspeção de produtos de origem animal no município, visando garantir a qualidade e segurança alimentar.</t>
   </si>
   <si>
     <t>RESOLUÇÃO ADMINISTRATIVA N° 21/2022 ConsorcioDISPÕE SOBRE APROVAÇÃO DO MANUAL DE PROCEDIMENTOS E DOCUMENTOS UTILIZADOS EM INSPEÇÕES, FISCALIZAÇÕES PERMANENTES/PERIÓDICAS E SUPERVISÕES DE PRODUTOS DE ORIGEM ANIMAL COM DETERMINAÇÃO DA FREQUÊNCIA COM BASE EM CÁLCULO DE RISCO, NOS SERVIÇOS DE INSPEÇÃO
 MUNICIPAIS E SEUS ANEXOS.</t>
   </si>
   <si>
+    <t>DECRETO Nº 05 - 2023O uso de máscaras de proteção individual é agora facultativo em todo o território do município, tanto em locais abertos quanto fechados.</t>
+  </si>
+  <si>
+    <t>DECRETO Nº 02 - 2023O município de Araputanga anuncia o reajuste da Unidade Padrão Fiscal, conforme previsto na legislação municipal. O novo valor reflete a atualização anual com base no índice INPC.</t>
+  </si>
+  <si>
+    <t>DECRETO Nº 07 - 2023O Decreto Municipal aprova diversas resoluções administrativas que regulamentam a inspeção de produtos de origem animal no município, visando garantir a qualidade e segurança alimentar.</t>
+  </si>
+  <si>
+    <t>Lei Municipal Nº 1.594- ÍNDICE REMANEJAMENTO</t>
+  </si>
+  <si>
     <t>PORTARIA N.º 45/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 30/01/2023A Prefeitura Municipal de Araputanga convoca candidatos classificados no Processo Seletivo Simplificado para cargos temporários na área da educação.</t>
   </si>
   <si>
     <t>PORTARIA Nº 042/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 30/01/2023Servidores são designados para acompanhar e fiscalizar o contrato de software de gestão, atendendo às demandas das secretarias municipais.</t>
   </si>
   <si>
     <t>ERRATA: PORTARIA N. º 015/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 30/01/2023Designação de servidores para acompanhamento e fiscalização do Pregão Presencial 009/2022 referente à contratação de software de gestão.</t>
   </si>
   <si>
-    <t>Lei Municipal Nº 1.594- ÍNDICE REMANEJAMENTO</t>
-[...4 lines deleted...]
-  <si>
     <t>PORTARIA Nº 006-2023 DESIGNA FISCAL DO CONTRATO N. 05-2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 26/01/2023A portaria designa um servidor para acompanhar e fiscalizar o contrato de licenciamento de soluções de tecnologia da informação para a gestão pública.</t>
   </si>
   <si>
     <t>26/01/2023</t>
   </si>
   <si>
     <t>PORTARIA N.º 22/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 20/01/2023A portaria trata da nomeação da diretora do CEI Flor de Romã, conforme a legislação municipal vigente.</t>
   </si>
   <si>
     <t>20/01/2023</t>
   </si>
   <si>
     <t>DECRETO MUNICIPAL Nº 03/2023
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 12/01/2023O decreto estabelece a concessão de desconto de 50% no ITBI para a primeira escritura de imóveis, conforme regulamentação do Código Tributário Municipal.</t>
   </si>
   <si>
     <t>12/01/2023</t>
   </si>
   <si>
     <t>DECRETO Nº 121RECESSO FINAL DE ANO</t>
@@ -8614,56 +8964,56 @@
   <si>
     <t>Lei Municipal Nº 1.566- CRÉDITO ADICIONAL ESPECIAL ÔNIBUS SAÚDE</t>
   </si>
   <si>
     <t>Lei Municipal Nº 1.578- CONVÊNIO APADA 2023</t>
   </si>
   <si>
     <t>Lei Municipal Nº 1.565- CRÉDITO ADICIONAL ESPECIAL</t>
   </si>
   <si>
     <t>Lei Municipal Nº 1.577- ALTERA A 971 - NOVO ENQUADRAMENTO</t>
   </si>
   <si>
     <t>Lei Municipal Nº 1.564- CRÉDITO ADICIONAL ESPECIAL ACS ACE</t>
   </si>
   <si>
     <t>Lei Municipal Nº 1.576- ALTERA A 852 - APOIO ADMINISTRATIVO EDUCACIONAL</t>
   </si>
   <si>
     <t>Lei Municipal Nº 1.564- CRÉDITO ADICIONAL ESPECIAL ACS ACE(1)</t>
   </si>
   <si>
     <t>Lei Municipal Nº 1.575- ALTERA A 636</t>
   </si>
   <si>
+    <t>Lei Municipal Nº 1.574- NOVO CONSELHO MUNICIPAL DE SAÚDE</t>
+  </si>
+  <si>
     <t>Lei Municipal Nº 1.563- CONVÊNIO HOSPITAL DO CÂNCER 2</t>
   </si>
   <si>
-    <t>Lei Municipal Nº 1.574- NOVO CONSELHO MUNICIPAL DE SAÚDE</t>
-[...1 lines deleted...]
-  <si>
     <t>Lei Municipal Nº 1.562- TERMO DE PARCERIA EMPRESAS PRIVADAS</t>
   </si>
   <si>
     <t>Lei Municipal Nº 1.573- ALTERA A 1.480 - PREVIDÊNCIA COMPLEMENTAR</t>
   </si>
   <si>
     <t>Lei Municipal Nº 1.561- AUXÍLIO SAÚDE</t>
   </si>
   <si>
     <t>Lei Municipal Nº 1.572- CRÉDITO ADICIONAL ESPECIAL - COMPRA DA JAZIDA</t>
   </si>
   <si>
     <t>Lei Municipal Nº 1.560- CRÉDITO ADICIONAL ESPECIAL - ALTERAÇAO DE PPA - VEÍCULOS</t>
   </si>
   <si>
     <t>Lei Municipal Nº 1.571- AQUISIÇÃO DE IMÓVEL - JAZIDA JOÃO CHINA</t>
   </si>
   <si>
     <t>Lei Municipal Nº 1.570- ALTERAÇAO DO PPA</t>
   </si>
   <si>
     <t>Lei Municipal Nº 1.559A nova lei altera o artigo 123 do Código Tributário Municipal, concedendo desconto no ITBI para a primeira escritura de imóvel.</t>
   </si>
   <si>
     <t>Lei Municipal Nº 1.558A Lei Municipal determina a nomeação do Centro de Convivência do Idoso de Araputanga como Vano José Batista, promovendo a valorização da convivência entre os idosos na comunidade.</t>
@@ -8680,128 +9030,128 @@
     <t>21/12/2022</t>
   </si>
   <si>
     <t>DECRETO Nº 132O Decreto estabelece recesso administrativo em Araputanga, com suspensão de prazos e atendimento ao público em formato remoto durante o período determinado.</t>
   </si>
   <si>
     <t>08/12/2022</t>
   </si>
   <si>
     <t>DECRETO Nº 133O decreto municipal divulga os feriados nacionais, estaduais e municipais, além dos pontos facultativos para o ano de 2023, estabelecendo as datas em que as repartições públicas estarão fechadas ou em regime especial.</t>
   </si>
   <si>
     <t>DECRETO MUNICIPAL Nº 127/2022
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 07/12/2022O decreto estabelece um horário especial de expediente nas repartições públicas municipais devido aos jogos da Seleção Brasileira na Copa do Mundo de 2022.</t>
   </si>
   <si>
     <t>07/12/2022</t>
   </si>
   <si>
     <t>DECRETO MUNICIPAL Nº 126/2022
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 07/12/2022O decreto altera a data do sorteio da Campanha IPTU Premiado 2022 e estabelece requisitos para participação.</t>
   </si>
   <si>
+    <t>DECRETO Nº 125COVID-19 - TORNA OBRIGATÓRIO O USO DE MÁSCARAS NOS ESTABELECIMENTOS DE SAÚDE</t>
+  </si>
+  <si>
+    <t>06/12/2022</t>
+  </si>
+  <si>
+    <t>DECRETO Nº 120O decreto estabelece o horário normal de abertura e fechamento do comércio local, com a possibilidade de funcionamento em horários especiais mediante autorização.</t>
+  </si>
+  <si>
+    <t>DECRETO Nº 124O horário de expediente nas repartições públicas municipais será alterado para 7 h às 13 h durante os jogos da Seleção Brasileira na fase eliminatória da Copa do Mundo.</t>
+  </si>
+  <si>
+    <t>DECRETO Nº 126O sorteio da Campanha IPTU Premiado 2022 foi adiado para o final do mês de dezembro. Os contribuintes devem estar atentos aos requisitos para participar.</t>
+  </si>
+  <si>
+    <t>DECRETO Nº 127O horário de atendimento ao público nas repartições municipais será alterado em função dos jogos da Seleção Brasileira na Copa do Mundo. O novo horário será das 7h às 10h30.</t>
+  </si>
+  <si>
     <t>COVID-19: DECRETO MUNICIPAL Nº 125­/2022
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 06/12/2022O decreto estabelece a obrigatoriedade do uso de máscaras de proteção individual em todos os estabelecimentos de saúde do município.</t>
   </si>
   <si>
-    <t>06/12/2022</t>
-[...1 lines deleted...]
-  <si>
     <t>DECRETO MUNICIPAL Nº 124/2022
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 06/12/2022O decreto estabelece um horário especial de expediente nas repartições públicas municipais durante os jogos da Seleção Brasileira na fase eliminatória da Copa do Mundo de 2022.</t>
   </si>
   <si>
     <t>ERRATA - DECRETO MUNICIPAL Nº 121/2022
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 06/12/2022O decreto estabelece o recesso administrativo e a suspensão do atendimento ao público presencial, com informações sobre serviços essenciais e meios de contato.</t>
   </si>
   <si>
-    <t>DECRETO Nº 120O decreto estabelece o horário normal de abertura e fechamento do comércio local, com a possibilidade de funcionamento em horários especiais mediante autorização.</t>
-[...13 lines deleted...]
-  <si>
     <t>DECRETO MUNICIPAL Nº 120/2022
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 05/12/2022O decreto estabelece o horário normal de funcionamento do comércio local, incluindo datas específicas para abertura e fechamento.</t>
   </si>
   <si>
     <t>05/12/2022</t>
   </si>
   <si>
     <t>DECRETO MUNICIPAL Nº 119/2022
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 02/12/2022O decreto estabelece a composição do Conselho Municipal de Saúde de Araputanga para a gestão 2022/2024, incluindo representantes do governo, prestadores de serviços, trabalhadores em saúde e usuários.</t>
   </si>
   <si>
     <t>02/12/2022</t>
   </si>
   <si>
     <t>DECRETO 118 2022 PRORROGACAO DO PROCESSO SELETIVO SIMPLIFICADO 01 2021"Prorrogação do prazo de validade do Processo Seletivo Simplificado nº 001/2021."</t>
   </si>
   <si>
     <t>29/11/2022</t>
   </si>
   <si>
     <t>DECRETO MUNICIPAL Nº 118/2022
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 29/11/2022O prazo de validade do Processo Seletivo Simplificado nº 001/2021 foi prorrogado por mais um ano, mantendo a ordem de classificação dos candidatos.</t>
   </si>
   <si>
+    <t>DECRETO Nº 112O decreto estabelece o reajuste dos valores das diárias e a abertura de crédito adicional no orçamento municipal.</t>
+  </si>
+  <si>
+    <t>28/11/2022</t>
+  </si>
+  <si>
     <t>DECRETO Nº 101Foi declarada situação de emergência em Araputanga devido a fortes chuvas que causaram danos em diversas áreas do município, exigindo ações urgentes do Poder Público para restabelecer a normalidade.</t>
   </si>
   <si>
-    <t>28/11/2022</t>
-[...1 lines deleted...]
-  <si>
     <t>DECRETO Nº 105O Decreto estabelece a obrigatoriedade da retenção do Imposto de Renda na fonte para pagamentos a pessoas físicas e jurídicas por serviços e mercadorias, visando padronizar os procedimentos de arrecadação.</t>
   </si>
   <si>
     <t>DECRETO Nº 106O horário de expediente da Prefeitura Municipal de Araputanga será alterado nos dias de jogos da Seleção Brasileira na Copa do Mundo 2022, permitindo que os servidores assistam às partidas.</t>
   </si>
   <si>
     <t>DECRETO Nº 109O horário de funcionamento dos serviços públicos municipais de Araputanga foi alterado para o dia 27 de outubro, com expediente das 07h00 às 11h00 e das 13h00 às 16h00.</t>
   </si>
   <si>
-    <t>DECRETO Nº 112O decreto estabelece o reajuste dos valores das diárias e a abertura de crédito adicional no orçamento municipal.</t>
-[...1 lines deleted...]
-  <si>
     <t>Decreto 69-2022TRATAMENTO DIFERENCIADO A ME E EPP</t>
   </si>
   <si>
     <t>24/11/2022</t>
   </si>
   <si>
     <t>Norma Interna nº 040FISCALIZAÇÃO DE CONTRATOS</t>
   </si>
   <si>
     <t>16/11/2022</t>
   </si>
   <si>
     <t>Norma Interna nº 039UTILIZAÇÃO DOS SERVIÇOS DE TELEFONIA</t>
   </si>
   <si>
     <t>Norma Interna nº 038PROCEDIMENTOS DISCIPLINARES</t>
   </si>
   <si>
     <t>Norma Interna nº 037USO DOS RECURSOS COMPUTACIONAIS</t>
   </si>
   <si>
     <t>Norma Interna nº 036CONTRATAÇÃO E GERENCIAMENTO DE SERVIÇOS DE APOIO</t>
   </si>
   <si>
     <t>Norma Interna nº 035ADMINISTRAÇÃO E COBRANÇA DA DÍVIDA ATIVA</t>
@@ -9440,86 +9790,86 @@
   <si>
     <t>27/07/2022</t>
   </si>
   <si>
     <t>PORTARIA N.º392/2022
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 27/07/2022Convocação para provimento de cargo temporário na Prefeitura Municipal de Araputanga, conforme edital de processo seletivo.</t>
   </si>
   <si>
     <t>PORTARIA N.º385/2022
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 27/07/2022A Portaria convoca o candidato classificado para o cargo temporário de Professor na Prefeitura Municipal de Araputanga, exigindo comparecimento com documentos necessários.</t>
   </si>
   <si>
     <t>DECRETO Nº 70 COVID-19 - TORNA OBRIGATÓRIO O USO DE MÁSCARAS NOS ESTABELECIMENTOS DE SAÚDE</t>
   </si>
   <si>
     <t>26/07/2022</t>
   </si>
   <si>
     <t>PORTARIA N.º390/2022
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 26/07/2022Convocação de candidatos classificados no Processo Seletivo Simplificado nº 01/2021 para provimento de cargo temporário na Prefeitura Municipal de Araputanga.</t>
   </si>
   <si>
+    <t>PORTARIA N.º389/2022
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+26/07/2022A portaria convoca candidatos classificados para cargos temporários na Prefeitura Municipal de Araputanga, destacando a necessidade de comparecimento para comprovação de requisitos.</t>
+  </si>
+  <si>
     <t>DECRETO MUNICIPAL Nº 70­/2022
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 26/07/2022O decreto estabelece a obrigatoriedade do uso de máscaras de proteção individual em todos os estabelecimentos de saúde do município, visando a proteção de usuários e profissionais.</t>
   </si>
   <si>
-    <t>PORTARIA N.º389/2022
-[...3 lines deleted...]
-  <si>
     <t>DECRETO MUNICIPAL Nº 69/2022
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 26/07/2022O decreto estabelece a desburocratização dos procedimentos de abertura para microempresas e empresas de pequeno porte, incluindo a consulta de viabilidade locacional e o alvará de funcionamento provisório.</t>
   </si>
   <si>
     <t>PORTARIA N.º377/2022
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 25/07/2022A Portaria convoca candidatos classificados para o cargo de Professor na Prefeitura Municipal de Araputanga, exigindo comparecimento para comprovação de requisitos.</t>
   </si>
   <si>
     <t>25/07/2022</t>
   </si>
   <si>
+    <t>PORTARIA N.º363/2022
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+18/07/2022A Portaria 363/2022 convoca candidatos classificados no Processo Seletivo Simplificado 01/2021 para provimento de cargos temporários na Prefeitura Municipal de Araputanga.</t>
+  </si>
+  <si>
+    <t>18/07/2022</t>
+  </si>
+  <si>
     <t>DECRETO MUNICIPAL Nº 67/2022
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 18/07/2022O decreto estabelece as condições de pagamento do Imposto Predial e Territorial Urbano, incluindo opções de pagamento à vista e parcelado, além de penalidades por atraso.</t>
   </si>
   <si>
-    <t>18/07/2022</t>
-[...6 lines deleted...]
-  <si>
     <t>PORTARIA N.º 355/2022
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 11/07/2022Convocação para provimento de cargo temporário de Dentista PSF na Prefeitura Municipal de Araputanga.</t>
   </si>
   <si>
     <t>11/07/2022</t>
   </si>
   <si>
     <t>Decreto 63/2022 INSTITUI A AVALIAÇÃO DOS VALORES DAS PROPRIEDADES E A MUNICÍPIO DE ARAPUTANGA-MT PARA FINS DE REVISÃO DE BASE DE CÁLCULO DOS IMPOSTO SOBRE A PROPRIEDADE TERRITORIAL URBANA E IMPOSTO SOBRE TRANSAÇÃO DE BENS INTER VIVOS NOS LIMITES DA LEI E DA OUTRAS PROVID</t>
   </si>
   <si>
     <t>08/07/2022</t>
   </si>
   <si>
     <t>DECRETO MUNICIPAL Nº 63/2022
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 08/07/2022Institui a avaliação dos valores das propriedades e regula o arbitramento dos mesmos no município, visando a revisão da base de cálculo do imposto sobre a propriedade territorial urbana e ITBI.</t>
   </si>
   <si>
     <t>DECRETO MUNICIPAL Nº 61/2022
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 07/07/2022Estabelece diretrizes para a contratação direta em casos de dispensa de licitação, detalhando os procedimentos e documentos necessários.</t>
   </si>
   <si>
     <t>07/07/2022</t>
@@ -9580,63 +9930,63 @@
     <t>14/06/2022</t>
   </si>
   <si>
     <t>DECRETO Nº 49 - COVID-19COVID-19 - TORNA OBRIGATÓRIO O USO DE MÁSCARAS NOS ESTABELECIMENTOS DE SAÚDE</t>
   </si>
   <si>
     <t>08/06/2022</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N° 1.535/2022LEI MUNICIPAL Nº 1.535/2022 - RATIFICA ALTERAÇÕES CONSÓRCIO NASCENTES DO PANTANAL</t>
   </si>
   <si>
     <t>DECRETO MUNICIPAL Nº 49­/2022
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 08/06/2022O decreto estabelece a obrigatoriedade do uso de máscaras de proteção individual em todos os estabelecimentos de saúde do município.</t>
   </si>
   <si>
     <t>PORTARIA N.º 298/2022
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 06/06/2022A portaria convoca o candidato classificado para o cargo temporário de Operador de Máquinas, exigindo a apresentação de documentos na Diretoria de Recursos Humanos.</t>
   </si>
   <si>
     <t>06/06/2022</t>
   </si>
   <si>
+    <t>PORTARIA N.º 279/2022
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+01/06/2022A Portaria convoca o candidato classificado para o cargo temporário de Operador de Máquinas na Prefeitura Municipal de Araputanga.</t>
+  </si>
+  <si>
+    <t>01/06/2022</t>
+  </si>
+  <si>
     <t>DECRETO MUNICIPAL Nº 48/2022
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 01/06/2022Este decreto atualiza os feriados nacionais, estaduais e municipais, além de pontos facultativos para o ano de 2022, visando a organização das atividades nas repartições públicas do município.</t>
   </si>
   <si>
-    <t>01/06/2022</t>
-[...6 lines deleted...]
-  <si>
     <t>DECRETO MUNICIPAL Nº 47/2022
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 01/06/2022O decreto estabelece um novo horário de atendimento ao público do PROCON de Araputanga, definindo o funcionamento de segunda a sexta-feira.</t>
   </si>
   <si>
     <t>PORTARIA N.º287/2022
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 31/05/2022Convocação de candidato classificado para provimento de cargo temporário na Prefeitura Municipal de Araputanga, conforme edital do processo seletivo simplificado.</t>
   </si>
   <si>
     <t>31/05/2022</t>
   </si>
   <si>
     <t>PORTARIA N.º286/2022
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 31/05/2022Convocação de candidato para provimento de cargo temporário na Prefeitura Municipal de Araputanga, conforme edital do processo seletivo simplificado.</t>
   </si>
   <si>
     <t>PORTARIA N.º283/2022
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 30/05/2022Convocação de candidato para provimento de cargo temporário na Prefeitura Municipal de Araputanga, conforme edital do processo seletivo simplificado.</t>
   </si>
   <si>
     <t>30/05/2022</t>
   </si>
@@ -9679,73 +10029,73 @@
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 19/05/2022A Portaria 252/2022 convoca a candidata classificada para o cargo temporário de Médico PSF no município de Araputanga, destacando a necessidade de comparecimento à Diretoria de Recursos Humanos.</t>
   </si>
   <si>
     <t>19/05/2022</t>
   </si>
   <si>
     <t>PORTARIA N.º251/2022
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 19/05/2022Convocação de candidato classificado no Processo Seletivo Simplificado para o cargo de Monitor de Creche na Prefeitura Municipal de Araputanga.</t>
   </si>
   <si>
     <t>PORTARIA N.º 260/2022
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 18/05/2022A Portaria 260/2022 convoca o candidato classificado para o cargo temporário de Operador de Máquinas na Prefeitura Municipal de Araputanga.</t>
   </si>
   <si>
     <t>18/05/2022</t>
   </si>
   <si>
     <t>PORTARIA N.º259/2022
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 18/05/2022A portaria convoca candidatos classificados para cargos temporários na Prefeitura Municipal de Araputanga, conforme edital e homologação do processo seletivo.</t>
   </si>
   <si>
+    <t>DECRETO MUNICIPAL Nº 41/2022
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+09/05/2022O decreto estabelece o horário de funcionamento do comércio local no dia 07 de maio, permitindo a operação das 07h00 às 20h00.</t>
+  </si>
+  <si>
+    <t>09/05/2022</t>
+  </si>
+  <si>
     <t>PORTARIA N.º 247/2022
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 09/05/2022A Portaria trata da convocação de candidato classificado para o cargo de Técnico em Radiologia no município de Araputanga, conforme o Processo Seletivo Simplificado nº 01/2021.</t>
   </si>
   <si>
-    <t>09/05/2022</t>
-[...1 lines deleted...]
-  <si>
     <t>PORTARIA N.º246/2022
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 09/05/2022Convocação de candidato classificado no processo seletivo simplificado para o cargo de Monitor de Creche na Prefeitura Municipal de Araputanga.</t>
   </si>
   <si>
     <t>PORTARIA N.º 245/2022
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 09/05/2022A Portaria convoca candidato classificado no Processo Seletivo Simplificado nº 01/2021 para provimento de cargo temporário na Prefeitura Municipal de Araputanga.</t>
   </si>
   <si>
-    <t>DECRETO MUNICIPAL Nº 41/2022
-[...3 lines deleted...]
-  <si>
     <t>DECRETO MUNICIPAL Nº 41/2022</t>
   </si>
   <si>
     <t>06/05/2022</t>
   </si>
   <si>
     <t>PORTARIA N.º231/2022
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 03/05/2022A portaria convoca candidatos classificados no processo seletivo simplificado para o cargo de Monitor de Creche no município.</t>
   </si>
   <si>
     <t>03/05/2022</t>
   </si>
   <si>
     <t>DECRETO MUNICIPAL Nº 38/2022
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 03/05/2022O decreto atualiza a composição do CMDPI no município, definindo novos titulares e suplentes para as representações do Poder Executivo e da Sociedade Civil.</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 1.526 - ALTERA REMUNERAÇÃO PROCURADOR JURÍDICO CÂMARA</t>
   </si>
   <si>
     <t>27/04/2022</t>
   </si>
   <si>
@@ -10024,63 +10374,63 @@
   </si>
   <si>
     <t>PORTARIA N.º 169/2022
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 30/03/2022A Portaria convoca candidato classificado para o cargo de Enfermeiro no município de Araputanga, destacando a necessidade de comparecimento à Diretoria de Recursos Humanos.</t>
   </si>
   <si>
     <t>PORTARIA N.º 162/2022
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 30/03/2022A Portaria convoca candidatos classificados no Processo Seletivo Simplificado nº 01/2021 para provimento de cargo temporário na Prefeitura Municipal de Araputanga.</t>
   </si>
   <si>
     <t>PORTARIA N.º 158/2022
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 24/03/2022A Prefeitura Municipal de Araputanga convoca candidatos classificados no Processo Seletivo Simplificado 01/2021 para cargos temporários.</t>
   </si>
   <si>
     <t>24/03/2022</t>
   </si>
   <si>
     <t>PORTARIA N.º 155/2022
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 24/03/2022Convocação de candidatos para provimento de cargos temporários na Prefeitura Municipal de Araputanga, conforme resultado do processo seletivo simplificado.</t>
   </si>
   <si>
+    <t>DECRETO MUNICIPAL Nº 24/2021
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+23/03/2022O decreto altera a composição dos membros do Conselho Municipal de Defesa dos Direitos da Pessoa Idosa em Araputanga, atualizando os representantes das secretarias municipais.</t>
+  </si>
+  <si>
+    <t>23/03/2022</t>
+  </si>
+  <si>
     <t>PORTARIA N.º 139/2022
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 23/03/2022A Portaria 139/2022 convoca candidatos classificados no Processo Seletivo Simplificado 01/2021 para provimento de cargo temporário na Prefeitura Municipal de Araputanga.</t>
   </si>
   <si>
-    <t>23/03/2022</t>
-[...6 lines deleted...]
-  <si>
     <t>PORTARIA N.º 138/2022
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 21/03/2022Convocação de candidato aprovado no processo seletivo para cargo temporário na Prefeitura Municipal de Araputanga.</t>
   </si>
   <si>
     <t>21/03/2022</t>
   </si>
   <si>
     <t>PORTARIA N.º 137/2022
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 21/03/2022A Portaria convoca candidatos classificados para o cargo temporário de Médico PSF no município, destacando a necessidade de comparecimento para comprovação de requisitos.</t>
   </si>
   <si>
     <t>PORTARIA N.º 136/2022
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 18/03/2022A Portaria convoca candidato classificado no Processo Seletivo Simplificado nº 01/2021 para provimento de cargo temporário na Prefeitura Municipal de Araputanga.</t>
   </si>
   <si>
     <t>18/03/2022</t>
   </si>
   <si>
     <t>PORTARIA N.º 131/2022
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 16/03/2022A Portaria convoca candidatos classificados para o cargo de Monitor de Creche, estabelecendo prazos e requisitos para o comparecimento.</t>
   </si>
@@ -10130,68 +10480,68 @@
   </si>
   <si>
     <t>PORTARIA N.º 117/2022
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 04/03/2022A Prefeitura Municipal de Araputanga convoca candidatos classificados no Processo Seletivo Simplificado para provimento de cargo temporário na área administrativa.</t>
   </si>
   <si>
     <t>PORTARIA N.º 118/2022
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 04/03/2022A portaria trata da convocação de candidatos classificados no processo seletivo para cargos temporários na Prefeitura Municipal de Araputanga.</t>
   </si>
   <si>
     <t>PORTARIA INTERNA Nº 02/2022-DRH
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 25/02/2022A portaria trata do afastamento do servidor para compensação de horas do banco de horas acumuladas.</t>
   </si>
   <si>
     <t>25/02/2022</t>
   </si>
   <si>
     <t>PORTARIA 103 2022
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 25/02/2022A Portaria 103/2022 convoca candidatos classificados para cargos temporários na Prefeitura Municipal de Araputanga, conforme o resultado do Processo Seletivo Simplificado.</t>
   </si>
   <si>
+    <t>DECRETO MUNICIPAL Nº 19/2022
+PREFEITURA MUNICIPAL DE ARAPUTANGA
+24/02/2022A comissão foi nomeada para selecionar beneficiários das bolsas de estudo criadas pela Lei Municipal nº 1.482/2021.</t>
+  </si>
+  <si>
+    <t>24/02/2022</t>
+  </si>
+  <si>
     <t>PORTARIA N.º 102/2022
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 24/02/2022A Portaria convoca candidato classificado para o cargo temporário de Enfermeiro na Prefeitura Municipal de Araputanga, destacando a necessidade de comparecimento e apresentação de documentos.</t>
   </si>
   <si>
-    <t>24/02/2022</t>
-[...1 lines deleted...]
-  <si>
     <t>PORTARIA N.º 100/2022
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 24/02/2022A Portaria convoca candidatos classificados para cargos temporários na Prefeitura Municipal de Araputanga, conforme o Processo Seletivo Simplificado nº 01/2021.</t>
   </si>
   <si>
-    <t>DECRETO MUNICIPAL Nº 19/2022
-[...3 lines deleted...]
-  <si>
     <t>PORTARIA N.º 96/2022
 PREFEITURA MUNICIPAL DE ARAPUTANGA
 23/02/2022A Portaria convoca candidatos classificados para cargos temporários na Prefeitura Municipal de Araputanga, conforme o resultado do Processo Seletivo Simplificado.</t>
   </si>
   <si>
     <t>23/02/2022</t>
   </si>
   <si>
     <t>REVISÃO GERAL ANUAL/RGA DOS SERVIDORES PÚBLICOS MUNICIPAIS, CONFORME A LEI MUNICIPAL N° 1.332/2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>21/02/2022</t>
   </si>
   <si>
     <t xml:space="preserve">PONTO FACULTATIVO NOS DIAS 28 DE FEVEREIRO E 1° DE MARÇO DE 2022, E OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>MEDIDAS EMERGENCIAIS E TEMPORÁRIAS DE PREVENÇÃO AO CONTÁGIO PELO NOVO CORONAVIRUS</t>
   </si>
   <si>
     <t>ATUALIZA A COMPOSIÇÃO DA EQUIPE MULTIDISCIPLINAR DE ACONSELHAMENTO PARA ESTERILIZAÇÃO CIRÚRGICA DO MUNICIPIO DE ARAPUTANGA-MT, NOMEAÇÃO DE SEUS MEMBROS, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>NOMEIA OS MEMBROS PARA COMPOR COMISSÃO DE TRANSPORTE ESCOLAR DO MUNICÍPIO DE ARAPUTANGA/MT.</t>
   </si>
@@ -10237,54 +10587,54 @@
   <si>
     <t>26/11/2021</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 1.478 - CONVÊNIO ROTARY COMUNIDADES RURAIS</t>
   </si>
   <si>
     <t>24/11/2021</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 1.479 - CRÉDITO ADICIONAL ESPECIAL</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 1.477 - FUNDO ESPECIAL DA PROCURADORIA GERAL</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 1.475 - ALTERA A LEI MUNICIPAL Nº 1.451</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 1.476 - ALTERA A LEI MUNICIPAL Nº 873-2009</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 1.474 - DIA MUNICIPAL EM MEMÓRIA ÀS VÍTIMAS DA COVID-19</t>
   </si>
   <si>
+    <t>LEI MUNICIPAL Nº 1.473 - DECLARA UTILIDADE PÚBLICA ASPRUVAB</t>
+  </si>
+  <si>
     <t>LEI MUNICIPAL Nº 1.472 - CRÉDITO ADICIONAL ESPECIAL - MUTIRÃO DA SAÚDE</t>
-  </si>
-[...1 lines deleted...]
-    <t>LEI MUNICIPAL Nº 1.473 - DECLARA UTILIDADE PÚBLICA ASPRUVAB</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 1.471 - TRANSPORTE ESCOLAR RESERVA</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 1.470 - HOMOLOGA O PLANO MUNICIPAL DE POLÍTICAS CULTURAIS</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 1.469 - CRÉDITO ADICIONAL ESPECIAL</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 1.468 - CRÉDITO ADICIONAL ESPECIAL E REVOGA LEI Nº 1.465</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 1.466 - ALTERA A LEI MUNICIPAL Nº 1.368 - PROGRAMA DE MELHORAMENTO DE REBANHO</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 1.467 - ALTERA A LEI MUNICIPAL Nº 1.330 - LIMPEZA DE LOTES URBANOS</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 1.465 - CRÉDITO ADICIONAL ESPECIAL</t>
   </si>
   <si>
     <t>Lei Municipal N 1.464 - ALTERA O ART.17 DA LEI MUNICIPAL N.1.387 2020</t>
   </si>
@@ -14818,51 +15168,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C3417"/>
+  <dimension ref="A1:C3486"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>3</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
@@ -14887,30743 +15237,31364 @@
       <c r="C4"/>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>4</v>
       </c>
       <c r="C5"/>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>8</v>
       </c>
       <c r="B6" t="s">
         <v>4</v>
       </c>
       <c r="C6"/>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="C7"/>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
+        <v>11</v>
+      </c>
+      <c r="B8" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
       <c r="C8"/>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B9" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="C9"/>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B10" t="s">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="C10"/>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B11" t="s">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="C11"/>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
+        <v>16</v>
+      </c>
+      <c r="B12" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
       <c r="C12"/>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B13" t="s">
-        <v>4</v>
+        <v>18</v>
       </c>
       <c r="C13"/>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="B14" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C14"/>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B15" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="C15"/>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="B16" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C16"/>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="C17"/>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="B18" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="C18"/>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="B19" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="C19"/>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="C20"/>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="B21" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="C21"/>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="B22" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="C22"/>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B23" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="C23"/>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B24" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="C24"/>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B25" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="C25"/>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" t="s">
+        <v>34</v>
+      </c>
+      <c r="B26" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="C26"/>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="B27" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="C27"/>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="B28" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="C28"/>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="B29" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="C29"/>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="B30" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="C30"/>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="B31" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="C31"/>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="B32" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="C32"/>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="B33" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="C33"/>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
+        <v>44</v>
+      </c>
+      <c r="B34" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="C34"/>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="B35" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="C35"/>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B36" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="C36"/>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B37" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="C37"/>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="B38" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="C38"/>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B39" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="C39"/>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B40" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="C40"/>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B41" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C41"/>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" t="s">
+        <v>53</v>
+      </c>
+      <c r="B42" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="C42"/>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B43" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="C43"/>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" t="s">
         <v>55</v>
       </c>
       <c r="B44" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C44"/>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" t="s">
+        <v>57</v>
+      </c>
+      <c r="B45" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="C45"/>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" t="s">
         <v>58</v>
       </c>
       <c r="B46" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="C46"/>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B47" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="C47"/>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" t="s">
+        <v>60</v>
+      </c>
+      <c r="B48" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="C48"/>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C49"/>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C50"/>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="C51"/>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" t="s">
+        <v>65</v>
+      </c>
+      <c r="B52" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="C52"/>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" t="s">
         <v>67</v>
       </c>
       <c r="B53" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C53"/>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" t="s">
         <v>68</v>
       </c>
       <c r="B54" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="C54"/>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" t="s">
+        <v>70</v>
+      </c>
+      <c r="B55" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="C55"/>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" t="s">
         <v>71</v>
       </c>
       <c r="B56" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C56"/>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" t="s">
+        <v>73</v>
+      </c>
+      <c r="B57" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="C57"/>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B58" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C58"/>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B59" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="C59"/>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" t="s">
         <v>76</v>
       </c>
       <c r="B60" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="C60"/>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" t="s">
         <v>77</v>
       </c>
       <c r="B61" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="C61"/>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" t="s">
+        <v>78</v>
+      </c>
+      <c r="B62" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="C62"/>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" t="s">
         <v>80</v>
       </c>
       <c r="B63" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C63"/>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" t="s">
         <v>81</v>
       </c>
       <c r="B64" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="C64"/>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" t="s">
+        <v>82</v>
+      </c>
+      <c r="B65" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="C65"/>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" t="s">
         <v>84</v>
       </c>
       <c r="B66" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C66"/>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B67" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C67"/>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B68" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="C68"/>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="B69" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="C69"/>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="B70" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="C70"/>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="B71" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="C71"/>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="B72" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="C72"/>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="B73" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="C73"/>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="B74" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="C74"/>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="B75" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="C75"/>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="B76" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="C76"/>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="B77" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="C77"/>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="B78" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="C78"/>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="B79" t="s">
-        <v>102</v>
+        <v>90</v>
       </c>
       <c r="C79"/>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="B80" t="s">
-        <v>102</v>
+        <v>90</v>
       </c>
       <c r="C80"/>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="B81" t="s">
-        <v>102</v>
+        <v>90</v>
       </c>
       <c r="C81"/>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="B82" t="s">
-        <v>102</v>
+        <v>90</v>
       </c>
       <c r="C82"/>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="B83" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C83"/>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="B84" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C84"/>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="B85" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="C85"/>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="B86" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="C86"/>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="B87" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="C87"/>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B88" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="C88"/>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="B89" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="C89"/>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="B90" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="C90"/>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="B91" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="C91"/>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="B92" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="C92"/>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="B93" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="C93"/>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="B94" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="C94"/>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="B95" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="C95"/>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="B96" t="s">
-        <v>121</v>
+        <v>113</v>
       </c>
       <c r="C96"/>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="B97" t="s">
-        <v>121</v>
+        <v>113</v>
       </c>
       <c r="C97"/>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="B98" t="s">
-        <v>121</v>
+        <v>113</v>
       </c>
       <c r="C98"/>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="B99" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="C99"/>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="B100" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="C100"/>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="B101" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="C101"/>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="B102" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="C102"/>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="B103" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="C103"/>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="B104" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="C104"/>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="B105" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="C105"/>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="B106" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="C106"/>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="B107" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="C107"/>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="B108" t="s">
-        <v>125</v>
+        <v>133</v>
       </c>
       <c r="C108"/>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B109" t="s">
-        <v>125</v>
+        <v>133</v>
       </c>
       <c r="C109"/>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" t="s">
+        <v>135</v>
+      </c>
+      <c r="B110" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="C110"/>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" t="s">
         <v>137</v>
       </c>
       <c r="B111" t="s">
-        <v>125</v>
+        <v>138</v>
       </c>
       <c r="C111"/>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B112" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C112"/>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" t="s">
+        <v>141</v>
+      </c>
+      <c r="B113" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="C113"/>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B114" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C114"/>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B115" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="C115"/>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B116" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="C116"/>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" t="s">
+        <v>147</v>
+      </c>
+      <c r="B117" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="C117"/>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B118" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="C118"/>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B119" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="C119"/>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B120" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="C120"/>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B121" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="C121"/>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" t="s">
+        <v>153</v>
+      </c>
+      <c r="B122" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="C122"/>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B123" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="C123"/>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B124" t="s">
-        <v>147</v>
+        <v>156</v>
       </c>
       <c r="C124"/>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B125" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C125"/>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" t="s">
+        <v>158</v>
+      </c>
+      <c r="B126" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="C126"/>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B127" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="C127"/>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B128" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="C128"/>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B129" t="s">
         <v>161</v>
       </c>
       <c r="C129"/>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B130" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="C130"/>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B131" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="C131"/>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" t="s">
+        <v>166</v>
+      </c>
+      <c r="B132" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="C132"/>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B133" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="C133"/>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B134" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="C134"/>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B135" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="C135"/>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B136" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="C136"/>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="B137" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="C137"/>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="B138" t="s">
-        <v>168</v>
+        <v>176</v>
       </c>
       <c r="C138"/>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="B139" t="s">
-        <v>168</v>
+        <v>176</v>
       </c>
       <c r="C139"/>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="B140" t="s">
-        <v>168</v>
+        <v>179</v>
       </c>
       <c r="C140"/>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="B141" t="s">
-        <v>168</v>
+        <v>179</v>
       </c>
       <c r="C141"/>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="B142" t="s">
-        <v>168</v>
+        <v>179</v>
       </c>
       <c r="C142"/>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="B143" t="s">
-        <v>168</v>
+        <v>179</v>
       </c>
       <c r="C143"/>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="B144" t="s">
-        <v>168</v>
+        <v>179</v>
       </c>
       <c r="C144"/>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="B145" t="s">
-        <v>168</v>
+        <v>179</v>
       </c>
       <c r="C145"/>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" t="s">
+        <v>185</v>
+      </c>
+      <c r="B146" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="C146"/>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="B147" t="s">
-        <v>168</v>
+        <v>179</v>
       </c>
       <c r="C147"/>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="B148" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="C148"/>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="B149" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="C149"/>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="B150" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="C150"/>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="B151" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="C151"/>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="B152" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="C152"/>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" t="s">
+        <v>193</v>
+      </c>
+      <c r="B153" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="C153"/>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="B154" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="C154"/>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="B155" t="s">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="C155"/>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="B156" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="C156"/>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="B157" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="C157"/>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="B158" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="C158"/>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" t="s">
+        <v>200</v>
+      </c>
+      <c r="B159" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
       <c r="C159"/>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="B160" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="C160"/>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="B161" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="C161"/>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="B162" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="C162"/>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="B163" t="s">
-        <v>202</v>
+        <v>196</v>
       </c>
       <c r="C163"/>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B164" t="s">
-        <v>202</v>
+        <v>196</v>
       </c>
       <c r="C164"/>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B165" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="C165"/>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="B166" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="C166"/>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="B167" t="s">
         <v>207</v>
       </c>
       <c r="C167"/>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B168" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="C168"/>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="B169" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="C169"/>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="B170" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="C170"/>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" t="s">
+        <v>214</v>
+      </c>
+      <c r="B171" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
       <c r="C171"/>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="B172" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="C172"/>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="B173" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="C173"/>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B174" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="C174"/>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B175" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
       <c r="C175"/>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B176" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
       <c r="C176"/>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B177" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
       <c r="C177"/>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B178" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
       <c r="C178"/>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B179" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
       <c r="C179"/>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B180" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
       <c r="C180"/>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B181" t="s">
-        <v>217</v>
+        <v>225</v>
       </c>
       <c r="C181"/>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B182" t="s">
-        <v>217</v>
+        <v>225</v>
       </c>
       <c r="C182"/>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B183" t="s">
-        <v>217</v>
+        <v>228</v>
       </c>
       <c r="C183"/>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="B184" t="s">
-        <v>217</v>
+        <v>228</v>
       </c>
       <c r="C184"/>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="B185" t="s">
-        <v>217</v>
+        <v>228</v>
       </c>
       <c r="C185"/>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" t="s">
+        <v>231</v>
+      </c>
+      <c r="B186" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
       <c r="C186"/>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="B187" t="s">
-        <v>217</v>
+        <v>233</v>
       </c>
       <c r="C187"/>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="B188" t="s">
-        <v>217</v>
+        <v>233</v>
       </c>
       <c r="C188"/>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="B189" t="s">
-        <v>217</v>
+        <v>233</v>
       </c>
       <c r="C189"/>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="B190" t="s">
-        <v>217</v>
+        <v>233</v>
       </c>
       <c r="C190"/>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" t="s">
+        <v>237</v>
+      </c>
+      <c r="B191" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
       <c r="C191"/>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="B192" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="C192"/>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="B193" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="C193"/>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B194" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="C194"/>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="B195" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="C195"/>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="B196" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="C196"/>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="B197" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C197"/>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="B198" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="C198"/>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="B199" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="C199"/>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" t="s">
+        <v>249</v>
+      </c>
+      <c r="B200" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="C200"/>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B201" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="C201"/>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" t="s">
         <v>251</v>
       </c>
       <c r="B202" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="C202"/>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="B203" t="s">
-        <v>254</v>
+        <v>247</v>
       </c>
       <c r="C203"/>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="B204" t="s">
         <v>254</v>
       </c>
       <c r="C204"/>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="B205" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="C205"/>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="B206" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="C206"/>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="B207" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="C207"/>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="B208" t="s">
-        <v>261</v>
+        <v>254</v>
       </c>
       <c r="C208"/>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="B209" t="s">
-        <v>261</v>
+        <v>254</v>
       </c>
       <c r="C209"/>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="B210" t="s">
-        <v>261</v>
+        <v>254</v>
       </c>
       <c r="C210"/>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="B211" t="s">
-        <v>265</v>
+        <v>254</v>
       </c>
       <c r="C211"/>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="B212" t="s">
-        <v>265</v>
+        <v>254</v>
       </c>
       <c r="C212"/>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="B213" t="s">
-        <v>265</v>
+        <v>254</v>
       </c>
       <c r="C213"/>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="B214" t="s">
-        <v>265</v>
+        <v>254</v>
       </c>
       <c r="C214"/>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="B215" t="s">
-        <v>265</v>
+        <v>254</v>
       </c>
       <c r="C215"/>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="B216" t="s">
-        <v>265</v>
+        <v>254</v>
       </c>
       <c r="C216"/>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="B217" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="C217"/>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="B218" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="C218"/>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="B219" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="C219"/>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="B220" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="C220"/>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="B221" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="C221"/>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="B222" t="s">
         <v>275</v>
       </c>
       <c r="C222"/>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="B223" t="s">
         <v>275</v>
       </c>
       <c r="C223"/>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="B224" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
       <c r="C224"/>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="B225" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="C225"/>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="B226" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="C226"/>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="B227" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="C227"/>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="B228" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C228"/>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="B229" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="C229"/>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="B230" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="C230"/>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="B231" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="C231"/>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="B232" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="C232"/>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="B233" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="C233"/>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="B234" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="C234"/>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="B235" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="C235"/>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="B236" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="C236"/>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="B237" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="C237"/>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="B238" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="C238"/>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="B239" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="C239"/>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="B240" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="C240"/>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="B241" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="C241"/>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="B242" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="C242"/>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="B243" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
       <c r="C243"/>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="B244" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="C244"/>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="B245" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="C245"/>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="B246" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
       <c r="C246"/>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="B247" t="s">
-        <v>310</v>
+        <v>303</v>
       </c>
       <c r="C247"/>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="B248" t="s">
-        <v>310</v>
+        <v>303</v>
       </c>
       <c r="C248"/>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" t="s">
-        <v>312</v>
+        <v>308</v>
       </c>
       <c r="B249" t="s">
-        <v>313</v>
+        <v>303</v>
       </c>
       <c r="C249"/>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="B250" t="s">
-        <v>313</v>
+        <v>303</v>
       </c>
       <c r="C250"/>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="B251" t="s">
-        <v>316</v>
+        <v>303</v>
       </c>
       <c r="C251"/>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="B252" t="s">
-        <v>316</v>
+        <v>303</v>
       </c>
       <c r="C252"/>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" t="s">
-        <v>318</v>
+        <v>312</v>
       </c>
       <c r="B253" t="s">
-        <v>316</v>
+        <v>303</v>
       </c>
       <c r="C253"/>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" t="s">
-        <v>319</v>
+        <v>313</v>
       </c>
       <c r="B254" t="s">
-        <v>320</v>
+        <v>303</v>
       </c>
       <c r="C254"/>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="B255" t="s">
-        <v>322</v>
+        <v>303</v>
       </c>
       <c r="C255"/>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" t="s">
-        <v>323</v>
+        <v>315</v>
       </c>
       <c r="B256" t="s">
-        <v>322</v>
+        <v>303</v>
       </c>
       <c r="C256"/>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" t="s">
-        <v>324</v>
+        <v>316</v>
       </c>
       <c r="B257" t="s">
-        <v>322</v>
+        <v>303</v>
       </c>
       <c r="C257"/>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" t="s">
-        <v>325</v>
+        <v>317</v>
       </c>
       <c r="B258" t="s">
-        <v>322</v>
+        <v>303</v>
       </c>
       <c r="C258"/>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" t="s">
-        <v>326</v>
+        <v>318</v>
       </c>
       <c r="B259" t="s">
-        <v>322</v>
+        <v>303</v>
       </c>
       <c r="C259"/>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" t="s">
-        <v>327</v>
+        <v>319</v>
       </c>
       <c r="B260" t="s">
-        <v>328</v>
+        <v>320</v>
       </c>
       <c r="C260"/>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" t="s">
-        <v>329</v>
+        <v>321</v>
       </c>
       <c r="B261" t="s">
-        <v>328</v>
+        <v>320</v>
       </c>
       <c r="C261"/>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" t="s">
-        <v>330</v>
+        <v>322</v>
       </c>
       <c r="B262" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="C262"/>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" t="s">
-        <v>331</v>
+        <v>324</v>
       </c>
       <c r="B263" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="C263"/>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" t="s">
-        <v>332</v>
+        <v>325</v>
       </c>
       <c r="B264" t="s">
-        <v>333</v>
+        <v>323</v>
       </c>
       <c r="C264"/>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" t="s">
-        <v>334</v>
+        <v>326</v>
       </c>
       <c r="B265" t="s">
-        <v>335</v>
+        <v>327</v>
       </c>
       <c r="C265"/>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" t="s">
-        <v>336</v>
+        <v>328</v>
       </c>
       <c r="B266" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
       <c r="C266"/>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="B267" t="s">
-        <v>338</v>
+        <v>331</v>
       </c>
       <c r="C267"/>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" t="s">
-        <v>339</v>
+        <v>332</v>
       </c>
       <c r="B268" t="s">
-        <v>338</v>
+        <v>331</v>
       </c>
       <c r="C268"/>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" t="s">
-        <v>340</v>
+        <v>333</v>
       </c>
       <c r="B269" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="C269"/>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" t="s">
-        <v>341</v>
+        <v>335</v>
       </c>
       <c r="B270" t="s">
-        <v>342</v>
+        <v>336</v>
       </c>
       <c r="C270"/>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" t="s">
-        <v>343</v>
+        <v>337</v>
       </c>
       <c r="B271" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="C271"/>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" t="s">
-        <v>344</v>
+        <v>339</v>
       </c>
       <c r="B272" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="C272"/>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="B273" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
       <c r="C273"/>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="B274" t="s">
-        <v>348</v>
+        <v>343</v>
       </c>
       <c r="C274"/>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="B275" t="s">
-        <v>348</v>
+        <v>343</v>
       </c>
       <c r="C275"/>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="B276" t="s">
-        <v>348</v>
+        <v>343</v>
       </c>
       <c r="C276"/>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="B277" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="C277"/>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="B278" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="C278"/>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="B279" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="C279"/>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="B280" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="C280"/>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="B281" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="C281"/>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
       <c r="B282" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="C282"/>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" t="s">
-        <v>359</v>
+        <v>354</v>
       </c>
       <c r="B283" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="C283"/>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" t="s">
-        <v>360</v>
+        <v>355</v>
       </c>
       <c r="B284" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="C284"/>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" t="s">
-        <v>361</v>
+        <v>356</v>
       </c>
       <c r="B285" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="C285"/>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" t="s">
-        <v>362</v>
+        <v>357</v>
       </c>
       <c r="B286" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="C286"/>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" t="s">
-        <v>363</v>
+        <v>358</v>
       </c>
       <c r="B287" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="C287"/>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" t="s">
-        <v>364</v>
+        <v>359</v>
       </c>
       <c r="B288" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="C288"/>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" t="s">
-        <v>365</v>
+        <v>360</v>
       </c>
       <c r="B289" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="C289"/>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
       <c r="B290" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="C290"/>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="B291" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="C291"/>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="B292" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="C292"/>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
       <c r="B293" t="s">
-        <v>358</v>
+        <v>366</v>
       </c>
       <c r="C293"/>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="B294" t="s">
-        <v>358</v>
+        <v>368</v>
       </c>
       <c r="C294"/>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="B295" t="s">
-        <v>358</v>
+        <v>368</v>
       </c>
       <c r="C295"/>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="B296" t="s">
-        <v>358</v>
+        <v>368</v>
       </c>
       <c r="C296"/>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="B297" t="s">
-        <v>358</v>
+        <v>368</v>
       </c>
       <c r="C297"/>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="B298" t="s">
-        <v>358</v>
+        <v>373</v>
       </c>
       <c r="C298"/>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="B299" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="C299"/>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B300" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="C300"/>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="B301" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C301"/>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="B302" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C302"/>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="B303" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C303"/>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="B304" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="C304"/>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="B305" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="C305"/>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="B306" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="C306"/>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="B307" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="C307"/>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="B308" t="s">
-        <v>387</v>
+        <v>377</v>
       </c>
       <c r="C308"/>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="B309" t="s">
-        <v>387</v>
+        <v>377</v>
       </c>
       <c r="C309"/>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
       <c r="B310" t="s">
-        <v>390</v>
+        <v>377</v>
       </c>
       <c r="C310"/>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="B311" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="C311"/>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="B312" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
       <c r="C312"/>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
       <c r="B313" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
       <c r="C313"/>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="B314" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
       <c r="C314"/>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="B315" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
       <c r="C315"/>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="B316" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="C316"/>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="B317" t="s">
-        <v>401</v>
+        <v>396</v>
       </c>
       <c r="C317"/>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="B318" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="C318"/>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" t="s">
-        <v>404</v>
+        <v>400</v>
       </c>
       <c r="B319" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="C319"/>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" t="s">
-        <v>405</v>
+        <v>401</v>
       </c>
       <c r="B320" t="s">
-        <v>406</v>
+        <v>402</v>
       </c>
       <c r="C320"/>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="B321" t="s">
-        <v>406</v>
+        <v>402</v>
       </c>
       <c r="C321"/>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
       <c r="B322" t="s">
-        <v>406</v>
+        <v>402</v>
       </c>
       <c r="C322"/>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" t="s">
-        <v>409</v>
+        <v>405</v>
       </c>
       <c r="B323" t="s">
-        <v>410</v>
+        <v>406</v>
       </c>
       <c r="C323"/>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="B324" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="C324"/>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="B325" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="C325"/>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="B326" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="C326"/>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="B327" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="C327"/>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="B328" t="s">
-        <v>416</v>
+        <v>408</v>
       </c>
       <c r="C328"/>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" t="s">
-        <v>417</v>
+        <v>413</v>
       </c>
       <c r="B329" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="C329"/>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="B330" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="C330"/>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="B331" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="C331"/>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="B332" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="C332"/>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" t="s">
-        <v>423</v>
+        <v>418</v>
       </c>
       <c r="B333" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="C333"/>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="B334" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="C334"/>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
       <c r="B335" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="C335"/>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="B336" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="C336"/>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="B337" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="C337"/>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
       <c r="B338" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="C338"/>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="B339" t="s">
-        <v>432</v>
+        <v>428</v>
       </c>
       <c r="C339"/>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" t="s">
-        <v>433</v>
+        <v>429</v>
       </c>
       <c r="B340" t="s">
-        <v>432</v>
+        <v>428</v>
       </c>
       <c r="C340"/>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" t="s">
-        <v>434</v>
+        <v>430</v>
       </c>
       <c r="B341" t="s">
-        <v>432</v>
+        <v>428</v>
       </c>
       <c r="C341"/>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="B342" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="C342"/>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" t="s">
-        <v>437</v>
+        <v>433</v>
       </c>
       <c r="B343" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="C343"/>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
       <c r="B344" t="s">
-        <v>439</v>
+        <v>434</v>
       </c>
       <c r="C344"/>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" t="s">
-        <v>440</v>
+        <v>436</v>
       </c>
       <c r="B345" t="s">
-        <v>439</v>
+        <v>434</v>
       </c>
       <c r="C345"/>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" t="s">
-        <v>441</v>
+        <v>437</v>
       </c>
       <c r="B346" t="s">
-        <v>439</v>
+        <v>434</v>
       </c>
       <c r="C346"/>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="B347" t="s">
-        <v>439</v>
+        <v>434</v>
       </c>
       <c r="C347"/>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="B348" t="s">
-        <v>439</v>
+        <v>434</v>
       </c>
       <c r="C348"/>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="B349" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="C349"/>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
       <c r="B350" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="C350"/>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="B351" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="C351"/>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="B352" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="C352"/>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="B353" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="C353"/>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="B354" t="s">
-        <v>451</v>
+        <v>444</v>
       </c>
       <c r="C354"/>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="B355" t="s">
-        <v>451</v>
+        <v>444</v>
       </c>
       <c r="C355"/>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="B356" t="s">
-        <v>451</v>
+        <v>444</v>
       </c>
       <c r="C356"/>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="B357" t="s">
-        <v>451</v>
+        <v>444</v>
       </c>
       <c r="C357"/>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="B358" t="s">
-        <v>456</v>
+        <v>444</v>
       </c>
       <c r="C358"/>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" t="s">
-        <v>457</v>
+        <v>452</v>
       </c>
       <c r="B359" t="s">
-        <v>456</v>
+        <v>444</v>
       </c>
       <c r="C359"/>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" t="s">
-        <v>458</v>
+        <v>453</v>
       </c>
       <c r="B360" t="s">
-        <v>456</v>
+        <v>444</v>
       </c>
       <c r="C360"/>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" t="s">
-        <v>459</v>
+        <v>454</v>
       </c>
       <c r="B361" t="s">
-        <v>460</v>
+        <v>444</v>
       </c>
       <c r="C361"/>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" t="s">
-        <v>461</v>
+        <v>455</v>
       </c>
       <c r="B362" t="s">
-        <v>460</v>
+        <v>444</v>
       </c>
       <c r="C362"/>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" t="s">
-        <v>462</v>
+        <v>456</v>
       </c>
       <c r="B363" t="s">
-        <v>463</v>
+        <v>444</v>
       </c>
       <c r="C363"/>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" t="s">
-        <v>464</v>
+        <v>457</v>
       </c>
       <c r="B364" t="s">
-        <v>463</v>
+        <v>444</v>
       </c>
       <c r="C364"/>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" t="s">
-        <v>465</v>
+        <v>458</v>
       </c>
       <c r="B365" t="s">
-        <v>463</v>
+        <v>444</v>
       </c>
       <c r="C365"/>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" t="s">
-        <v>466</v>
+        <v>459</v>
       </c>
       <c r="B366" t="s">
-        <v>463</v>
+        <v>444</v>
       </c>
       <c r="C366"/>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" t="s">
-        <v>467</v>
+        <v>460</v>
       </c>
       <c r="B367" t="s">
-        <v>463</v>
+        <v>444</v>
       </c>
       <c r="C367"/>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" t="s">
-        <v>468</v>
+        <v>461</v>
       </c>
       <c r="B368" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="C368"/>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" t="s">
-        <v>469</v>
+        <v>463</v>
       </c>
       <c r="B369" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="C369"/>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" t="s">
-        <v>470</v>
+        <v>464</v>
       </c>
       <c r="B370" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="C370"/>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" t="s">
-        <v>471</v>
+        <v>465</v>
       </c>
       <c r="B371" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="C371"/>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" t="s">
-        <v>472</v>
+        <v>466</v>
       </c>
       <c r="B372" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="C372"/>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" t="s">
-        <v>473</v>
+        <v>467</v>
       </c>
       <c r="B373" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="C373"/>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" t="s">
-        <v>474</v>
+        <v>469</v>
       </c>
       <c r="B374" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="C374"/>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" t="s">
-        <v>475</v>
+        <v>470</v>
       </c>
       <c r="B375" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="C375"/>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="B376" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="C376"/>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
       <c r="B377" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="C377"/>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="B378" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="C378"/>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="B379" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="C379"/>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="B380" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="C380"/>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="B381" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="C381"/>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
       <c r="B382" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="C382"/>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" t="s">
-        <v>484</v>
+        <v>481</v>
       </c>
       <c r="B383" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="C383"/>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" t="s">
-        <v>485</v>
+        <v>482</v>
       </c>
       <c r="B384" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="C384"/>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="B385" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
       <c r="C385"/>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" t="s">
+        <v>486</v>
+      </c>
+      <c r="B386" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>480</v>
       </c>
       <c r="C386"/>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" t="s">
         <v>488</v>
       </c>
       <c r="B387" t="s">
-        <v>480</v>
+        <v>489</v>
       </c>
       <c r="C387"/>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" t="s">
+        <v>490</v>
+      </c>
+      <c r="B388" t="s">
         <v>489</v>
-      </c>
-[...1 lines deleted...]
-        <v>480</v>
       </c>
       <c r="C388"/>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="B389" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="C389"/>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" t="s">
+        <v>493</v>
+      </c>
+      <c r="B390" t="s">
         <v>492</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="C390"/>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="B391" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="C391"/>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="B392" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="C392"/>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" t="s">
+        <v>497</v>
+      </c>
+      <c r="B393" t="s">
         <v>496</v>
-      </c>
-[...1 lines deleted...]
-        <v>497</v>
       </c>
       <c r="C393"/>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" t="s">
         <v>498</v>
       </c>
       <c r="B394" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="C394"/>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" t="s">
         <v>499</v>
       </c>
       <c r="B395" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="C395"/>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" t="s">
         <v>500</v>
       </c>
       <c r="B396" t="s">
-        <v>501</v>
+        <v>496</v>
       </c>
       <c r="C396"/>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" t="s">
+        <v>501</v>
+      </c>
+      <c r="B397" t="s">
         <v>502</v>
-      </c>
-[...1 lines deleted...]
-        <v>501</v>
       </c>
       <c r="C397"/>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" t="s">
         <v>503</v>
       </c>
       <c r="B398" t="s">
         <v>504</v>
       </c>
       <c r="C398"/>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" t="s">
         <v>505</v>
       </c>
       <c r="B399" t="s">
         <v>504</v>
       </c>
       <c r="C399"/>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" t="s">
         <v>506</v>
       </c>
       <c r="B400" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="C400"/>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" t="s">
+        <v>508</v>
+      </c>
+      <c r="B401" t="s">
         <v>507</v>
-      </c>
-[...1 lines deleted...]
-        <v>504</v>
       </c>
       <c r="C401"/>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="B402" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="C402"/>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="B403" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="C403"/>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" t="s">
+        <v>512</v>
+      </c>
+      <c r="B404" t="s">
         <v>511</v>
-      </c>
-[...1 lines deleted...]
-        <v>512</v>
       </c>
       <c r="C404"/>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" t="s">
         <v>513</v>
       </c>
       <c r="B405" t="s">
         <v>514</v>
       </c>
       <c r="C405"/>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" t="s">
         <v>515</v>
       </c>
       <c r="B406" t="s">
         <v>514</v>
       </c>
       <c r="C406"/>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" t="s">
         <v>516</v>
       </c>
       <c r="B407" t="s">
         <v>514</v>
       </c>
       <c r="C407"/>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" t="s">
         <v>517</v>
       </c>
       <c r="B408" t="s">
         <v>518</v>
       </c>
       <c r="C408"/>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" t="s">
         <v>519</v>
       </c>
       <c r="B409" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="C409"/>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="B410" t="s">
-        <v>522</v>
+        <v>518</v>
       </c>
       <c r="C410"/>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="B411" t="s">
         <v>522</v>
       </c>
       <c r="C411"/>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
       <c r="B412" t="s">
         <v>522</v>
       </c>
       <c r="C412"/>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" t="s">
+        <v>524</v>
+      </c>
+      <c r="B413" t="s">
         <v>525</v>
-      </c>
-[...1 lines deleted...]
-        <v>526</v>
       </c>
       <c r="C413"/>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="B414" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="C414"/>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="B415" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="C415"/>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="B416" t="s">
-        <v>530</v>
+        <v>525</v>
       </c>
       <c r="C416"/>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="B417" t="s">
-        <v>530</v>
+        <v>525</v>
       </c>
       <c r="C417"/>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="B418" t="s">
-        <v>533</v>
+        <v>525</v>
       </c>
       <c r="C418"/>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" t="s">
-        <v>534</v>
+        <v>531</v>
       </c>
       <c r="B419" t="s">
-        <v>533</v>
+        <v>525</v>
       </c>
       <c r="C419"/>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" t="s">
-        <v>535</v>
+        <v>532</v>
       </c>
       <c r="B420" t="s">
-        <v>536</v>
+        <v>533</v>
       </c>
       <c r="C420"/>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" t="s">
-        <v>537</v>
+        <v>534</v>
       </c>
       <c r="B421" t="s">
-        <v>536</v>
+        <v>533</v>
       </c>
       <c r="C421"/>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" t="s">
-        <v>538</v>
+        <v>535</v>
       </c>
       <c r="B422" t="s">
-        <v>539</v>
+        <v>533</v>
       </c>
       <c r="C422"/>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" t="s">
-        <v>540</v>
+        <v>536</v>
       </c>
       <c r="B423" t="s">
-        <v>541</v>
+        <v>537</v>
       </c>
       <c r="C423"/>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" t="s">
-        <v>542</v>
+        <v>538</v>
       </c>
       <c r="B424" t="s">
-        <v>541</v>
+        <v>537</v>
       </c>
       <c r="C424"/>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" t="s">
-        <v>543</v>
+        <v>539</v>
       </c>
       <c r="B425" t="s">
-        <v>541</v>
+        <v>537</v>
       </c>
       <c r="C425"/>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" t="s">
-        <v>544</v>
+        <v>540</v>
       </c>
       <c r="B426" t="s">
-        <v>545</v>
+        <v>537</v>
       </c>
       <c r="C426"/>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
       <c r="B427" t="s">
-        <v>545</v>
+        <v>542</v>
       </c>
       <c r="C427"/>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="B428" t="s">
-        <v>548</v>
+        <v>542</v>
       </c>
       <c r="C428"/>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" t="s">
-        <v>549</v>
+        <v>544</v>
       </c>
       <c r="B429" t="s">
-        <v>550</v>
+        <v>542</v>
       </c>
       <c r="C429"/>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" t="s">
-        <v>551</v>
+        <v>545</v>
       </c>
       <c r="B430" t="s">
-        <v>550</v>
+        <v>546</v>
       </c>
       <c r="C430"/>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" t="s">
-        <v>552</v>
+        <v>547</v>
       </c>
       <c r="B431" t="s">
-        <v>553</v>
+        <v>546</v>
       </c>
       <c r="C431"/>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
       <c r="B432" t="s">
-        <v>553</v>
+        <v>549</v>
       </c>
       <c r="C432"/>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" t="s">
-        <v>555</v>
+        <v>550</v>
       </c>
       <c r="B433" t="s">
-        <v>556</v>
+        <v>549</v>
       </c>
       <c r="C433"/>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="B434" t="s">
-        <v>556</v>
+        <v>549</v>
       </c>
       <c r="C434"/>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
       <c r="B435" t="s">
-        <v>556</v>
+        <v>549</v>
       </c>
       <c r="C435"/>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="B436" t="s">
-        <v>560</v>
+        <v>549</v>
       </c>
       <c r="C436"/>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" t="s">
-        <v>561</v>
+        <v>554</v>
       </c>
       <c r="B437" t="s">
-        <v>562</v>
+        <v>549</v>
       </c>
       <c r="C437"/>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" t="s">
-        <v>563</v>
+        <v>555</v>
       </c>
       <c r="B438" t="s">
-        <v>564</v>
+        <v>549</v>
       </c>
       <c r="C438"/>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" t="s">
-        <v>565</v>
+        <v>556</v>
       </c>
       <c r="B439" t="s">
-        <v>564</v>
+        <v>549</v>
       </c>
       <c r="C439"/>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" t="s">
-        <v>566</v>
+        <v>557</v>
       </c>
       <c r="B440" t="s">
-        <v>564</v>
+        <v>549</v>
       </c>
       <c r="C440"/>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" t="s">
-        <v>567</v>
+        <v>558</v>
       </c>
       <c r="B441" t="s">
-        <v>564</v>
+        <v>549</v>
       </c>
       <c r="C441"/>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" t="s">
-        <v>568</v>
+        <v>559</v>
       </c>
       <c r="B442" t="s">
-        <v>564</v>
+        <v>549</v>
       </c>
       <c r="C442"/>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" t="s">
-        <v>569</v>
+        <v>560</v>
       </c>
       <c r="B443" t="s">
-        <v>564</v>
+        <v>549</v>
       </c>
       <c r="C443"/>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" t="s">
-        <v>570</v>
+        <v>561</v>
       </c>
       <c r="B444" t="s">
-        <v>571</v>
+        <v>549</v>
       </c>
       <c r="C444"/>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" t="s">
-        <v>572</v>
+        <v>562</v>
       </c>
       <c r="B445" t="s">
-        <v>571</v>
+        <v>549</v>
       </c>
       <c r="C445"/>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" t="s">
-        <v>573</v>
+        <v>563</v>
       </c>
       <c r="B446" t="s">
-        <v>571</v>
+        <v>549</v>
       </c>
       <c r="C446"/>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" t="s">
-        <v>574</v>
+        <v>564</v>
       </c>
       <c r="B447" t="s">
-        <v>571</v>
+        <v>549</v>
       </c>
       <c r="C447"/>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" t="s">
-        <v>575</v>
+        <v>565</v>
       </c>
       <c r="B448" t="s">
-        <v>571</v>
+        <v>566</v>
       </c>
       <c r="C448"/>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" t="s">
-        <v>576</v>
+        <v>567</v>
       </c>
       <c r="B449" t="s">
-        <v>571</v>
+        <v>566</v>
       </c>
       <c r="C449"/>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" t="s">
-        <v>577</v>
+        <v>568</v>
       </c>
       <c r="B450" t="s">
-        <v>578</v>
+        <v>566</v>
       </c>
       <c r="C450"/>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" t="s">
-        <v>579</v>
+        <v>569</v>
       </c>
       <c r="B451" t="s">
-        <v>578</v>
+        <v>566</v>
       </c>
       <c r="C451"/>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" t="s">
-        <v>580</v>
+        <v>570</v>
       </c>
       <c r="B452" t="s">
-        <v>578</v>
+        <v>566</v>
       </c>
       <c r="C452"/>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" t="s">
-        <v>581</v>
+        <v>571</v>
       </c>
       <c r="B453" t="s">
-        <v>582</v>
+        <v>566</v>
       </c>
       <c r="C453"/>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" t="s">
-        <v>583</v>
+        <v>572</v>
       </c>
       <c r="B454" t="s">
-        <v>582</v>
+        <v>566</v>
       </c>
       <c r="C454"/>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" t="s">
-        <v>584</v>
+        <v>573</v>
       </c>
       <c r="B455" t="s">
-        <v>585</v>
+        <v>566</v>
       </c>
       <c r="C455"/>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" t="s">
-        <v>586</v>
+        <v>574</v>
       </c>
       <c r="B456" t="s">
-        <v>585</v>
+        <v>566</v>
       </c>
       <c r="C456"/>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" t="s">
-        <v>587</v>
+        <v>575</v>
       </c>
       <c r="B457" t="s">
-        <v>588</v>
+        <v>566</v>
       </c>
       <c r="C457"/>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" t="s">
-        <v>589</v>
+        <v>576</v>
       </c>
       <c r="B458" t="s">
-        <v>590</v>
+        <v>577</v>
       </c>
       <c r="C458"/>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" t="s">
-        <v>591</v>
+        <v>578</v>
       </c>
       <c r="B459" t="s">
-        <v>592</v>
+        <v>577</v>
       </c>
       <c r="C459"/>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" t="s">
-        <v>593</v>
+        <v>579</v>
       </c>
       <c r="B460" t="s">
-        <v>592</v>
+        <v>577</v>
       </c>
       <c r="C460"/>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" t="s">
-        <v>594</v>
+        <v>580</v>
       </c>
       <c r="B461" t="s">
-        <v>595</v>
+        <v>581</v>
       </c>
       <c r="C461"/>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" t="s">
-        <v>596</v>
+        <v>582</v>
       </c>
       <c r="B462" t="s">
-        <v>595</v>
+        <v>583</v>
       </c>
       <c r="C462"/>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" t="s">
-        <v>597</v>
+        <v>584</v>
       </c>
       <c r="B463" t="s">
-        <v>598</v>
+        <v>583</v>
       </c>
       <c r="C463"/>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" t="s">
-        <v>599</v>
+        <v>585</v>
       </c>
       <c r="B464" t="s">
-        <v>600</v>
+        <v>583</v>
       </c>
       <c r="C464"/>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" t="s">
-        <v>601</v>
+        <v>586</v>
       </c>
       <c r="B465" t="s">
-        <v>600</v>
+        <v>587</v>
       </c>
       <c r="C465"/>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" t="s">
-        <v>602</v>
+        <v>588</v>
       </c>
       <c r="B466" t="s">
-        <v>603</v>
+        <v>587</v>
       </c>
       <c r="C466"/>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" t="s">
-        <v>604</v>
+        <v>589</v>
       </c>
       <c r="B467" t="s">
-        <v>603</v>
+        <v>590</v>
       </c>
       <c r="C467"/>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" t="s">
-        <v>605</v>
+        <v>591</v>
       </c>
       <c r="B468" t="s">
-        <v>603</v>
+        <v>590</v>
       </c>
       <c r="C468"/>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" t="s">
-        <v>606</v>
+        <v>592</v>
       </c>
       <c r="B469" t="s">
-        <v>603</v>
+        <v>590</v>
       </c>
       <c r="C469"/>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" t="s">
-        <v>607</v>
+        <v>593</v>
       </c>
       <c r="B470" t="s">
-        <v>603</v>
+        <v>590</v>
       </c>
       <c r="C470"/>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" t="s">
-        <v>608</v>
+        <v>594</v>
       </c>
       <c r="B471" t="s">
-        <v>603</v>
+        <v>590</v>
       </c>
       <c r="C471"/>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" t="s">
-        <v>609</v>
+        <v>595</v>
       </c>
       <c r="B472" t="s">
-        <v>603</v>
+        <v>596</v>
       </c>
       <c r="C472"/>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" t="s">
-        <v>610</v>
+        <v>597</v>
       </c>
       <c r="B473" t="s">
-        <v>603</v>
+        <v>598</v>
       </c>
       <c r="C473"/>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" t="s">
-        <v>611</v>
+        <v>599</v>
       </c>
       <c r="B474" t="s">
-        <v>612</v>
+        <v>600</v>
       </c>
       <c r="C474"/>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" t="s">
-        <v>613</v>
+        <v>601</v>
       </c>
       <c r="B475" t="s">
-        <v>612</v>
+        <v>600</v>
       </c>
       <c r="C475"/>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" t="s">
-        <v>614</v>
+        <v>602</v>
       </c>
       <c r="B476" t="s">
-        <v>612</v>
+        <v>600</v>
       </c>
       <c r="C476"/>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" t="s">
-        <v>615</v>
+        <v>603</v>
       </c>
       <c r="B477" t="s">
-        <v>612</v>
+        <v>604</v>
       </c>
       <c r="C477"/>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" t="s">
-        <v>616</v>
+        <v>605</v>
       </c>
       <c r="B478" t="s">
-        <v>617</v>
+        <v>606</v>
       </c>
       <c r="C478"/>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" t="s">
-        <v>618</v>
+        <v>607</v>
       </c>
       <c r="B479" t="s">
-        <v>617</v>
+        <v>608</v>
       </c>
       <c r="C479"/>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" t="s">
-        <v>619</v>
+        <v>609</v>
       </c>
       <c r="B480" t="s">
-        <v>617</v>
+        <v>608</v>
       </c>
       <c r="C480"/>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" t="s">
-        <v>620</v>
+        <v>610</v>
       </c>
       <c r="B481" t="s">
-        <v>617</v>
+        <v>608</v>
       </c>
       <c r="C481"/>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" t="s">
-        <v>621</v>
+        <v>611</v>
       </c>
       <c r="B482" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="C482"/>
     </row>
     <row r="483" spans="1:3">
       <c r="A483" t="s">
-        <v>622</v>
+        <v>613</v>
       </c>
       <c r="B483" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="C483"/>
     </row>
     <row r="484" spans="1:3">
       <c r="A484" t="s">
-        <v>623</v>
+        <v>614</v>
       </c>
       <c r="B484" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="C484"/>
     </row>
     <row r="485" spans="1:3">
       <c r="A485" t="s">
-        <v>624</v>
+        <v>615</v>
       </c>
       <c r="B485" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="C485"/>
     </row>
     <row r="486" spans="1:3">
       <c r="A486" t="s">
-        <v>625</v>
+        <v>617</v>
       </c>
       <c r="B486" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="C486"/>
     </row>
     <row r="487" spans="1:3">
       <c r="A487" t="s">
-        <v>626</v>
+        <v>618</v>
       </c>
       <c r="B487" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="C487"/>
     </row>
     <row r="488" spans="1:3">
       <c r="A488" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
       <c r="B488" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="C488"/>
     </row>
     <row r="489" spans="1:3">
       <c r="A489" t="s">
-        <v>628</v>
+        <v>621</v>
       </c>
       <c r="B489" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="C489"/>
     </row>
     <row r="490" spans="1:3">
       <c r="A490" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="B490" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="C490"/>
     </row>
     <row r="491" spans="1:3">
       <c r="A491" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
       <c r="B491" t="s">
-        <v>617</v>
+        <v>625</v>
       </c>
       <c r="C491"/>
     </row>
     <row r="492" spans="1:3">
       <c r="A492" t="s">
-        <v>631</v>
+        <v>626</v>
       </c>
       <c r="B492" t="s">
-        <v>617</v>
+        <v>627</v>
       </c>
       <c r="C492"/>
     </row>
     <row r="493" spans="1:3">
       <c r="A493" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
       <c r="B493" t="s">
-        <v>633</v>
+        <v>627</v>
       </c>
       <c r="C493"/>
     </row>
     <row r="494" spans="1:3">
       <c r="A494" t="s">
-        <v>634</v>
+        <v>629</v>
       </c>
       <c r="B494" t="s">
-        <v>633</v>
+        <v>627</v>
       </c>
       <c r="C494"/>
     </row>
     <row r="495" spans="1:3">
       <c r="A495" t="s">
-        <v>635</v>
+        <v>630</v>
       </c>
       <c r="B495" t="s">
-        <v>636</v>
+        <v>631</v>
       </c>
       <c r="C495"/>
     </row>
     <row r="496" spans="1:3">
       <c r="A496" t="s">
-        <v>637</v>
+        <v>632</v>
       </c>
       <c r="B496" t="s">
-        <v>636</v>
+        <v>631</v>
       </c>
       <c r="C496"/>
     </row>
     <row r="497" spans="1:3">
       <c r="A497" t="s">
-        <v>638</v>
+        <v>633</v>
       </c>
       <c r="B497" t="s">
-        <v>636</v>
+        <v>634</v>
       </c>
       <c r="C497"/>
     </row>
     <row r="498" spans="1:3">
       <c r="A498" t="s">
-        <v>639</v>
+        <v>635</v>
       </c>
       <c r="B498" t="s">
-        <v>640</v>
+        <v>636</v>
       </c>
       <c r="C498"/>
     </row>
     <row r="499" spans="1:3">
       <c r="A499" t="s">
-        <v>641</v>
+        <v>637</v>
       </c>
       <c r="B499" t="s">
-        <v>640</v>
+        <v>636</v>
       </c>
       <c r="C499"/>
     </row>
     <row r="500" spans="1:3">
       <c r="A500" t="s">
-        <v>642</v>
+        <v>638</v>
       </c>
       <c r="B500" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="C500"/>
     </row>
     <row r="501" spans="1:3">
       <c r="A501" t="s">
-        <v>644</v>
+        <v>640</v>
       </c>
       <c r="B501" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="C501"/>
     </row>
     <row r="502" spans="1:3">
       <c r="A502" t="s">
-        <v>645</v>
+        <v>641</v>
       </c>
       <c r="B502" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="C502"/>
     </row>
     <row r="503" spans="1:3">
       <c r="A503" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="B503" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="C503"/>
     </row>
     <row r="504" spans="1:3">
       <c r="A504" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="B504" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
       <c r="C504"/>
     </row>
     <row r="505" spans="1:3">
       <c r="A505" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
       <c r="B505" t="s">
-        <v>648</v>
+        <v>646</v>
       </c>
       <c r="C505"/>
     </row>
     <row r="506" spans="1:3">
       <c r="A506" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="B506" t="s">
         <v>648</v>
       </c>
       <c r="C506"/>
     </row>
     <row r="507" spans="1:3">
       <c r="A507" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="B507" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="C507"/>
     </row>
     <row r="508" spans="1:3">
       <c r="A508" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
       <c r="B508" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="C508"/>
     </row>
     <row r="509" spans="1:3">
       <c r="A509" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="B509" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="C509"/>
     </row>
     <row r="510" spans="1:3">
       <c r="A510" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="B510" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="C510"/>
     </row>
     <row r="511" spans="1:3">
       <c r="A511" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
       <c r="B511" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="C511"/>
     </row>
     <row r="512" spans="1:3">
       <c r="A512" t="s">
-        <v>657</v>
+        <v>655</v>
       </c>
       <c r="B512" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="C512"/>
     </row>
     <row r="513" spans="1:3">
       <c r="A513" t="s">
-        <v>658</v>
+        <v>656</v>
       </c>
       <c r="B513" t="s">
-        <v>659</v>
+        <v>657</v>
       </c>
       <c r="C513"/>
     </row>
     <row r="514" spans="1:3">
       <c r="A514" t="s">
-        <v>660</v>
+        <v>658</v>
       </c>
       <c r="B514" t="s">
-        <v>659</v>
+        <v>657</v>
       </c>
       <c r="C514"/>
     </row>
     <row r="515" spans="1:3">
       <c r="A515" t="s">
-        <v>661</v>
+        <v>659</v>
       </c>
       <c r="B515" t="s">
-        <v>662</v>
+        <v>657</v>
       </c>
       <c r="C515"/>
     </row>
     <row r="516" spans="1:3">
       <c r="A516" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="B516" t="s">
-        <v>662</v>
+        <v>657</v>
       </c>
       <c r="C516"/>
     </row>
     <row r="517" spans="1:3">
       <c r="A517" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="B517" t="s">
-        <v>665</v>
+        <v>657</v>
       </c>
       <c r="C517"/>
     </row>
     <row r="518" spans="1:3">
       <c r="A518" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="B518" t="s">
-        <v>665</v>
+        <v>657</v>
       </c>
       <c r="C518"/>
     </row>
     <row r="519" spans="1:3">
       <c r="A519" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
       <c r="B519" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="C519"/>
     </row>
     <row r="520" spans="1:3">
       <c r="A520" t="s">
-        <v>669</v>
+        <v>665</v>
       </c>
       <c r="B520" t="s">
-        <v>670</v>
+        <v>664</v>
       </c>
       <c r="C520"/>
     </row>
     <row r="521" spans="1:3">
       <c r="A521" t="s">
-        <v>671</v>
+        <v>666</v>
       </c>
       <c r="B521" t="s">
-        <v>670</v>
+        <v>664</v>
       </c>
       <c r="C521"/>
     </row>
     <row r="522" spans="1:3">
       <c r="A522" t="s">
-        <v>672</v>
+        <v>667</v>
       </c>
       <c r="B522" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="C522"/>
     </row>
     <row r="523" spans="1:3">
       <c r="A523" t="s">
-        <v>673</v>
+        <v>669</v>
       </c>
       <c r="B523" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="C523"/>
     </row>
     <row r="524" spans="1:3">
       <c r="A524" t="s">
-        <v>674</v>
+        <v>670</v>
       </c>
       <c r="B524" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="C524"/>
     </row>
     <row r="525" spans="1:3">
       <c r="A525" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="B525" t="s">
-        <v>676</v>
+        <v>671</v>
       </c>
       <c r="C525"/>
     </row>
     <row r="526" spans="1:3">
       <c r="A526" t="s">
-        <v>677</v>
+        <v>673</v>
       </c>
       <c r="B526" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="C526"/>
     </row>
     <row r="527" spans="1:3">
       <c r="A527" t="s">
-        <v>678</v>
+        <v>675</v>
       </c>
       <c r="B527" t="s">
         <v>676</v>
       </c>
       <c r="C527"/>
     </row>
     <row r="528" spans="1:3">
       <c r="A528" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="B528" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="C528"/>
     </row>
     <row r="529" spans="1:3">
       <c r="A529" t="s">
-        <v>680</v>
+        <v>679</v>
       </c>
       <c r="B529" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="C529"/>
     </row>
     <row r="530" spans="1:3">
       <c r="A530" t="s">
+        <v>680</v>
+      </c>
+      <c r="B530" t="s">
         <v>681</v>
-      </c>
-[...1 lines deleted...]
-        <v>676</v>
       </c>
       <c r="C530"/>
     </row>
     <row r="531" spans="1:3">
       <c r="A531" t="s">
         <v>682</v>
       </c>
       <c r="B531" t="s">
-        <v>676</v>
+        <v>681</v>
       </c>
       <c r="C531"/>
     </row>
     <row r="532" spans="1:3">
       <c r="A532" t="s">
         <v>683</v>
       </c>
       <c r="B532" t="s">
         <v>684</v>
       </c>
       <c r="C532"/>
     </row>
     <row r="533" spans="1:3">
       <c r="A533" t="s">
         <v>685</v>
       </c>
       <c r="B533" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="C533"/>
     </row>
     <row r="534" spans="1:3">
       <c r="A534" t="s">
+        <v>687</v>
+      </c>
+      <c r="B534" t="s">
         <v>686</v>
-      </c>
-[...1 lines deleted...]
-        <v>684</v>
       </c>
       <c r="C534"/>
     </row>
     <row r="535" spans="1:3">
       <c r="A535" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="B535" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="C535"/>
     </row>
     <row r="536" spans="1:3">
       <c r="A536" t="s">
+        <v>690</v>
+      </c>
+      <c r="B536" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>688</v>
       </c>
       <c r="C536"/>
     </row>
     <row r="537" spans="1:3">
       <c r="A537" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="B537" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="C537"/>
     </row>
     <row r="538" spans="1:3">
       <c r="A538" t="s">
         <v>692</v>
       </c>
       <c r="B538" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="C538"/>
     </row>
     <row r="539" spans="1:3">
       <c r="A539" t="s">
         <v>693</v>
       </c>
       <c r="B539" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="C539"/>
     </row>
     <row r="540" spans="1:3">
       <c r="A540" t="s">
         <v>694</v>
       </c>
       <c r="B540" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="C540"/>
     </row>
     <row r="541" spans="1:3">
       <c r="A541" t="s">
         <v>695</v>
       </c>
       <c r="B541" t="s">
-        <v>696</v>
+        <v>689</v>
       </c>
       <c r="C541"/>
     </row>
     <row r="542" spans="1:3">
       <c r="A542" t="s">
-        <v>697</v>
+        <v>696</v>
       </c>
       <c r="B542" t="s">
-        <v>696</v>
+        <v>689</v>
       </c>
       <c r="C542"/>
     </row>
     <row r="543" spans="1:3">
       <c r="A543" t="s">
+        <v>697</v>
+      </c>
+      <c r="B543" t="s">
         <v>698</v>
-      </c>
-[...1 lines deleted...]
-        <v>699</v>
       </c>
       <c r="C543"/>
     </row>
     <row r="544" spans="1:3">
       <c r="A544" t="s">
-        <v>700</v>
+        <v>699</v>
       </c>
       <c r="B544" t="s">
-        <v>701</v>
+        <v>698</v>
       </c>
       <c r="C544"/>
     </row>
     <row r="545" spans="1:3">
       <c r="A545" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="B545" t="s">
-        <v>701</v>
+        <v>698</v>
       </c>
       <c r="C545"/>
     </row>
     <row r="546" spans="1:3">
       <c r="A546" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
       <c r="B546" t="s">
-        <v>701</v>
+        <v>698</v>
       </c>
       <c r="C546"/>
     </row>
     <row r="547" spans="1:3">
       <c r="A547" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="B547" t="s">
-        <v>705</v>
+        <v>703</v>
       </c>
       <c r="C547"/>
     </row>
     <row r="548" spans="1:3">
       <c r="A548" t="s">
-        <v>706</v>
+        <v>704</v>
       </c>
       <c r="B548" t="s">
-        <v>707</v>
+        <v>703</v>
       </c>
       <c r="C548"/>
     </row>
     <row r="549" spans="1:3">
       <c r="A549" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="B549" t="s">
-        <v>707</v>
+        <v>703</v>
       </c>
       <c r="C549"/>
     </row>
     <row r="550" spans="1:3">
       <c r="A550" t="s">
-        <v>709</v>
+        <v>706</v>
       </c>
       <c r="B550" t="s">
-        <v>707</v>
+        <v>703</v>
       </c>
       <c r="C550"/>
     </row>
     <row r="551" spans="1:3">
       <c r="A551" t="s">
-        <v>710</v>
+        <v>707</v>
       </c>
       <c r="B551" t="s">
-        <v>707</v>
+        <v>703</v>
       </c>
       <c r="C551"/>
     </row>
     <row r="552" spans="1:3">
       <c r="A552" t="s">
-        <v>711</v>
+        <v>708</v>
       </c>
       <c r="B552" t="s">
-        <v>712</v>
+        <v>703</v>
       </c>
       <c r="C552"/>
     </row>
     <row r="553" spans="1:3">
       <c r="A553" t="s">
-        <v>713</v>
+        <v>709</v>
       </c>
       <c r="B553" t="s">
-        <v>714</v>
+        <v>703</v>
       </c>
       <c r="C553"/>
     </row>
     <row r="554" spans="1:3">
       <c r="A554" t="s">
-        <v>715</v>
+        <v>710</v>
       </c>
       <c r="B554" t="s">
-        <v>714</v>
+        <v>703</v>
       </c>
       <c r="C554"/>
     </row>
     <row r="555" spans="1:3">
       <c r="A555" t="s">
-        <v>716</v>
+        <v>711</v>
       </c>
       <c r="B555" t="s">
-        <v>717</v>
+        <v>703</v>
       </c>
       <c r="C555"/>
     </row>
     <row r="556" spans="1:3">
       <c r="A556" t="s">
-        <v>718</v>
+        <v>712</v>
       </c>
       <c r="B556" t="s">
-        <v>717</v>
+        <v>703</v>
       </c>
       <c r="C556"/>
     </row>
     <row r="557" spans="1:3">
       <c r="A557" t="s">
-        <v>719</v>
+        <v>713</v>
       </c>
       <c r="B557" t="s">
-        <v>720</v>
+        <v>703</v>
       </c>
       <c r="C557"/>
     </row>
     <row r="558" spans="1:3">
       <c r="A558" t="s">
-        <v>721</v>
+        <v>714</v>
       </c>
       <c r="B558" t="s">
-        <v>722</v>
+        <v>703</v>
       </c>
       <c r="C558"/>
     </row>
     <row r="559" spans="1:3">
       <c r="A559" t="s">
-        <v>723</v>
+        <v>715</v>
       </c>
       <c r="B559" t="s">
-        <v>724</v>
+        <v>703</v>
       </c>
       <c r="C559"/>
     </row>
     <row r="560" spans="1:3">
       <c r="A560" t="s">
-        <v>725</v>
+        <v>716</v>
       </c>
       <c r="B560" t="s">
-        <v>724</v>
+        <v>703</v>
       </c>
       <c r="C560"/>
     </row>
     <row r="561" spans="1:3">
       <c r="A561" t="s">
-        <v>726</v>
+        <v>717</v>
       </c>
       <c r="B561" t="s">
-        <v>724</v>
+        <v>703</v>
       </c>
       <c r="C561"/>
     </row>
     <row r="562" spans="1:3">
       <c r="A562" t="s">
-        <v>727</v>
+        <v>718</v>
       </c>
       <c r="B562" t="s">
-        <v>724</v>
+        <v>719</v>
       </c>
       <c r="C562"/>
     </row>
     <row r="563" spans="1:3">
       <c r="A563" t="s">
-        <v>728</v>
+        <v>720</v>
       </c>
       <c r="B563" t="s">
-        <v>724</v>
+        <v>719</v>
       </c>
       <c r="C563"/>
     </row>
     <row r="564" spans="1:3">
       <c r="A564" t="s">
-        <v>729</v>
+        <v>721</v>
       </c>
       <c r="B564" t="s">
-        <v>730</v>
+        <v>722</v>
       </c>
       <c r="C564"/>
     </row>
     <row r="565" spans="1:3">
       <c r="A565" t="s">
-        <v>731</v>
+        <v>723</v>
       </c>
       <c r="B565" t="s">
-        <v>730</v>
+        <v>722</v>
       </c>
       <c r="C565"/>
     </row>
     <row r="566" spans="1:3">
       <c r="A566" t="s">
-        <v>732</v>
+        <v>724</v>
       </c>
       <c r="B566" t="s">
-        <v>730</v>
+        <v>722</v>
       </c>
       <c r="C566"/>
     </row>
     <row r="567" spans="1:3">
       <c r="A567" t="s">
-        <v>733</v>
+        <v>725</v>
       </c>
       <c r="B567" t="s">
-        <v>730</v>
+        <v>726</v>
       </c>
       <c r="C567"/>
     </row>
     <row r="568" spans="1:3">
       <c r="A568" t="s">
-        <v>734</v>
+        <v>727</v>
       </c>
       <c r="B568" t="s">
-        <v>735</v>
+        <v>726</v>
       </c>
       <c r="C568"/>
     </row>
     <row r="569" spans="1:3">
       <c r="A569" t="s">
-        <v>736</v>
+        <v>728</v>
       </c>
       <c r="B569" t="s">
-        <v>737</v>
+        <v>729</v>
       </c>
       <c r="C569"/>
     </row>
     <row r="570" spans="1:3">
       <c r="A570" t="s">
-        <v>738</v>
+        <v>730</v>
       </c>
       <c r="B570" t="s">
-        <v>737</v>
+        <v>729</v>
       </c>
       <c r="C570"/>
     </row>
     <row r="571" spans="1:3">
       <c r="A571" t="s">
-        <v>739</v>
+        <v>731</v>
       </c>
       <c r="B571" t="s">
-        <v>737</v>
+        <v>729</v>
       </c>
       <c r="C571"/>
     </row>
     <row r="572" spans="1:3">
       <c r="A572" t="s">
-        <v>740</v>
+        <v>732</v>
       </c>
       <c r="B572" t="s">
-        <v>737</v>
+        <v>729</v>
       </c>
       <c r="C572"/>
     </row>
     <row r="573" spans="1:3">
       <c r="A573" t="s">
-        <v>741</v>
+        <v>733</v>
       </c>
       <c r="B573" t="s">
-        <v>742</v>
+        <v>734</v>
       </c>
       <c r="C573"/>
     </row>
     <row r="574" spans="1:3">
       <c r="A574" t="s">
-        <v>743</v>
+        <v>735</v>
       </c>
       <c r="B574" t="s">
-        <v>742</v>
+        <v>734</v>
       </c>
       <c r="C574"/>
     </row>
     <row r="575" spans="1:3">
       <c r="A575" t="s">
-        <v>744</v>
+        <v>736</v>
       </c>
       <c r="B575" t="s">
-        <v>742</v>
+        <v>734</v>
       </c>
       <c r="C575"/>
     </row>
     <row r="576" spans="1:3">
       <c r="A576" t="s">
-        <v>745</v>
+        <v>737</v>
       </c>
       <c r="B576" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="C576"/>
     </row>
     <row r="577" spans="1:3">
       <c r="A577" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
       <c r="B577" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="C577"/>
     </row>
     <row r="578" spans="1:3">
       <c r="A578" t="s">
-        <v>747</v>
+        <v>740</v>
       </c>
       <c r="B578" t="s">
-        <v>748</v>
+        <v>738</v>
       </c>
       <c r="C578"/>
     </row>
     <row r="579" spans="1:3">
       <c r="A579" t="s">
-        <v>749</v>
+        <v>741</v>
       </c>
       <c r="B579" t="s">
-        <v>748</v>
+        <v>738</v>
       </c>
       <c r="C579"/>
     </row>
     <row r="580" spans="1:3">
       <c r="A580" t="s">
-        <v>750</v>
+        <v>742</v>
       </c>
       <c r="B580" t="s">
-        <v>748</v>
+        <v>738</v>
       </c>
       <c r="C580"/>
     </row>
     <row r="581" spans="1:3">
       <c r="A581" t="s">
-        <v>751</v>
+        <v>743</v>
       </c>
       <c r="B581" t="s">
-        <v>748</v>
+        <v>738</v>
       </c>
       <c r="C581"/>
     </row>
     <row r="582" spans="1:3">
       <c r="A582" t="s">
-        <v>752</v>
+        <v>744</v>
       </c>
       <c r="B582" t="s">
-        <v>748</v>
+        <v>745</v>
       </c>
       <c r="C582"/>
     </row>
     <row r="583" spans="1:3">
       <c r="A583" t="s">
-        <v>753</v>
+        <v>746</v>
       </c>
       <c r="B583" t="s">
-        <v>748</v>
+        <v>745</v>
       </c>
       <c r="C583"/>
     </row>
     <row r="584" spans="1:3">
       <c r="A584" t="s">
-        <v>754</v>
+        <v>747</v>
       </c>
       <c r="B584" t="s">
         <v>748</v>
       </c>
       <c r="C584"/>
     </row>
     <row r="585" spans="1:3">
       <c r="A585" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
       <c r="B585" t="s">
         <v>748</v>
       </c>
       <c r="C585"/>
     </row>
     <row r="586" spans="1:3">
       <c r="A586" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="B586" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="C586"/>
     </row>
     <row r="587" spans="1:3">
       <c r="A587" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
       <c r="B587" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="C587"/>
     </row>
     <row r="588" spans="1:3">
       <c r="A588" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="B588" t="s">
-        <v>757</v>
+        <v>754</v>
       </c>
       <c r="C588"/>
     </row>
     <row r="589" spans="1:3">
       <c r="A589" t="s">
-        <v>760</v>
+        <v>755</v>
       </c>
       <c r="B589" t="s">
-        <v>757</v>
+        <v>756</v>
       </c>
       <c r="C589"/>
     </row>
     <row r="590" spans="1:3">
       <c r="A590" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="B590" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="C590"/>
     </row>
     <row r="591" spans="1:3">
       <c r="A591" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="B591" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="C591"/>
     </row>
     <row r="592" spans="1:3">
       <c r="A592" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
       <c r="B592" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="C592"/>
     </row>
     <row r="593" spans="1:3">
       <c r="A593" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="B593" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="C593"/>
     </row>
     <row r="594" spans="1:3">
       <c r="A594" t="s">
-        <v>766</v>
+        <v>761</v>
       </c>
       <c r="B594" t="s">
         <v>762</v>
       </c>
       <c r="C594"/>
     </row>
     <row r="595" spans="1:3">
       <c r="A595" t="s">
-        <v>767</v>
+        <v>763</v>
       </c>
       <c r="B595" t="s">
         <v>762</v>
       </c>
       <c r="C595"/>
     </row>
     <row r="596" spans="1:3">
       <c r="A596" t="s">
-        <v>768</v>
+        <v>764</v>
       </c>
       <c r="B596" t="s">
         <v>762</v>
       </c>
       <c r="C596"/>
     </row>
     <row r="597" spans="1:3">
       <c r="A597" t="s">
-        <v>769</v>
+        <v>765</v>
       </c>
       <c r="B597" t="s">
         <v>762</v>
       </c>
       <c r="C597"/>
     </row>
     <row r="598" spans="1:3">
       <c r="A598" t="s">
-        <v>770</v>
+        <v>766</v>
       </c>
       <c r="B598" t="s">
-        <v>771</v>
+        <v>762</v>
       </c>
       <c r="C598"/>
     </row>
     <row r="599" spans="1:3">
       <c r="A599" t="s">
-        <v>772</v>
+        <v>767</v>
       </c>
       <c r="B599" t="s">
-        <v>771</v>
+        <v>762</v>
       </c>
       <c r="C599"/>
     </row>
     <row r="600" spans="1:3">
       <c r="A600" t="s">
-        <v>773</v>
+        <v>768</v>
       </c>
       <c r="B600" t="s">
-        <v>774</v>
+        <v>762</v>
       </c>
       <c r="C600"/>
     </row>
     <row r="601" spans="1:3">
       <c r="A601" t="s">
-        <v>775</v>
+        <v>769</v>
       </c>
       <c r="B601" t="s">
-        <v>774</v>
+        <v>770</v>
       </c>
       <c r="C601"/>
     </row>
     <row r="602" spans="1:3">
       <c r="A602" t="s">
-        <v>776</v>
+        <v>771</v>
       </c>
       <c r="B602" t="s">
-        <v>774</v>
+        <v>770</v>
       </c>
       <c r="C602"/>
     </row>
     <row r="603" spans="1:3">
       <c r="A603" t="s">
-        <v>777</v>
+        <v>772</v>
       </c>
       <c r="B603" t="s">
-        <v>774</v>
+        <v>770</v>
       </c>
       <c r="C603"/>
     </row>
     <row r="604" spans="1:3">
       <c r="A604" t="s">
-        <v>778</v>
+        <v>773</v>
       </c>
       <c r="B604" t="s">
-        <v>779</v>
+        <v>774</v>
       </c>
       <c r="C604"/>
     </row>
     <row r="605" spans="1:3">
       <c r="A605" t="s">
-        <v>780</v>
+        <v>775</v>
       </c>
       <c r="B605" t="s">
-        <v>779</v>
+        <v>774</v>
       </c>
       <c r="C605"/>
     </row>
     <row r="606" spans="1:3">
       <c r="A606" t="s">
-        <v>781</v>
+        <v>776</v>
       </c>
       <c r="B606" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="C606"/>
     </row>
     <row r="607" spans="1:3">
       <c r="A607" t="s">
-        <v>783</v>
+        <v>778</v>
       </c>
       <c r="B607" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="C607"/>
     </row>
     <row r="608" spans="1:3">
       <c r="A608" t="s">
-        <v>785</v>
+        <v>779</v>
       </c>
       <c r="B608" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="C608"/>
     </row>
     <row r="609" spans="1:3">
       <c r="A609" t="s">
-        <v>786</v>
+        <v>780</v>
       </c>
       <c r="B609" t="s">
-        <v>787</v>
+        <v>777</v>
       </c>
       <c r="C609"/>
     </row>
     <row r="610" spans="1:3">
       <c r="A610" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="B610" t="s">
-        <v>787</v>
+        <v>782</v>
       </c>
       <c r="C610"/>
     </row>
     <row r="611" spans="1:3">
       <c r="A611" t="s">
-        <v>789</v>
+        <v>783</v>
       </c>
       <c r="B611" t="s">
-        <v>787</v>
+        <v>782</v>
       </c>
       <c r="C611"/>
     </row>
     <row r="612" spans="1:3">
       <c r="A612" t="s">
-        <v>790</v>
+        <v>784</v>
       </c>
       <c r="B612" t="s">
-        <v>787</v>
+        <v>785</v>
       </c>
       <c r="C612"/>
     </row>
     <row r="613" spans="1:3">
       <c r="A613" t="s">
-        <v>791</v>
+        <v>786</v>
       </c>
       <c r="B613" t="s">
         <v>787</v>
       </c>
       <c r="C613"/>
     </row>
     <row r="614" spans="1:3">
       <c r="A614" t="s">
-        <v>792</v>
+        <v>788</v>
       </c>
       <c r="B614" t="s">
-        <v>793</v>
+        <v>787</v>
       </c>
       <c r="C614"/>
     </row>
     <row r="615" spans="1:3">
       <c r="A615" t="s">
-        <v>794</v>
+        <v>789</v>
       </c>
       <c r="B615" t="s">
-        <v>793</v>
+        <v>787</v>
       </c>
       <c r="C615"/>
     </row>
     <row r="616" spans="1:3">
       <c r="A616" t="s">
-        <v>795</v>
+        <v>790</v>
       </c>
       <c r="B616" t="s">
-        <v>793</v>
+        <v>791</v>
       </c>
       <c r="C616"/>
     </row>
     <row r="617" spans="1:3">
       <c r="A617" t="s">
-        <v>796</v>
+        <v>792</v>
       </c>
       <c r="B617" t="s">
         <v>793</v>
       </c>
       <c r="C617"/>
     </row>
     <row r="618" spans="1:3">
       <c r="A618" t="s">
-        <v>797</v>
+        <v>794</v>
       </c>
       <c r="B618" t="s">
-        <v>798</v>
+        <v>793</v>
       </c>
       <c r="C618"/>
     </row>
     <row r="619" spans="1:3">
       <c r="A619" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="B619" t="s">
-        <v>798</v>
+        <v>793</v>
       </c>
       <c r="C619"/>
     </row>
     <row r="620" spans="1:3">
       <c r="A620" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="B620" t="s">
-        <v>801</v>
+        <v>793</v>
       </c>
       <c r="C620"/>
     </row>
     <row r="621" spans="1:3">
       <c r="A621" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="B621" t="s">
-        <v>801</v>
+        <v>798</v>
       </c>
       <c r="C621"/>
     </row>
     <row r="622" spans="1:3">
       <c r="A622" t="s">
-        <v>803</v>
+        <v>799</v>
       </c>
       <c r="B622" t="s">
-        <v>804</v>
+        <v>800</v>
       </c>
       <c r="C622"/>
     </row>
     <row r="623" spans="1:3">
       <c r="A623" t="s">
-        <v>805</v>
+        <v>801</v>
       </c>
       <c r="B623" t="s">
-        <v>804</v>
+        <v>800</v>
       </c>
       <c r="C623"/>
     </row>
     <row r="624" spans="1:3">
       <c r="A624" t="s">
-        <v>806</v>
+        <v>802</v>
       </c>
       <c r="B624" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
       <c r="C624"/>
     </row>
     <row r="625" spans="1:3">
       <c r="A625" t="s">
-        <v>807</v>
+        <v>804</v>
       </c>
       <c r="B625" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
       <c r="C625"/>
     </row>
     <row r="626" spans="1:3">
       <c r="A626" t="s">
-        <v>808</v>
+        <v>805</v>
       </c>
       <c r="B626" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="C626"/>
     </row>
     <row r="627" spans="1:3">
       <c r="A627" t="s">
-        <v>809</v>
+        <v>807</v>
       </c>
       <c r="B627" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
       <c r="C627"/>
     </row>
     <row r="628" spans="1:3">
       <c r="A628" t="s">
+        <v>809</v>
+      </c>
+      <c r="B628" t="s">
         <v>810</v>
-      </c>
-[...1 lines deleted...]
-        <v>804</v>
       </c>
       <c r="C628"/>
     </row>
     <row r="629" spans="1:3">
       <c r="A629" t="s">
         <v>811</v>
       </c>
       <c r="B629" t="s">
-        <v>804</v>
+        <v>810</v>
       </c>
       <c r="C629"/>
     </row>
     <row r="630" spans="1:3">
       <c r="A630" t="s">
         <v>812</v>
       </c>
       <c r="B630" t="s">
-        <v>804</v>
+        <v>810</v>
       </c>
       <c r="C630"/>
     </row>
     <row r="631" spans="1:3">
       <c r="A631" t="s">
         <v>813</v>
       </c>
       <c r="B631" t="s">
-        <v>804</v>
+        <v>810</v>
       </c>
       <c r="C631"/>
     </row>
     <row r="632" spans="1:3">
       <c r="A632" t="s">
         <v>814</v>
       </c>
       <c r="B632" t="s">
-        <v>804</v>
+        <v>810</v>
       </c>
       <c r="C632"/>
     </row>
     <row r="633" spans="1:3">
       <c r="A633" t="s">
         <v>815</v>
       </c>
       <c r="B633" t="s">
-        <v>804</v>
+        <v>816</v>
       </c>
       <c r="C633"/>
     </row>
     <row r="634" spans="1:3">
       <c r="A634" t="s">
+        <v>817</v>
+      </c>
+      <c r="B634" t="s">
         <v>816</v>
-      </c>
-[...1 lines deleted...]
-        <v>804</v>
       </c>
       <c r="C634"/>
     </row>
     <row r="635" spans="1:3">
       <c r="A635" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="B635" t="s">
-        <v>818</v>
+        <v>816</v>
       </c>
       <c r="C635"/>
     </row>
     <row r="636" spans="1:3">
       <c r="A636" t="s">
         <v>819</v>
       </c>
       <c r="B636" t="s">
-        <v>818</v>
+        <v>816</v>
       </c>
       <c r="C636"/>
     </row>
     <row r="637" spans="1:3">
       <c r="A637" t="s">
         <v>820</v>
       </c>
       <c r="B637" t="s">
-        <v>818</v>
+        <v>821</v>
       </c>
       <c r="C637"/>
     </row>
     <row r="638" spans="1:3">
       <c r="A638" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="B638" t="s">
-        <v>818</v>
+        <v>823</v>
       </c>
       <c r="C638"/>
     </row>
     <row r="639" spans="1:3">
       <c r="A639" t="s">
-        <v>822</v>
+        <v>824</v>
       </c>
       <c r="B639" t="s">
-        <v>818</v>
+        <v>823</v>
       </c>
       <c r="C639"/>
     </row>
     <row r="640" spans="1:3">
       <c r="A640" t="s">
+        <v>825</v>
+      </c>
+      <c r="B640" t="s">
         <v>823</v>
-      </c>
-[...1 lines deleted...]
-        <v>818</v>
       </c>
       <c r="C640"/>
     </row>
     <row r="641" spans="1:3">
       <c r="A641" t="s">
-        <v>824</v>
+        <v>826</v>
       </c>
       <c r="B641" t="s">
-        <v>818</v>
+        <v>823</v>
       </c>
       <c r="C641"/>
     </row>
     <row r="642" spans="1:3">
       <c r="A642" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="B642" t="s">
-        <v>818</v>
+        <v>828</v>
       </c>
       <c r="C642"/>
     </row>
     <row r="643" spans="1:3">
       <c r="A643" t="s">
-        <v>826</v>
+        <v>829</v>
       </c>
       <c r="B643" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="C643"/>
     </row>
     <row r="644" spans="1:3">
       <c r="A644" t="s">
+        <v>830</v>
+      </c>
+      <c r="B644" t="s">
         <v>828</v>
-      </c>
-[...1 lines deleted...]
-        <v>829</v>
       </c>
       <c r="C644"/>
     </row>
     <row r="645" spans="1:3">
       <c r="A645" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="B645" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
       <c r="C645"/>
     </row>
     <row r="646" spans="1:3">
       <c r="A646" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="B646" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
       <c r="C646"/>
     </row>
     <row r="647" spans="1:3">
       <c r="A647" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="B647" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="C647"/>
     </row>
     <row r="648" spans="1:3">
       <c r="A648" t="s">
+        <v>835</v>
+      </c>
+      <c r="B648" t="s">
         <v>834</v>
-      </c>
-[...1 lines deleted...]
-        <v>833</v>
       </c>
       <c r="C648"/>
     </row>
     <row r="649" spans="1:3">
       <c r="A649" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="B649" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="C649"/>
     </row>
     <row r="650" spans="1:3">
       <c r="A650" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="B650" t="s">
-        <v>837</v>
+        <v>834</v>
       </c>
       <c r="C650"/>
     </row>
     <row r="651" spans="1:3">
       <c r="A651" t="s">
         <v>838</v>
       </c>
       <c r="B651" t="s">
-        <v>837</v>
+        <v>834</v>
       </c>
       <c r="C651"/>
     </row>
     <row r="652" spans="1:3">
       <c r="A652" t="s">
         <v>839</v>
       </c>
       <c r="B652" t="s">
-        <v>837</v>
+        <v>834</v>
       </c>
       <c r="C652"/>
     </row>
     <row r="653" spans="1:3">
       <c r="A653" t="s">
         <v>840</v>
       </c>
       <c r="B653" t="s">
-        <v>841</v>
+        <v>834</v>
       </c>
       <c r="C653"/>
     </row>
     <row r="654" spans="1:3">
       <c r="A654" t="s">
-        <v>842</v>
+        <v>841</v>
       </c>
       <c r="B654" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="C654"/>
     </row>
     <row r="655" spans="1:3">
       <c r="A655" t="s">
-        <v>844</v>
+        <v>842</v>
       </c>
       <c r="B655" t="s">
         <v>843</v>
       </c>
       <c r="C655"/>
     </row>
     <row r="656" spans="1:3">
       <c r="A656" t="s">
-        <v>845</v>
+        <v>844</v>
       </c>
       <c r="B656" t="s">
         <v>843</v>
       </c>
       <c r="C656"/>
     </row>
     <row r="657" spans="1:3">
       <c r="A657" t="s">
-        <v>846</v>
+        <v>845</v>
       </c>
       <c r="B657" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="C657"/>
     </row>
     <row r="658" spans="1:3">
       <c r="A658" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="B658" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="C658"/>
     </row>
     <row r="659" spans="1:3">
       <c r="A659" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
       <c r="B659" t="s">
-        <v>850</v>
+        <v>848</v>
       </c>
       <c r="C659"/>
     </row>
     <row r="660" spans="1:3">
       <c r="A660" t="s">
-        <v>851</v>
+        <v>849</v>
       </c>
       <c r="B660" t="s">
-        <v>850</v>
+        <v>848</v>
       </c>
       <c r="C660"/>
     </row>
     <row r="661" spans="1:3">
       <c r="A661" t="s">
-        <v>852</v>
+        <v>850</v>
       </c>
       <c r="B661" t="s">
-        <v>850</v>
+        <v>848</v>
       </c>
       <c r="C661"/>
     </row>
     <row r="662" spans="1:3">
       <c r="A662" t="s">
-        <v>853</v>
+        <v>851</v>
       </c>
       <c r="B662" t="s">
-        <v>854</v>
+        <v>848</v>
       </c>
       <c r="C662"/>
     </row>
     <row r="663" spans="1:3">
       <c r="A663" t="s">
-        <v>855</v>
+        <v>852</v>
       </c>
       <c r="B663" t="s">
-        <v>854</v>
+        <v>848</v>
       </c>
       <c r="C663"/>
     </row>
     <row r="664" spans="1:3">
       <c r="A664" t="s">
-        <v>856</v>
+        <v>853</v>
       </c>
       <c r="B664" t="s">
-        <v>854</v>
+        <v>848</v>
       </c>
       <c r="C664"/>
     </row>
     <row r="665" spans="1:3">
       <c r="A665" t="s">
-        <v>857</v>
+        <v>854</v>
       </c>
       <c r="B665" t="s">
-        <v>854</v>
+        <v>848</v>
       </c>
       <c r="C665"/>
     </row>
     <row r="666" spans="1:3">
       <c r="A666" t="s">
-        <v>858</v>
+        <v>855</v>
       </c>
       <c r="B666" t="s">
-        <v>859</v>
+        <v>848</v>
       </c>
       <c r="C666"/>
     </row>
     <row r="667" spans="1:3">
       <c r="A667" t="s">
-        <v>860</v>
+        <v>856</v>
       </c>
       <c r="B667" t="s">
-        <v>859</v>
+        <v>857</v>
       </c>
       <c r="C667"/>
     </row>
     <row r="668" spans="1:3">
       <c r="A668" t="s">
-        <v>861</v>
+        <v>858</v>
       </c>
       <c r="B668" t="s">
-        <v>859</v>
+        <v>857</v>
       </c>
       <c r="C668"/>
     </row>
     <row r="669" spans="1:3">
       <c r="A669" t="s">
-        <v>862</v>
+        <v>859</v>
       </c>
       <c r="B669" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="C669"/>
     </row>
     <row r="670" spans="1:3">
       <c r="A670" t="s">
-        <v>863</v>
+        <v>861</v>
       </c>
       <c r="B670" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="C670"/>
     </row>
     <row r="671" spans="1:3">
       <c r="A671" t="s">
-        <v>865</v>
+        <v>862</v>
       </c>
       <c r="B671" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="C671"/>
     </row>
     <row r="672" spans="1:3">
       <c r="A672" t="s">
-        <v>866</v>
+        <v>863</v>
       </c>
       <c r="B672" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="C672"/>
     </row>
     <row r="673" spans="1:3">
       <c r="A673" t="s">
-        <v>867</v>
+        <v>864</v>
       </c>
       <c r="B673" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="C673"/>
     </row>
     <row r="674" spans="1:3">
       <c r="A674" t="s">
-        <v>868</v>
+        <v>866</v>
       </c>
       <c r="B674" t="s">
-        <v>869</v>
+        <v>865</v>
       </c>
       <c r="C674"/>
     </row>
     <row r="675" spans="1:3">
       <c r="A675" t="s">
-        <v>870</v>
+        <v>867</v>
       </c>
       <c r="B675" t="s">
-        <v>869</v>
+        <v>868</v>
       </c>
       <c r="C675"/>
     </row>
     <row r="676" spans="1:3">
       <c r="A676" t="s">
-        <v>871</v>
+        <v>869</v>
       </c>
       <c r="B676" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="C676"/>
     </row>
     <row r="677" spans="1:3">
       <c r="A677" t="s">
-        <v>872</v>
+        <v>871</v>
       </c>
       <c r="B677" t="s">
-        <v>873</v>
+        <v>870</v>
       </c>
       <c r="C677"/>
     </row>
     <row r="678" spans="1:3">
       <c r="A678" t="s">
-        <v>874</v>
+        <v>872</v>
       </c>
       <c r="B678" t="s">
         <v>873</v>
       </c>
       <c r="C678"/>
     </row>
     <row r="679" spans="1:3">
       <c r="A679" t="s">
-        <v>875</v>
+        <v>874</v>
       </c>
       <c r="B679" t="s">
         <v>873</v>
       </c>
       <c r="C679"/>
     </row>
     <row r="680" spans="1:3">
       <c r="A680" t="s">
-        <v>876</v>
+        <v>875</v>
       </c>
       <c r="B680" t="s">
-        <v>877</v>
+        <v>873</v>
       </c>
       <c r="C680"/>
     </row>
     <row r="681" spans="1:3">
       <c r="A681" t="s">
-        <v>878</v>
+        <v>876</v>
       </c>
       <c r="B681" t="s">
-        <v>877</v>
+        <v>873</v>
       </c>
       <c r="C681"/>
     </row>
     <row r="682" spans="1:3">
       <c r="A682" t="s">
-        <v>879</v>
+        <v>877</v>
       </c>
       <c r="B682" t="s">
-        <v>880</v>
+        <v>873</v>
       </c>
       <c r="C682"/>
     </row>
     <row r="683" spans="1:3">
       <c r="A683" t="s">
-        <v>881</v>
+        <v>878</v>
       </c>
       <c r="B683" t="s">
-        <v>880</v>
+        <v>879</v>
       </c>
       <c r="C683"/>
     </row>
     <row r="684" spans="1:3">
       <c r="A684" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
       <c r="B684" t="s">
-        <v>880</v>
+        <v>879</v>
       </c>
       <c r="C684"/>
     </row>
     <row r="685" spans="1:3">
       <c r="A685" t="s">
-        <v>883</v>
+        <v>881</v>
       </c>
       <c r="B685" t="s">
-        <v>880</v>
+        <v>879</v>
       </c>
       <c r="C685"/>
     </row>
     <row r="686" spans="1:3">
       <c r="A686" t="s">
-        <v>884</v>
+        <v>882</v>
       </c>
       <c r="B686" t="s">
-        <v>880</v>
+        <v>879</v>
       </c>
       <c r="C686"/>
     </row>
     <row r="687" spans="1:3">
       <c r="A687" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="B687" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="C687"/>
     </row>
     <row r="688" spans="1:3">
       <c r="A688" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
       <c r="B688" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="C688"/>
     </row>
     <row r="689" spans="1:3">
       <c r="A689" t="s">
+        <v>886</v>
+      </c>
+      <c r="B689" t="s">
         <v>887</v>
-      </c>
-[...1 lines deleted...]
-        <v>880</v>
       </c>
       <c r="C689"/>
     </row>
     <row r="690" spans="1:3">
       <c r="A690" t="s">
         <v>888</v>
       </c>
       <c r="B690" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
       <c r="C690"/>
     </row>
     <row r="691" spans="1:3">
       <c r="A691" t="s">
+        <v>889</v>
+      </c>
+      <c r="B691" t="s">
         <v>890</v>
-      </c>
-[...1 lines deleted...]
-        <v>889</v>
       </c>
       <c r="C691"/>
     </row>
     <row r="692" spans="1:3">
       <c r="A692" t="s">
         <v>891</v>
       </c>
       <c r="B692" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="C692"/>
     </row>
     <row r="693" spans="1:3">
       <c r="A693" t="s">
         <v>892</v>
       </c>
       <c r="B693" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="C693"/>
     </row>
     <row r="694" spans="1:3">
       <c r="A694" t="s">
         <v>893</v>
       </c>
       <c r="B694" t="s">
-        <v>894</v>
+        <v>890</v>
       </c>
       <c r="C694"/>
     </row>
     <row r="695" spans="1:3">
       <c r="A695" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
       <c r="B695" t="s">
-        <v>894</v>
+        <v>890</v>
       </c>
       <c r="C695"/>
     </row>
     <row r="696" spans="1:3">
       <c r="A696" t="s">
-        <v>896</v>
+        <v>895</v>
       </c>
       <c r="B696" t="s">
-        <v>894</v>
+        <v>890</v>
       </c>
       <c r="C696"/>
     </row>
     <row r="697" spans="1:3">
       <c r="A697" t="s">
-        <v>897</v>
+        <v>896</v>
       </c>
       <c r="B697" t="s">
-        <v>898</v>
+        <v>890</v>
       </c>
       <c r="C697"/>
     </row>
     <row r="698" spans="1:3">
       <c r="A698" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="B698" t="s">
-        <v>898</v>
+        <v>890</v>
       </c>
       <c r="C698"/>
     </row>
     <row r="699" spans="1:3">
       <c r="A699" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="B699" t="s">
-        <v>898</v>
+        <v>890</v>
       </c>
       <c r="C699"/>
     </row>
     <row r="700" spans="1:3">
       <c r="A700" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
       <c r="B700" t="s">
-        <v>898</v>
+        <v>890</v>
       </c>
       <c r="C700"/>
     </row>
     <row r="701" spans="1:3">
       <c r="A701" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="B701" t="s">
-        <v>898</v>
+        <v>890</v>
       </c>
       <c r="C701"/>
     </row>
     <row r="702" spans="1:3">
       <c r="A702" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="B702" t="s">
-        <v>904</v>
+        <v>890</v>
       </c>
       <c r="C702"/>
     </row>
     <row r="703" spans="1:3">
       <c r="A703" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
       <c r="B703" t="s">
-        <v>904</v>
+        <v>890</v>
       </c>
       <c r="C703"/>
     </row>
     <row r="704" spans="1:3">
       <c r="A704" t="s">
-        <v>906</v>
+        <v>903</v>
       </c>
       <c r="B704" t="s">
         <v>904</v>
       </c>
       <c r="C704"/>
     </row>
     <row r="705" spans="1:3">
       <c r="A705" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
       <c r="B705" t="s">
         <v>904</v>
       </c>
       <c r="C705"/>
     </row>
     <row r="706" spans="1:3">
       <c r="A706" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="B706" t="s">
-        <v>909</v>
+        <v>904</v>
       </c>
       <c r="C706"/>
     </row>
     <row r="707" spans="1:3">
       <c r="A707" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="B707" t="s">
-        <v>909</v>
+        <v>904</v>
       </c>
       <c r="C707"/>
     </row>
     <row r="708" spans="1:3">
       <c r="A708" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
       <c r="B708" t="s">
-        <v>912</v>
+        <v>904</v>
       </c>
       <c r="C708"/>
     </row>
     <row r="709" spans="1:3">
       <c r="A709" t="s">
-        <v>913</v>
+        <v>909</v>
       </c>
       <c r="B709" t="s">
-        <v>912</v>
+        <v>904</v>
       </c>
       <c r="C709"/>
     </row>
     <row r="710" spans="1:3">
       <c r="A710" t="s">
-        <v>914</v>
+        <v>910</v>
       </c>
       <c r="B710" t="s">
-        <v>912</v>
+        <v>904</v>
       </c>
       <c r="C710"/>
     </row>
     <row r="711" spans="1:3">
       <c r="A711" t="s">
-        <v>915</v>
+        <v>911</v>
       </c>
       <c r="B711" t="s">
-        <v>916</v>
+        <v>904</v>
       </c>
       <c r="C711"/>
     </row>
     <row r="712" spans="1:3">
       <c r="A712" t="s">
-        <v>917</v>
+        <v>912</v>
       </c>
       <c r="B712" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
       <c r="C712"/>
     </row>
     <row r="713" spans="1:3">
       <c r="A713" t="s">
-        <v>918</v>
+        <v>914</v>
       </c>
       <c r="B713" t="s">
-        <v>916</v>
+        <v>915</v>
       </c>
       <c r="C713"/>
     </row>
     <row r="714" spans="1:3">
       <c r="A714" t="s">
-        <v>919</v>
+        <v>916</v>
       </c>
       <c r="B714" t="s">
-        <v>916</v>
+        <v>915</v>
       </c>
       <c r="C714"/>
     </row>
     <row r="715" spans="1:3">
       <c r="A715" t="s">
-        <v>920</v>
+        <v>917</v>
       </c>
       <c r="B715" t="s">
-        <v>916</v>
+        <v>915</v>
       </c>
       <c r="C715"/>
     </row>
     <row r="716" spans="1:3">
       <c r="A716" t="s">
-        <v>921</v>
+        <v>918</v>
       </c>
       <c r="B716" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="C716"/>
     </row>
     <row r="717" spans="1:3">
       <c r="A717" t="s">
-        <v>922</v>
+        <v>920</v>
       </c>
       <c r="B717" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="C717"/>
     </row>
     <row r="718" spans="1:3">
       <c r="A718" t="s">
-        <v>923</v>
+        <v>921</v>
       </c>
       <c r="B718" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="C718"/>
     </row>
     <row r="719" spans="1:3">
       <c r="A719" t="s">
-        <v>924</v>
+        <v>922</v>
       </c>
       <c r="B719" t="s">
-        <v>916</v>
+        <v>923</v>
       </c>
       <c r="C719"/>
     </row>
     <row r="720" spans="1:3">
       <c r="A720" t="s">
-        <v>925</v>
+        <v>924</v>
       </c>
       <c r="B720" t="s">
-        <v>916</v>
+        <v>923</v>
       </c>
       <c r="C720"/>
     </row>
     <row r="721" spans="1:3">
       <c r="A721" t="s">
-        <v>926</v>
+        <v>925</v>
       </c>
       <c r="B721" t="s">
-        <v>916</v>
+        <v>923</v>
       </c>
       <c r="C721"/>
     </row>
     <row r="722" spans="1:3">
       <c r="A722" t="s">
+        <v>926</v>
+      </c>
+      <c r="B722" t="s">
         <v>927</v>
-      </c>
-[...1 lines deleted...]
-        <v>916</v>
       </c>
       <c r="C722"/>
     </row>
     <row r="723" spans="1:3">
       <c r="A723" t="s">
         <v>928</v>
       </c>
       <c r="B723" t="s">
-        <v>916</v>
+        <v>929</v>
       </c>
       <c r="C723"/>
     </row>
     <row r="724" spans="1:3">
       <c r="A724" t="s">
+        <v>930</v>
+      </c>
+      <c r="B724" t="s">
         <v>929</v>
-      </c>
-[...1 lines deleted...]
-        <v>916</v>
       </c>
       <c r="C724"/>
     </row>
     <row r="725" spans="1:3">
       <c r="A725" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="B725" t="s">
-        <v>916</v>
+        <v>929</v>
       </c>
       <c r="C725"/>
     </row>
     <row r="726" spans="1:3">
       <c r="A726" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="B726" t="s">
-        <v>916</v>
+        <v>933</v>
       </c>
       <c r="C726"/>
     </row>
     <row r="727" spans="1:3">
       <c r="A727" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="B727" t="s">
-        <v>916</v>
+        <v>933</v>
       </c>
       <c r="C727"/>
     </row>
     <row r="728" spans="1:3">
       <c r="A728" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
       <c r="B728" t="s">
-        <v>916</v>
+        <v>936</v>
       </c>
       <c r="C728"/>
     </row>
     <row r="729" spans="1:3">
       <c r="A729" t="s">
-        <v>934</v>
+        <v>937</v>
       </c>
       <c r="B729" t="s">
-        <v>916</v>
+        <v>936</v>
       </c>
       <c r="C729"/>
     </row>
     <row r="730" spans="1:3">
       <c r="A730" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="B730" t="s">
-        <v>916</v>
+        <v>936</v>
       </c>
       <c r="C730"/>
     </row>
     <row r="731" spans="1:3">
       <c r="A731" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="B731" t="s">
-        <v>916</v>
+        <v>940</v>
       </c>
       <c r="C731"/>
     </row>
     <row r="732" spans="1:3">
       <c r="A732" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="B732" t="s">
-        <v>916</v>
+        <v>940</v>
       </c>
       <c r="C732"/>
     </row>
     <row r="733" spans="1:3">
       <c r="A733" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="B733" t="s">
-        <v>916</v>
+        <v>940</v>
       </c>
       <c r="C733"/>
     </row>
     <row r="734" spans="1:3">
       <c r="A734" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
       <c r="B734" t="s">
-        <v>916</v>
+        <v>940</v>
       </c>
       <c r="C734"/>
     </row>
     <row r="735" spans="1:3">
       <c r="A735" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="B735" t="s">
-        <v>916</v>
+        <v>945</v>
       </c>
       <c r="C735"/>
     </row>
     <row r="736" spans="1:3">
       <c r="A736" t="s">
-        <v>941</v>
+        <v>946</v>
       </c>
       <c r="B736" t="s">
-        <v>916</v>
+        <v>945</v>
       </c>
       <c r="C736"/>
     </row>
     <row r="737" spans="1:3">
       <c r="A737" t="s">
-        <v>942</v>
+        <v>947</v>
       </c>
       <c r="B737" t="s">
-        <v>916</v>
+        <v>945</v>
       </c>
       <c r="C737"/>
     </row>
     <row r="738" spans="1:3">
       <c r="A738" t="s">
-        <v>943</v>
+        <v>948</v>
       </c>
       <c r="B738" t="s">
-        <v>916</v>
+        <v>945</v>
       </c>
       <c r="C738"/>
     </row>
     <row r="739" spans="1:3">
       <c r="A739" t="s">
-        <v>944</v>
+        <v>949</v>
       </c>
       <c r="B739" t="s">
-        <v>916</v>
+        <v>950</v>
       </c>
       <c r="C739"/>
     </row>
     <row r="740" spans="1:3">
       <c r="A740" t="s">
-        <v>945</v>
+        <v>951</v>
       </c>
       <c r="B740" t="s">
-        <v>916</v>
+        <v>950</v>
       </c>
       <c r="C740"/>
     </row>
     <row r="741" spans="1:3">
       <c r="A741" t="s">
-        <v>946</v>
+        <v>952</v>
       </c>
       <c r="B741" t="s">
-        <v>916</v>
+        <v>950</v>
       </c>
       <c r="C741"/>
     </row>
     <row r="742" spans="1:3">
       <c r="A742" t="s">
-        <v>947</v>
+        <v>953</v>
       </c>
       <c r="B742" t="s">
-        <v>916</v>
+        <v>950</v>
       </c>
       <c r="C742"/>
     </row>
     <row r="743" spans="1:3">
       <c r="A743" t="s">
-        <v>948</v>
+        <v>954</v>
       </c>
       <c r="B743" t="s">
-        <v>916</v>
+        <v>955</v>
       </c>
       <c r="C743"/>
     </row>
     <row r="744" spans="1:3">
       <c r="A744" t="s">
-        <v>949</v>
+        <v>956</v>
       </c>
       <c r="B744" t="s">
-        <v>916</v>
+        <v>955</v>
       </c>
       <c r="C744"/>
     </row>
     <row r="745" spans="1:3">
       <c r="A745" t="s">
-        <v>950</v>
+        <v>957</v>
       </c>
       <c r="B745" t="s">
-        <v>916</v>
+        <v>955</v>
       </c>
       <c r="C745"/>
     </row>
     <row r="746" spans="1:3">
       <c r="A746" t="s">
-        <v>951</v>
+        <v>958</v>
       </c>
       <c r="B746" t="s">
-        <v>916</v>
+        <v>959</v>
       </c>
       <c r="C746"/>
     </row>
     <row r="747" spans="1:3">
       <c r="A747" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="B747" t="s">
-        <v>916</v>
+        <v>959</v>
       </c>
       <c r="C747"/>
     </row>
     <row r="748" spans="1:3">
       <c r="A748" t="s">
-        <v>953</v>
+        <v>961</v>
       </c>
       <c r="B748" t="s">
-        <v>916</v>
+        <v>959</v>
       </c>
       <c r="C748"/>
     </row>
     <row r="749" spans="1:3">
       <c r="A749" t="s">
-        <v>954</v>
+        <v>962</v>
       </c>
       <c r="B749" t="s">
-        <v>916</v>
+        <v>963</v>
       </c>
       <c r="C749"/>
     </row>
     <row r="750" spans="1:3">
       <c r="A750" t="s">
-        <v>955</v>
+        <v>964</v>
       </c>
       <c r="B750" t="s">
-        <v>916</v>
+        <v>963</v>
       </c>
       <c r="C750"/>
     </row>
     <row r="751" spans="1:3">
       <c r="A751" t="s">
-        <v>956</v>
+        <v>965</v>
       </c>
       <c r="B751" t="s">
-        <v>916</v>
+        <v>966</v>
       </c>
       <c r="C751"/>
     </row>
     <row r="752" spans="1:3">
       <c r="A752" t="s">
-        <v>957</v>
+        <v>967</v>
       </c>
       <c r="B752" t="s">
-        <v>916</v>
+        <v>966</v>
       </c>
       <c r="C752"/>
     </row>
     <row r="753" spans="1:3">
       <c r="A753" t="s">
-        <v>958</v>
+        <v>968</v>
       </c>
       <c r="B753" t="s">
-        <v>916</v>
+        <v>966</v>
       </c>
       <c r="C753"/>
     </row>
     <row r="754" spans="1:3">
       <c r="A754" t="s">
-        <v>959</v>
+        <v>969</v>
       </c>
       <c r="B754" t="s">
-        <v>916</v>
+        <v>966</v>
       </c>
       <c r="C754"/>
     </row>
     <row r="755" spans="1:3">
       <c r="A755" t="s">
-        <v>960</v>
+        <v>970</v>
       </c>
       <c r="B755" t="s">
-        <v>916</v>
+        <v>966</v>
       </c>
       <c r="C755"/>
     </row>
     <row r="756" spans="1:3">
       <c r="A756" t="s">
-        <v>961</v>
+        <v>971</v>
       </c>
       <c r="B756" t="s">
-        <v>916</v>
+        <v>966</v>
       </c>
       <c r="C756"/>
     </row>
     <row r="757" spans="1:3">
       <c r="A757" t="s">
-        <v>962</v>
+        <v>972</v>
       </c>
       <c r="B757" t="s">
-        <v>916</v>
+        <v>966</v>
       </c>
       <c r="C757"/>
     </row>
     <row r="758" spans="1:3">
       <c r="A758" t="s">
-        <v>963</v>
+        <v>973</v>
       </c>
       <c r="B758" t="s">
-        <v>916</v>
+        <v>966</v>
       </c>
       <c r="C758"/>
     </row>
     <row r="759" spans="1:3">
       <c r="A759" t="s">
-        <v>964</v>
+        <v>974</v>
       </c>
       <c r="B759" t="s">
-        <v>916</v>
+        <v>975</v>
       </c>
       <c r="C759"/>
     </row>
     <row r="760" spans="1:3">
       <c r="A760" t="s">
-        <v>965</v>
+        <v>976</v>
       </c>
       <c r="B760" t="s">
-        <v>916</v>
+        <v>975</v>
       </c>
       <c r="C760"/>
     </row>
     <row r="761" spans="1:3">
       <c r="A761" t="s">
-        <v>966</v>
+        <v>977</v>
       </c>
       <c r="B761" t="s">
-        <v>916</v>
+        <v>975</v>
       </c>
       <c r="C761"/>
     </row>
     <row r="762" spans="1:3">
       <c r="A762" t="s">
-        <v>967</v>
+        <v>978</v>
       </c>
       <c r="B762" t="s">
-        <v>916</v>
+        <v>975</v>
       </c>
       <c r="C762"/>
     </row>
     <row r="763" spans="1:3">
       <c r="A763" t="s">
-        <v>968</v>
+        <v>979</v>
       </c>
       <c r="B763" t="s">
-        <v>916</v>
+        <v>980</v>
       </c>
       <c r="C763"/>
     </row>
     <row r="764" spans="1:3">
       <c r="A764" t="s">
-        <v>969</v>
+        <v>981</v>
       </c>
       <c r="B764" t="s">
-        <v>916</v>
+        <v>980</v>
       </c>
       <c r="C764"/>
     </row>
     <row r="765" spans="1:3">
       <c r="A765" t="s">
-        <v>970</v>
+        <v>982</v>
       </c>
       <c r="B765" t="s">
-        <v>916</v>
+        <v>980</v>
       </c>
       <c r="C765"/>
     </row>
     <row r="766" spans="1:3">
       <c r="A766" t="s">
-        <v>971</v>
+        <v>983</v>
       </c>
       <c r="B766" t="s">
-        <v>916</v>
+        <v>984</v>
       </c>
       <c r="C766"/>
     </row>
     <row r="767" spans="1:3">
       <c r="A767" t="s">
-        <v>972</v>
+        <v>985</v>
       </c>
       <c r="B767" t="s">
-        <v>916</v>
+        <v>984</v>
       </c>
       <c r="C767"/>
     </row>
     <row r="768" spans="1:3">
       <c r="A768" t="s">
-        <v>973</v>
+        <v>986</v>
       </c>
       <c r="B768" t="s">
-        <v>916</v>
+        <v>984</v>
       </c>
       <c r="C768"/>
     </row>
     <row r="769" spans="1:3">
       <c r="A769" t="s">
-        <v>974</v>
+        <v>987</v>
       </c>
       <c r="B769" t="s">
-        <v>916</v>
+        <v>984</v>
       </c>
       <c r="C769"/>
     </row>
     <row r="770" spans="1:3">
       <c r="A770" t="s">
-        <v>975</v>
+        <v>988</v>
       </c>
       <c r="B770" t="s">
-        <v>916</v>
+        <v>984</v>
       </c>
       <c r="C770"/>
     </row>
     <row r="771" spans="1:3">
       <c r="A771" t="s">
-        <v>976</v>
+        <v>989</v>
       </c>
       <c r="B771" t="s">
-        <v>916</v>
+        <v>990</v>
       </c>
       <c r="C771"/>
     </row>
     <row r="772" spans="1:3">
       <c r="A772" t="s">
-        <v>977</v>
+        <v>991</v>
       </c>
       <c r="B772" t="s">
-        <v>916</v>
+        <v>990</v>
       </c>
       <c r="C772"/>
     </row>
     <row r="773" spans="1:3">
       <c r="A773" t="s">
-        <v>978</v>
+        <v>992</v>
       </c>
       <c r="B773" t="s">
-        <v>916</v>
+        <v>990</v>
       </c>
       <c r="C773"/>
     </row>
     <row r="774" spans="1:3">
       <c r="A774" t="s">
-        <v>979</v>
+        <v>993</v>
       </c>
       <c r="B774" t="s">
-        <v>916</v>
+        <v>990</v>
       </c>
       <c r="C774"/>
     </row>
     <row r="775" spans="1:3">
       <c r="A775" t="s">
-        <v>980</v>
+        <v>994</v>
       </c>
       <c r="B775" t="s">
-        <v>916</v>
+        <v>995</v>
       </c>
       <c r="C775"/>
     </row>
     <row r="776" spans="1:3">
       <c r="A776" t="s">
-        <v>981</v>
+        <v>996</v>
       </c>
       <c r="B776" t="s">
-        <v>916</v>
+        <v>995</v>
       </c>
       <c r="C776"/>
     </row>
     <row r="777" spans="1:3">
       <c r="A777" t="s">
-        <v>982</v>
+        <v>997</v>
       </c>
       <c r="B777" t="s">
-        <v>916</v>
+        <v>998</v>
       </c>
       <c r="C777"/>
     </row>
     <row r="778" spans="1:3">
       <c r="A778" t="s">
-        <v>983</v>
+        <v>999</v>
       </c>
       <c r="B778" t="s">
-        <v>916</v>
+        <v>998</v>
       </c>
       <c r="C778"/>
     </row>
     <row r="779" spans="1:3">
       <c r="A779" t="s">
-        <v>984</v>
+        <v>1000</v>
       </c>
       <c r="B779" t="s">
-        <v>916</v>
+        <v>998</v>
       </c>
       <c r="C779"/>
     </row>
     <row r="780" spans="1:3">
       <c r="A780" t="s">
-        <v>985</v>
+        <v>1001</v>
       </c>
       <c r="B780" t="s">
-        <v>916</v>
+        <v>1002</v>
       </c>
       <c r="C780"/>
     </row>
     <row r="781" spans="1:3">
       <c r="A781" t="s">
-        <v>986</v>
+        <v>1003</v>
       </c>
       <c r="B781" t="s">
-        <v>916</v>
+        <v>1002</v>
       </c>
       <c r="C781"/>
     </row>
     <row r="782" spans="1:3">
       <c r="A782" t="s">
-        <v>987</v>
+        <v>1004</v>
       </c>
       <c r="B782" t="s">
-        <v>916</v>
+        <v>1002</v>
       </c>
       <c r="C782"/>
     </row>
     <row r="783" spans="1:3">
       <c r="A783" t="s">
-        <v>988</v>
+        <v>1005</v>
       </c>
       <c r="B783" t="s">
-        <v>916</v>
+        <v>1002</v>
       </c>
       <c r="C783"/>
     </row>
     <row r="784" spans="1:3">
       <c r="A784" t="s">
-        <v>989</v>
+        <v>1006</v>
       </c>
       <c r="B784" t="s">
-        <v>916</v>
+        <v>1002</v>
       </c>
       <c r="C784"/>
     </row>
     <row r="785" spans="1:3">
       <c r="A785" t="s">
-        <v>990</v>
+        <v>1007</v>
       </c>
       <c r="B785" t="s">
-        <v>916</v>
+        <v>1002</v>
       </c>
       <c r="C785"/>
     </row>
     <row r="786" spans="1:3">
       <c r="A786" t="s">
-        <v>991</v>
+        <v>1008</v>
       </c>
       <c r="B786" t="s">
-        <v>916</v>
+        <v>1002</v>
       </c>
       <c r="C786"/>
     </row>
     <row r="787" spans="1:3">
       <c r="A787" t="s">
-        <v>992</v>
+        <v>1009</v>
       </c>
       <c r="B787" t="s">
-        <v>916</v>
+        <v>1002</v>
       </c>
       <c r="C787"/>
     </row>
     <row r="788" spans="1:3">
       <c r="A788" t="s">
-        <v>993</v>
+        <v>1010</v>
       </c>
       <c r="B788" t="s">
-        <v>916</v>
+        <v>1002</v>
       </c>
       <c r="C788"/>
     </row>
     <row r="789" spans="1:3">
       <c r="A789" t="s">
-        <v>994</v>
+        <v>1011</v>
       </c>
       <c r="B789" t="s">
-        <v>916</v>
+        <v>1002</v>
       </c>
       <c r="C789"/>
     </row>
     <row r="790" spans="1:3">
       <c r="A790" t="s">
-        <v>995</v>
+        <v>1012</v>
       </c>
       <c r="B790" t="s">
-        <v>916</v>
+        <v>1002</v>
       </c>
       <c r="C790"/>
     </row>
     <row r="791" spans="1:3">
       <c r="A791" t="s">
-        <v>996</v>
+        <v>1013</v>
       </c>
       <c r="B791" t="s">
-        <v>916</v>
+        <v>1002</v>
       </c>
       <c r="C791"/>
     </row>
     <row r="792" spans="1:3">
       <c r="A792" t="s">
-        <v>997</v>
+        <v>1014</v>
       </c>
       <c r="B792" t="s">
-        <v>916</v>
+        <v>1002</v>
       </c>
       <c r="C792"/>
     </row>
     <row r="793" spans="1:3">
       <c r="A793" t="s">
-        <v>998</v>
+        <v>1015</v>
       </c>
       <c r="B793" t="s">
-        <v>916</v>
+        <v>1002</v>
       </c>
       <c r="C793"/>
     </row>
     <row r="794" spans="1:3">
       <c r="A794" t="s">
-        <v>999</v>
+        <v>1016</v>
       </c>
       <c r="B794" t="s">
-        <v>916</v>
+        <v>1002</v>
       </c>
       <c r="C794"/>
     </row>
     <row r="795" spans="1:3">
       <c r="A795" t="s">
-        <v>1000</v>
+        <v>1017</v>
       </c>
       <c r="B795" t="s">
-        <v>916</v>
+        <v>1002</v>
       </c>
       <c r="C795"/>
     </row>
     <row r="796" spans="1:3">
       <c r="A796" t="s">
-        <v>1001</v>
+        <v>1018</v>
       </c>
       <c r="B796" t="s">
-        <v>916</v>
+        <v>1002</v>
       </c>
       <c r="C796"/>
     </row>
     <row r="797" spans="1:3">
       <c r="A797" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B797" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>916</v>
       </c>
       <c r="C797"/>
     </row>
     <row r="798" spans="1:3">
       <c r="A798" t="s">
-        <v>1003</v>
+        <v>1020</v>
       </c>
       <c r="B798" t="s">
-        <v>916</v>
+        <v>1002</v>
       </c>
       <c r="C798"/>
     </row>
     <row r="799" spans="1:3">
       <c r="A799" t="s">
-        <v>1004</v>
+        <v>1021</v>
       </c>
       <c r="B799" t="s">
-        <v>916</v>
+        <v>1002</v>
       </c>
       <c r="C799"/>
     </row>
     <row r="800" spans="1:3">
       <c r="A800" t="s">
-        <v>1005</v>
+        <v>1022</v>
       </c>
       <c r="B800" t="s">
-        <v>916</v>
+        <v>1002</v>
       </c>
       <c r="C800"/>
     </row>
     <row r="801" spans="1:3">
       <c r="A801" t="s">
-        <v>1006</v>
+        <v>1023</v>
       </c>
       <c r="B801" t="s">
-        <v>916</v>
+        <v>1002</v>
       </c>
       <c r="C801"/>
     </row>
     <row r="802" spans="1:3">
       <c r="A802" t="s">
-        <v>1007</v>
+        <v>1024</v>
       </c>
       <c r="B802" t="s">
-        <v>916</v>
+        <v>1002</v>
       </c>
       <c r="C802"/>
     </row>
     <row r="803" spans="1:3">
       <c r="A803" t="s">
-        <v>1008</v>
+        <v>1025</v>
       </c>
       <c r="B803" t="s">
-        <v>916</v>
+        <v>1002</v>
       </c>
       <c r="C803"/>
     </row>
     <row r="804" spans="1:3">
       <c r="A804" t="s">
-        <v>1009</v>
+        <v>1026</v>
       </c>
       <c r="B804" t="s">
-        <v>1010</v>
+        <v>1002</v>
       </c>
       <c r="C804"/>
     </row>
     <row r="805" spans="1:3">
       <c r="A805" t="s">
-        <v>1011</v>
+        <v>1027</v>
       </c>
       <c r="B805" t="s">
-        <v>1010</v>
+        <v>1002</v>
       </c>
       <c r="C805"/>
     </row>
     <row r="806" spans="1:3">
       <c r="A806" t="s">
-        <v>1012</v>
+        <v>1028</v>
       </c>
       <c r="B806" t="s">
-        <v>1010</v>
+        <v>1002</v>
       </c>
       <c r="C806"/>
     </row>
     <row r="807" spans="1:3">
       <c r="A807" t="s">
-        <v>1013</v>
+        <v>1029</v>
       </c>
       <c r="B807" t="s">
-        <v>1014</v>
+        <v>1002</v>
       </c>
       <c r="C807"/>
     </row>
     <row r="808" spans="1:3">
       <c r="A808" t="s">
-        <v>1015</v>
+        <v>1030</v>
       </c>
       <c r="B808" t="s">
-        <v>1014</v>
+        <v>1002</v>
       </c>
       <c r="C808"/>
     </row>
     <row r="809" spans="1:3">
       <c r="A809" t="s">
-        <v>1016</v>
+        <v>1031</v>
       </c>
       <c r="B809" t="s">
-        <v>1014</v>
+        <v>1002</v>
       </c>
       <c r="C809"/>
     </row>
     <row r="810" spans="1:3">
       <c r="A810" t="s">
-        <v>1017</v>
+        <v>1032</v>
       </c>
       <c r="B810" t="s">
-        <v>1014</v>
+        <v>1002</v>
       </c>
       <c r="C810"/>
     </row>
     <row r="811" spans="1:3">
       <c r="A811" t="s">
-        <v>1018</v>
+        <v>1033</v>
       </c>
       <c r="B811" t="s">
-        <v>1014</v>
+        <v>1002</v>
       </c>
       <c r="C811"/>
     </row>
     <row r="812" spans="1:3">
       <c r="A812" t="s">
-        <v>1019</v>
+        <v>1034</v>
       </c>
       <c r="B812" t="s">
-        <v>1014</v>
+        <v>1002</v>
       </c>
       <c r="C812"/>
     </row>
     <row r="813" spans="1:3">
       <c r="A813" t="s">
-        <v>1020</v>
+        <v>1035</v>
       </c>
       <c r="B813" t="s">
-        <v>1021</v>
+        <v>1002</v>
       </c>
       <c r="C813"/>
     </row>
     <row r="814" spans="1:3">
       <c r="A814" t="s">
-        <v>1022</v>
+        <v>1036</v>
       </c>
       <c r="B814" t="s">
-        <v>1021</v>
+        <v>1002</v>
       </c>
       <c r="C814"/>
     </row>
     <row r="815" spans="1:3">
       <c r="A815" t="s">
-        <v>1023</v>
+        <v>1037</v>
       </c>
       <c r="B815" t="s">
-        <v>1021</v>
+        <v>1002</v>
       </c>
       <c r="C815"/>
     </row>
     <row r="816" spans="1:3">
       <c r="A816" t="s">
-        <v>1024</v>
+        <v>1038</v>
       </c>
       <c r="B816" t="s">
-        <v>1025</v>
+        <v>1002</v>
       </c>
       <c r="C816"/>
     </row>
     <row r="817" spans="1:3">
       <c r="A817" t="s">
-        <v>1026</v>
+        <v>1039</v>
       </c>
       <c r="B817" t="s">
-        <v>1027</v>
+        <v>1002</v>
       </c>
       <c r="C817"/>
     </row>
     <row r="818" spans="1:3">
       <c r="A818" t="s">
-        <v>1028</v>
+        <v>1040</v>
       </c>
       <c r="B818" t="s">
-        <v>1027</v>
+        <v>1002</v>
       </c>
       <c r="C818"/>
     </row>
     <row r="819" spans="1:3">
       <c r="A819" t="s">
-        <v>1029</v>
+        <v>1041</v>
       </c>
       <c r="B819" t="s">
-        <v>1027</v>
+        <v>1002</v>
       </c>
       <c r="C819"/>
     </row>
     <row r="820" spans="1:3">
       <c r="A820" t="s">
-        <v>1030</v>
+        <v>1042</v>
       </c>
       <c r="B820" t="s">
-        <v>1027</v>
+        <v>1002</v>
       </c>
       <c r="C820"/>
     </row>
     <row r="821" spans="1:3">
       <c r="A821" t="s">
-        <v>1031</v>
+        <v>1043</v>
       </c>
       <c r="B821" t="s">
-        <v>1027</v>
+        <v>1002</v>
       </c>
       <c r="C821"/>
     </row>
     <row r="822" spans="1:3">
       <c r="A822" t="s">
-        <v>1032</v>
+        <v>1044</v>
       </c>
       <c r="B822" t="s">
-        <v>1033</v>
+        <v>1002</v>
       </c>
       <c r="C822"/>
     </row>
     <row r="823" spans="1:3">
       <c r="A823" t="s">
-        <v>1034</v>
+        <v>1045</v>
       </c>
       <c r="B823" t="s">
-        <v>1033</v>
+        <v>1002</v>
       </c>
       <c r="C823"/>
     </row>
     <row r="824" spans="1:3">
       <c r="A824" t="s">
-        <v>1035</v>
+        <v>1046</v>
       </c>
       <c r="B824" t="s">
-        <v>1036</v>
+        <v>1002</v>
       </c>
       <c r="C824"/>
     </row>
     <row r="825" spans="1:3">
       <c r="A825" t="s">
-        <v>1037</v>
+        <v>1047</v>
       </c>
       <c r="B825" t="s">
-        <v>1038</v>
+        <v>1002</v>
       </c>
       <c r="C825"/>
     </row>
     <row r="826" spans="1:3">
       <c r="A826" t="s">
-        <v>1039</v>
+        <v>1048</v>
       </c>
       <c r="B826" t="s">
-        <v>1038</v>
+        <v>1002</v>
       </c>
       <c r="C826"/>
     </row>
     <row r="827" spans="1:3">
       <c r="A827" t="s">
-        <v>1040</v>
+        <v>1049</v>
       </c>
       <c r="B827" t="s">
-        <v>1038</v>
+        <v>1002</v>
       </c>
       <c r="C827"/>
     </row>
     <row r="828" spans="1:3">
       <c r="A828" t="s">
-        <v>1041</v>
+        <v>1050</v>
       </c>
       <c r="B828" t="s">
-        <v>1038</v>
+        <v>1002</v>
       </c>
       <c r="C828"/>
     </row>
     <row r="829" spans="1:3">
       <c r="A829" t="s">
-        <v>1042</v>
+        <v>1051</v>
       </c>
       <c r="B829" t="s">
-        <v>1043</v>
+        <v>1002</v>
       </c>
       <c r="C829"/>
     </row>
     <row r="830" spans="1:3">
       <c r="A830" t="s">
-        <v>1044</v>
+        <v>1052</v>
       </c>
       <c r="B830" t="s">
-        <v>1043</v>
+        <v>1002</v>
       </c>
       <c r="C830"/>
     </row>
     <row r="831" spans="1:3">
       <c r="A831" t="s">
-        <v>1045</v>
+        <v>1053</v>
       </c>
       <c r="B831" t="s">
-        <v>1046</v>
+        <v>1002</v>
       </c>
       <c r="C831"/>
     </row>
     <row r="832" spans="1:3">
       <c r="A832" t="s">
-        <v>1047</v>
+        <v>1054</v>
       </c>
       <c r="B832" t="s">
-        <v>1046</v>
+        <v>1002</v>
       </c>
       <c r="C832"/>
     </row>
     <row r="833" spans="1:3">
       <c r="A833" t="s">
-        <v>1048</v>
+        <v>1055</v>
       </c>
       <c r="B833" t="s">
-        <v>1046</v>
+        <v>1002</v>
       </c>
       <c r="C833"/>
     </row>
     <row r="834" spans="1:3">
       <c r="A834" t="s">
-        <v>1049</v>
+        <v>1056</v>
       </c>
       <c r="B834" t="s">
-        <v>1046</v>
+        <v>1002</v>
       </c>
       <c r="C834"/>
     </row>
     <row r="835" spans="1:3">
       <c r="A835" t="s">
-        <v>1050</v>
+        <v>1057</v>
       </c>
       <c r="B835" t="s">
-        <v>1046</v>
+        <v>1002</v>
       </c>
       <c r="C835"/>
     </row>
     <row r="836" spans="1:3">
       <c r="A836" t="s">
-        <v>1051</v>
+        <v>1058</v>
       </c>
       <c r="B836" t="s">
-        <v>1046</v>
+        <v>1002</v>
       </c>
       <c r="C836"/>
     </row>
     <row r="837" spans="1:3">
       <c r="A837" t="s">
-        <v>1052</v>
+        <v>1059</v>
       </c>
       <c r="B837" t="s">
-        <v>1053</v>
+        <v>1002</v>
       </c>
       <c r="C837"/>
     </row>
     <row r="838" spans="1:3">
       <c r="A838" t="s">
-        <v>1054</v>
+        <v>1060</v>
       </c>
       <c r="B838" t="s">
-        <v>1053</v>
+        <v>1002</v>
       </c>
       <c r="C838"/>
     </row>
     <row r="839" spans="1:3">
       <c r="A839" t="s">
-        <v>1055</v>
+        <v>1061</v>
       </c>
       <c r="B839" t="s">
-        <v>1053</v>
+        <v>1002</v>
       </c>
       <c r="C839"/>
     </row>
     <row r="840" spans="1:3">
       <c r="A840" t="s">
-        <v>1056</v>
+        <v>1062</v>
       </c>
       <c r="B840" t="s">
-        <v>1053</v>
+        <v>1002</v>
       </c>
       <c r="C840"/>
     </row>
     <row r="841" spans="1:3">
       <c r="A841" t="s">
-        <v>1057</v>
+        <v>1063</v>
       </c>
       <c r="B841" t="s">
-        <v>1053</v>
+        <v>1002</v>
       </c>
       <c r="C841"/>
     </row>
     <row r="842" spans="1:3">
       <c r="A842" t="s">
-        <v>1058</v>
+        <v>1064</v>
       </c>
       <c r="B842" t="s">
-        <v>1059</v>
+        <v>1002</v>
       </c>
       <c r="C842"/>
     </row>
     <row r="843" spans="1:3">
       <c r="A843" t="s">
-        <v>1060</v>
+        <v>1065</v>
       </c>
       <c r="B843" t="s">
-        <v>1059</v>
+        <v>1002</v>
       </c>
       <c r="C843"/>
     </row>
     <row r="844" spans="1:3">
       <c r="A844" t="s">
-        <v>1061</v>
+        <v>1066</v>
       </c>
       <c r="B844" t="s">
-        <v>1059</v>
+        <v>1002</v>
       </c>
       <c r="C844"/>
     </row>
     <row r="845" spans="1:3">
       <c r="A845" t="s">
-        <v>1062</v>
+        <v>1067</v>
       </c>
       <c r="B845" t="s">
-        <v>1063</v>
+        <v>1002</v>
       </c>
       <c r="C845"/>
     </row>
     <row r="846" spans="1:3">
       <c r="A846" t="s">
-        <v>1064</v>
+        <v>1068</v>
       </c>
       <c r="B846" t="s">
-        <v>1063</v>
+        <v>1002</v>
       </c>
       <c r="C846"/>
     </row>
     <row r="847" spans="1:3">
       <c r="A847" t="s">
-        <v>1065</v>
+        <v>1069</v>
       </c>
       <c r="B847" t="s">
-        <v>1063</v>
+        <v>1002</v>
       </c>
       <c r="C847"/>
     </row>
     <row r="848" spans="1:3">
       <c r="A848" t="s">
-        <v>1066</v>
+        <v>1070</v>
       </c>
       <c r="B848" t="s">
-        <v>1063</v>
+        <v>1002</v>
       </c>
       <c r="C848"/>
     </row>
     <row r="849" spans="1:3">
       <c r="A849" t="s">
-        <v>1067</v>
+        <v>1071</v>
       </c>
       <c r="B849" t="s">
-        <v>1068</v>
+        <v>1002</v>
       </c>
       <c r="C849"/>
     </row>
     <row r="850" spans="1:3">
       <c r="A850" t="s">
-        <v>1069</v>
+        <v>1072</v>
       </c>
       <c r="B850" t="s">
-        <v>1068</v>
+        <v>1002</v>
       </c>
       <c r="C850"/>
     </row>
     <row r="851" spans="1:3">
       <c r="A851" t="s">
-        <v>1070</v>
+        <v>1073</v>
       </c>
       <c r="B851" t="s">
-        <v>1068</v>
+        <v>1002</v>
       </c>
       <c r="C851"/>
     </row>
     <row r="852" spans="1:3">
       <c r="A852" t="s">
-        <v>1071</v>
+        <v>1074</v>
       </c>
       <c r="B852" t="s">
-        <v>1068</v>
+        <v>1002</v>
       </c>
       <c r="C852"/>
     </row>
     <row r="853" spans="1:3">
       <c r="A853" t="s">
-        <v>1072</v>
+        <v>1075</v>
       </c>
       <c r="B853" t="s">
-        <v>1068</v>
+        <v>1002</v>
       </c>
       <c r="C853"/>
     </row>
     <row r="854" spans="1:3">
       <c r="A854" t="s">
-        <v>1073</v>
+        <v>1076</v>
       </c>
       <c r="B854" t="s">
-        <v>1068</v>
+        <v>1002</v>
       </c>
       <c r="C854"/>
     </row>
     <row r="855" spans="1:3">
       <c r="A855" t="s">
-        <v>1074</v>
+        <v>1077</v>
       </c>
       <c r="B855" t="s">
-        <v>1068</v>
+        <v>1002</v>
       </c>
       <c r="C855"/>
     </row>
     <row r="856" spans="1:3">
       <c r="A856" t="s">
-        <v>1075</v>
+        <v>1078</v>
       </c>
       <c r="B856" t="s">
-        <v>1068</v>
+        <v>1002</v>
       </c>
       <c r="C856"/>
     </row>
     <row r="857" spans="1:3">
       <c r="A857" t="s">
-        <v>1076</v>
+        <v>1079</v>
       </c>
       <c r="B857" t="s">
-        <v>1068</v>
+        <v>1002</v>
       </c>
       <c r="C857"/>
     </row>
     <row r="858" spans="1:3">
       <c r="A858" t="s">
-        <v>1077</v>
+        <v>1080</v>
       </c>
       <c r="B858" t="s">
-        <v>1068</v>
+        <v>1002</v>
       </c>
       <c r="C858"/>
     </row>
     <row r="859" spans="1:3">
       <c r="A859" t="s">
-        <v>1078</v>
+        <v>1081</v>
       </c>
       <c r="B859" t="s">
-        <v>1068</v>
+        <v>1002</v>
       </c>
       <c r="C859"/>
     </row>
     <row r="860" spans="1:3">
       <c r="A860" t="s">
-        <v>1079</v>
+        <v>1082</v>
       </c>
       <c r="B860" t="s">
-        <v>1068</v>
+        <v>1002</v>
       </c>
       <c r="C860"/>
     </row>
     <row r="861" spans="1:3">
       <c r="A861" t="s">
-        <v>1080</v>
+        <v>1083</v>
       </c>
       <c r="B861" t="s">
-        <v>1068</v>
+        <v>1002</v>
       </c>
       <c r="C861"/>
     </row>
     <row r="862" spans="1:3">
       <c r="A862" t="s">
-        <v>1081</v>
+        <v>1084</v>
       </c>
       <c r="B862" t="s">
-        <v>1068</v>
+        <v>1002</v>
       </c>
       <c r="C862"/>
     </row>
     <row r="863" spans="1:3">
       <c r="A863" t="s">
-        <v>1082</v>
+        <v>1085</v>
       </c>
       <c r="B863" t="s">
-        <v>1068</v>
+        <v>1002</v>
       </c>
       <c r="C863"/>
     </row>
     <row r="864" spans="1:3">
       <c r="A864" t="s">
-        <v>1083</v>
+        <v>1086</v>
       </c>
       <c r="B864" t="s">
-        <v>1068</v>
+        <v>1002</v>
       </c>
       <c r="C864"/>
     </row>
     <row r="865" spans="1:3">
       <c r="A865" t="s">
-        <v>1084</v>
+        <v>1087</v>
       </c>
       <c r="B865" t="s">
-        <v>1068</v>
+        <v>1002</v>
       </c>
       <c r="C865"/>
     </row>
     <row r="866" spans="1:3">
       <c r="A866" t="s">
-        <v>1085</v>
+        <v>1088</v>
       </c>
       <c r="B866" t="s">
-        <v>1068</v>
+        <v>1002</v>
       </c>
       <c r="C866"/>
     </row>
     <row r="867" spans="1:3">
       <c r="A867" t="s">
-        <v>1086</v>
+        <v>1089</v>
       </c>
       <c r="B867" t="s">
-        <v>1068</v>
+        <v>1002</v>
       </c>
       <c r="C867"/>
     </row>
     <row r="868" spans="1:3">
       <c r="A868" t="s">
-        <v>1087</v>
+        <v>1090</v>
       </c>
       <c r="B868" t="s">
-        <v>1068</v>
+        <v>1002</v>
       </c>
       <c r="C868"/>
     </row>
     <row r="869" spans="1:3">
       <c r="A869" t="s">
-        <v>1088</v>
+        <v>1091</v>
       </c>
       <c r="B869" t="s">
-        <v>1068</v>
+        <v>1002</v>
       </c>
       <c r="C869"/>
     </row>
     <row r="870" spans="1:3">
       <c r="A870" t="s">
-        <v>1089</v>
+        <v>1092</v>
       </c>
       <c r="B870" t="s">
-        <v>1068</v>
+        <v>1002</v>
       </c>
       <c r="C870"/>
     </row>
     <row r="871" spans="1:3">
       <c r="A871" t="s">
-        <v>1090</v>
+        <v>1093</v>
       </c>
       <c r="B871" t="s">
-        <v>1068</v>
+        <v>1002</v>
       </c>
       <c r="C871"/>
     </row>
     <row r="872" spans="1:3">
       <c r="A872" t="s">
-        <v>1091</v>
+        <v>1094</v>
       </c>
       <c r="B872" t="s">
-        <v>1068</v>
+        <v>1002</v>
       </c>
       <c r="C872"/>
     </row>
     <row r="873" spans="1:3">
       <c r="A873" t="s">
-        <v>1092</v>
+        <v>1095</v>
       </c>
       <c r="B873" t="s">
-        <v>1093</v>
+        <v>1096</v>
       </c>
       <c r="C873"/>
     </row>
     <row r="874" spans="1:3">
       <c r="A874" t="s">
-        <v>1094</v>
+        <v>1097</v>
       </c>
       <c r="B874" t="s">
-        <v>1093</v>
+        <v>1096</v>
       </c>
       <c r="C874"/>
     </row>
     <row r="875" spans="1:3">
       <c r="A875" t="s">
-        <v>1095</v>
+        <v>1098</v>
       </c>
       <c r="B875" t="s">
-        <v>1093</v>
+        <v>1096</v>
       </c>
       <c r="C875"/>
     </row>
     <row r="876" spans="1:3">
       <c r="A876" t="s">
-        <v>1096</v>
+        <v>1099</v>
       </c>
       <c r="B876" t="s">
-        <v>1097</v>
+        <v>1100</v>
       </c>
       <c r="C876"/>
     </row>
     <row r="877" spans="1:3">
       <c r="A877" t="s">
-        <v>1098</v>
+        <v>1101</v>
       </c>
       <c r="B877" t="s">
-        <v>1097</v>
+        <v>1100</v>
       </c>
       <c r="C877"/>
     </row>
     <row r="878" spans="1:3">
       <c r="A878" t="s">
-        <v>1099</v>
+        <v>1102</v>
       </c>
       <c r="B878" t="s">
-        <v>1097</v>
+        <v>1100</v>
       </c>
       <c r="C878"/>
     </row>
     <row r="879" spans="1:3">
       <c r="A879" t="s">
+        <v>1103</v>
+      </c>
+      <c r="B879" t="s">
         <v>1100</v>
-      </c>
-[...1 lines deleted...]
-        <v>1097</v>
       </c>
       <c r="C879"/>
     </row>
     <row r="880" spans="1:3">
       <c r="A880" t="s">
-        <v>1101</v>
+        <v>1104</v>
       </c>
       <c r="B880" t="s">
-        <v>1097</v>
+        <v>1100</v>
       </c>
       <c r="C880"/>
     </row>
     <row r="881" spans="1:3">
       <c r="A881" t="s">
-        <v>1102</v>
+        <v>1105</v>
       </c>
       <c r="B881" t="s">
-        <v>1097</v>
+        <v>1100</v>
       </c>
       <c r="C881"/>
     </row>
     <row r="882" spans="1:3">
       <c r="A882" t="s">
-        <v>1103</v>
+        <v>1106</v>
       </c>
       <c r="B882" t="s">
-        <v>1097</v>
+        <v>1107</v>
       </c>
       <c r="C882"/>
     </row>
     <row r="883" spans="1:3">
       <c r="A883" t="s">
-        <v>1104</v>
+        <v>1108</v>
       </c>
       <c r="B883" t="s">
-        <v>1097</v>
+        <v>1107</v>
       </c>
       <c r="C883"/>
     </row>
     <row r="884" spans="1:3">
       <c r="A884" t="s">
-        <v>1105</v>
+        <v>1109</v>
       </c>
       <c r="B884" t="s">
-        <v>1097</v>
+        <v>1107</v>
       </c>
       <c r="C884"/>
     </row>
     <row r="885" spans="1:3">
       <c r="A885" t="s">
-        <v>1106</v>
+        <v>1110</v>
       </c>
       <c r="B885" t="s">
-        <v>1097</v>
+        <v>1111</v>
       </c>
       <c r="C885"/>
     </row>
     <row r="886" spans="1:3">
       <c r="A886" t="s">
-        <v>1107</v>
+        <v>1112</v>
       </c>
       <c r="B886" t="s">
-        <v>1097</v>
+        <v>1113</v>
       </c>
       <c r="C886"/>
     </row>
     <row r="887" spans="1:3">
       <c r="A887" t="s">
-        <v>1108</v>
+        <v>1114</v>
       </c>
       <c r="B887" t="s">
-        <v>1097</v>
+        <v>1113</v>
       </c>
       <c r="C887"/>
     </row>
     <row r="888" spans="1:3">
       <c r="A888" t="s">
-        <v>1109</v>
+        <v>1115</v>
       </c>
       <c r="B888" t="s">
-        <v>1097</v>
+        <v>1113</v>
       </c>
       <c r="C888"/>
     </row>
     <row r="889" spans="1:3">
       <c r="A889" t="s">
-        <v>1110</v>
+        <v>1116</v>
       </c>
       <c r="B889" t="s">
-        <v>1097</v>
+        <v>1113</v>
       </c>
       <c r="C889"/>
     </row>
     <row r="890" spans="1:3">
       <c r="A890" t="s">
-        <v>1111</v>
+        <v>1117</v>
       </c>
       <c r="B890" t="s">
-        <v>1097</v>
+        <v>1113</v>
       </c>
       <c r="C890"/>
     </row>
     <row r="891" spans="1:3">
       <c r="A891" t="s">
-        <v>1112</v>
+        <v>1118</v>
       </c>
       <c r="B891" t="s">
-        <v>1097</v>
+        <v>1119</v>
       </c>
       <c r="C891"/>
     </row>
     <row r="892" spans="1:3">
       <c r="A892" t="s">
-        <v>1113</v>
+        <v>1120</v>
       </c>
       <c r="B892" t="s">
-        <v>1097</v>
+        <v>1119</v>
       </c>
       <c r="C892"/>
     </row>
     <row r="893" spans="1:3">
       <c r="A893" t="s">
-        <v>1114</v>
+        <v>1121</v>
       </c>
       <c r="B893" t="s">
-        <v>1097</v>
+        <v>1122</v>
       </c>
       <c r="C893"/>
     </row>
     <row r="894" spans="1:3">
       <c r="A894" t="s">
-        <v>1115</v>
+        <v>1123</v>
       </c>
       <c r="B894" t="s">
-        <v>1116</v>
+        <v>1124</v>
       </c>
       <c r="C894"/>
     </row>
     <row r="895" spans="1:3">
       <c r="A895" t="s">
-        <v>1117</v>
+        <v>1125</v>
       </c>
       <c r="B895" t="s">
-        <v>1118</v>
+        <v>1124</v>
       </c>
       <c r="C895"/>
     </row>
     <row r="896" spans="1:3">
       <c r="A896" t="s">
-        <v>1119</v>
+        <v>1126</v>
       </c>
       <c r="B896" t="s">
-        <v>1118</v>
+        <v>1124</v>
       </c>
       <c r="C896"/>
     </row>
     <row r="897" spans="1:3">
       <c r="A897" t="s">
-        <v>1120</v>
+        <v>1127</v>
       </c>
       <c r="B897" t="s">
-        <v>1118</v>
+        <v>1124</v>
       </c>
       <c r="C897"/>
     </row>
     <row r="898" spans="1:3">
       <c r="A898" t="s">
-        <v>1121</v>
+        <v>1128</v>
       </c>
       <c r="B898" t="s">
-        <v>1118</v>
+        <v>1129</v>
       </c>
       <c r="C898"/>
     </row>
     <row r="899" spans="1:3">
       <c r="A899" t="s">
-        <v>1122</v>
+        <v>1130</v>
       </c>
       <c r="B899" t="s">
-        <v>1118</v>
+        <v>1129</v>
       </c>
       <c r="C899"/>
     </row>
     <row r="900" spans="1:3">
       <c r="A900" t="s">
-        <v>1123</v>
+        <v>1131</v>
       </c>
       <c r="B900" t="s">
-        <v>1124</v>
+        <v>1132</v>
       </c>
       <c r="C900"/>
     </row>
     <row r="901" spans="1:3">
       <c r="A901" t="s">
-        <v>1125</v>
+        <v>1133</v>
       </c>
       <c r="B901" t="s">
-        <v>1124</v>
+        <v>1132</v>
       </c>
       <c r="C901"/>
     </row>
     <row r="902" spans="1:3">
       <c r="A902" t="s">
-        <v>1126</v>
+        <v>1134</v>
       </c>
       <c r="B902" t="s">
-        <v>1124</v>
+        <v>1132</v>
       </c>
       <c r="C902"/>
     </row>
     <row r="903" spans="1:3">
       <c r="A903" t="s">
-        <v>1127</v>
+        <v>1135</v>
       </c>
       <c r="B903" t="s">
-        <v>1124</v>
+        <v>1132</v>
       </c>
       <c r="C903"/>
     </row>
     <row r="904" spans="1:3">
       <c r="A904" t="s">
-        <v>1128</v>
+        <v>1136</v>
       </c>
       <c r="B904" t="s">
-        <v>1129</v>
+        <v>1132</v>
       </c>
       <c r="C904"/>
     </row>
     <row r="905" spans="1:3">
       <c r="A905" t="s">
-        <v>1130</v>
+        <v>1137</v>
       </c>
       <c r="B905" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="C905"/>
     </row>
     <row r="906" spans="1:3">
       <c r="A906" t="s">
-        <v>1132</v>
+        <v>1138</v>
       </c>
       <c r="B906" t="s">
-        <v>1131</v>
+        <v>1139</v>
       </c>
       <c r="C906"/>
     </row>
     <row r="907" spans="1:3">
       <c r="A907" t="s">
-        <v>1133</v>
+        <v>1140</v>
       </c>
       <c r="B907" t="s">
-        <v>1131</v>
+        <v>1139</v>
       </c>
       <c r="C907"/>
     </row>
     <row r="908" spans="1:3">
       <c r="A908" t="s">
-        <v>1134</v>
+        <v>1141</v>
       </c>
       <c r="B908" t="s">
-        <v>1131</v>
+        <v>1139</v>
       </c>
       <c r="C908"/>
     </row>
     <row r="909" spans="1:3">
       <c r="A909" t="s">
-        <v>1135</v>
+        <v>1142</v>
       </c>
       <c r="B909" t="s">
-        <v>1136</v>
+        <v>1139</v>
       </c>
       <c r="C909"/>
     </row>
     <row r="910" spans="1:3">
       <c r="A910" t="s">
-        <v>1137</v>
+        <v>1143</v>
       </c>
       <c r="B910" t="s">
-        <v>1136</v>
+        <v>1139</v>
       </c>
       <c r="C910"/>
     </row>
     <row r="911" spans="1:3">
       <c r="A911" t="s">
-        <v>1138</v>
+        <v>1144</v>
       </c>
       <c r="B911" t="s">
-        <v>1136</v>
+        <v>1145</v>
       </c>
       <c r="C911"/>
     </row>
     <row r="912" spans="1:3">
       <c r="A912" t="s">
-        <v>1139</v>
+        <v>1146</v>
       </c>
       <c r="B912" t="s">
-        <v>1136</v>
+        <v>1145</v>
       </c>
       <c r="C912"/>
     </row>
     <row r="913" spans="1:3">
       <c r="A913" t="s">
-        <v>1140</v>
+        <v>1147</v>
       </c>
       <c r="B913" t="s">
-        <v>1136</v>
+        <v>1145</v>
       </c>
       <c r="C913"/>
     </row>
     <row r="914" spans="1:3">
       <c r="A914" t="s">
-        <v>1141</v>
+        <v>1148</v>
       </c>
       <c r="B914" t="s">
-        <v>1136</v>
+        <v>1149</v>
       </c>
       <c r="C914"/>
     </row>
     <row r="915" spans="1:3">
       <c r="A915" t="s">
-        <v>1142</v>
+        <v>1150</v>
       </c>
       <c r="B915" t="s">
-        <v>1143</v>
+        <v>1149</v>
       </c>
       <c r="C915"/>
     </row>
     <row r="916" spans="1:3">
       <c r="A916" t="s">
-        <v>1144</v>
+        <v>1151</v>
       </c>
       <c r="B916" t="s">
-        <v>1143</v>
+        <v>1149</v>
       </c>
       <c r="C916"/>
     </row>
     <row r="917" spans="1:3">
       <c r="A917" t="s">
-        <v>1145</v>
+        <v>1152</v>
       </c>
       <c r="B917" t="s">
-        <v>1143</v>
+        <v>1149</v>
       </c>
       <c r="C917"/>
     </row>
     <row r="918" spans="1:3">
       <c r="A918" t="s">
-        <v>1146</v>
+        <v>1153</v>
       </c>
       <c r="B918" t="s">
-        <v>1143</v>
+        <v>1154</v>
       </c>
       <c r="C918"/>
     </row>
     <row r="919" spans="1:3">
       <c r="A919" t="s">
-        <v>1147</v>
+        <v>1155</v>
       </c>
       <c r="B919" t="s">
-        <v>1148</v>
+        <v>1154</v>
       </c>
       <c r="C919"/>
     </row>
     <row r="920" spans="1:3">
       <c r="A920" t="s">
-        <v>1149</v>
+        <v>1156</v>
       </c>
       <c r="B920" t="s">
-        <v>1148</v>
+        <v>1154</v>
       </c>
       <c r="C920"/>
     </row>
     <row r="921" spans="1:3">
       <c r="A921" t="s">
-        <v>1150</v>
+        <v>1157</v>
       </c>
       <c r="B921" t="s">
-        <v>1151</v>
+        <v>1154</v>
       </c>
       <c r="C921"/>
     </row>
     <row r="922" spans="1:3">
       <c r="A922" t="s">
-        <v>1152</v>
+        <v>1158</v>
       </c>
       <c r="B922" t="s">
-        <v>1151</v>
+        <v>1154</v>
       </c>
       <c r="C922"/>
     </row>
     <row r="923" spans="1:3">
       <c r="A923" t="s">
-        <v>1153</v>
+        <v>1159</v>
       </c>
       <c r="B923" t="s">
         <v>1154</v>
       </c>
       <c r="C923"/>
     </row>
     <row r="924" spans="1:3">
       <c r="A924" t="s">
-        <v>1155</v>
+        <v>1160</v>
       </c>
       <c r="B924" t="s">
-        <v>1156</v>
+        <v>1154</v>
       </c>
       <c r="C924"/>
     </row>
     <row r="925" spans="1:3">
       <c r="A925" t="s">
-        <v>1157</v>
+        <v>1161</v>
       </c>
       <c r="B925" t="s">
-        <v>1156</v>
+        <v>1154</v>
       </c>
       <c r="C925"/>
     </row>
     <row r="926" spans="1:3">
       <c r="A926" t="s">
-        <v>1158</v>
+        <v>1162</v>
       </c>
       <c r="B926" t="s">
-        <v>1156</v>
+        <v>1154</v>
       </c>
       <c r="C926"/>
     </row>
     <row r="927" spans="1:3">
       <c r="A927" t="s">
-        <v>1159</v>
+        <v>1163</v>
       </c>
       <c r="B927" t="s">
-        <v>1156</v>
+        <v>1154</v>
       </c>
       <c r="C927"/>
     </row>
     <row r="928" spans="1:3">
       <c r="A928" t="s">
-        <v>1160</v>
+        <v>1164</v>
       </c>
       <c r="B928" t="s">
-        <v>1156</v>
+        <v>1154</v>
       </c>
       <c r="C928"/>
     </row>
     <row r="929" spans="1:3">
       <c r="A929" t="s">
-        <v>1161</v>
+        <v>1165</v>
       </c>
       <c r="B929" t="s">
-        <v>1156</v>
+        <v>1154</v>
       </c>
       <c r="C929"/>
     </row>
     <row r="930" spans="1:3">
       <c r="A930" t="s">
-        <v>1162</v>
+        <v>1166</v>
       </c>
       <c r="B930" t="s">
-        <v>1156</v>
+        <v>1154</v>
       </c>
       <c r="C930"/>
     </row>
     <row r="931" spans="1:3">
       <c r="A931" t="s">
-        <v>1163</v>
+        <v>1167</v>
       </c>
       <c r="B931" t="s">
-        <v>1156</v>
+        <v>1154</v>
       </c>
       <c r="C931"/>
     </row>
     <row r="932" spans="1:3">
       <c r="A932" t="s">
-        <v>1164</v>
+        <v>1168</v>
       </c>
       <c r="B932" t="s">
-        <v>1156</v>
+        <v>1154</v>
       </c>
       <c r="C932"/>
     </row>
     <row r="933" spans="1:3">
       <c r="A933" t="s">
-        <v>1165</v>
+        <v>1169</v>
       </c>
       <c r="B933" t="s">
-        <v>1156</v>
+        <v>1154</v>
       </c>
       <c r="C933"/>
     </row>
     <row r="934" spans="1:3">
       <c r="A934" t="s">
-        <v>1166</v>
+        <v>1170</v>
       </c>
       <c r="B934" t="s">
-        <v>1156</v>
+        <v>1154</v>
       </c>
       <c r="C934"/>
     </row>
     <row r="935" spans="1:3">
       <c r="A935" t="s">
-        <v>1167</v>
+        <v>1171</v>
       </c>
       <c r="B935" t="s">
-        <v>1156</v>
+        <v>1154</v>
       </c>
       <c r="C935"/>
     </row>
     <row r="936" spans="1:3">
       <c r="A936" t="s">
-        <v>1168</v>
+        <v>1172</v>
       </c>
       <c r="B936" t="s">
-        <v>1169</v>
+        <v>1154</v>
       </c>
       <c r="C936"/>
     </row>
     <row r="937" spans="1:3">
       <c r="A937" t="s">
-        <v>1170</v>
+        <v>1173</v>
       </c>
       <c r="B937" t="s">
-        <v>1171</v>
+        <v>1154</v>
       </c>
       <c r="C937"/>
     </row>
     <row r="938" spans="1:3">
       <c r="A938" t="s">
-        <v>1172</v>
+        <v>1174</v>
       </c>
       <c r="B938" t="s">
-        <v>1171</v>
+        <v>1154</v>
       </c>
       <c r="C938"/>
     </row>
     <row r="939" spans="1:3">
       <c r="A939" t="s">
-        <v>1173</v>
+        <v>1175</v>
       </c>
       <c r="B939" t="s">
-        <v>1171</v>
+        <v>1154</v>
       </c>
       <c r="C939"/>
     </row>
     <row r="940" spans="1:3">
       <c r="A940" t="s">
-        <v>1174</v>
+        <v>1176</v>
       </c>
       <c r="B940" t="s">
-        <v>1171</v>
+        <v>1154</v>
       </c>
       <c r="C940"/>
     </row>
     <row r="941" spans="1:3">
       <c r="A941" t="s">
-        <v>1175</v>
+        <v>1177</v>
       </c>
       <c r="B941" t="s">
-        <v>1171</v>
+        <v>1154</v>
       </c>
       <c r="C941"/>
     </row>
     <row r="942" spans="1:3">
       <c r="A942" t="s">
-        <v>1176</v>
+        <v>1178</v>
       </c>
       <c r="B942" t="s">
-        <v>1171</v>
+        <v>1179</v>
       </c>
       <c r="C942"/>
     </row>
     <row r="943" spans="1:3">
       <c r="A943" t="s">
-        <v>1177</v>
+        <v>1180</v>
       </c>
       <c r="B943" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
       <c r="C943"/>
     </row>
     <row r="944" spans="1:3">
       <c r="A944" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B944" t="s">
         <v>1179</v>
-      </c>
-[...1 lines deleted...]
-        <v>1178</v>
       </c>
       <c r="C944"/>
     </row>
     <row r="945" spans="1:3">
       <c r="A945" t="s">
-        <v>1180</v>
+        <v>1182</v>
       </c>
       <c r="B945" t="s">
-        <v>1178</v>
+        <v>1183</v>
       </c>
       <c r="C945"/>
     </row>
     <row r="946" spans="1:3">
       <c r="A946" t="s">
-        <v>1181</v>
+        <v>1184</v>
       </c>
       <c r="B946" t="s">
-        <v>1178</v>
+        <v>1183</v>
       </c>
       <c r="C946"/>
     </row>
     <row r="947" spans="1:3">
       <c r="A947" t="s">
-        <v>1182</v>
+        <v>1185</v>
       </c>
       <c r="B947" t="s">
         <v>1183</v>
       </c>
       <c r="C947"/>
     </row>
     <row r="948" spans="1:3">
       <c r="A948" t="s">
-        <v>1184</v>
+        <v>1186</v>
       </c>
       <c r="B948" t="s">
-        <v>1185</v>
+        <v>1183</v>
       </c>
       <c r="C948"/>
     </row>
     <row r="949" spans="1:3">
       <c r="A949" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="B949" t="s">
-        <v>1185</v>
+        <v>1183</v>
       </c>
       <c r="C949"/>
     </row>
     <row r="950" spans="1:3">
       <c r="A950" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="B950" t="s">
-        <v>1185</v>
+        <v>1183</v>
       </c>
       <c r="C950"/>
     </row>
     <row r="951" spans="1:3">
       <c r="A951" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="B951" t="s">
-        <v>1185</v>
+        <v>1183</v>
       </c>
       <c r="C951"/>
     </row>
     <row r="952" spans="1:3">
       <c r="A952" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="B952" t="s">
-        <v>1190</v>
+        <v>1183</v>
       </c>
       <c r="C952"/>
     </row>
     <row r="953" spans="1:3">
       <c r="A953" t="s">
         <v>1191</v>
       </c>
       <c r="B953" t="s">
-        <v>1190</v>
+        <v>1183</v>
       </c>
       <c r="C953"/>
     </row>
     <row r="954" spans="1:3">
       <c r="A954" t="s">
         <v>1192</v>
       </c>
       <c r="B954" t="s">
-        <v>1190</v>
+        <v>1183</v>
       </c>
       <c r="C954"/>
     </row>
     <row r="955" spans="1:3">
       <c r="A955" t="s">
         <v>1193</v>
       </c>
       <c r="B955" t="s">
-        <v>1190</v>
+        <v>1183</v>
       </c>
       <c r="C955"/>
     </row>
     <row r="956" spans="1:3">
       <c r="A956" t="s">
         <v>1194</v>
       </c>
       <c r="B956" t="s">
-        <v>1190</v>
+        <v>1183</v>
       </c>
       <c r="C956"/>
     </row>
     <row r="957" spans="1:3">
       <c r="A957" t="s">
         <v>1195</v>
       </c>
       <c r="B957" t="s">
-        <v>1196</v>
+        <v>1183</v>
       </c>
       <c r="C957"/>
     </row>
     <row r="958" spans="1:3">
       <c r="A958" t="s">
-        <v>1197</v>
+        <v>1196</v>
       </c>
       <c r="B958" t="s">
-        <v>1196</v>
+        <v>1183</v>
       </c>
       <c r="C958"/>
     </row>
     <row r="959" spans="1:3">
       <c r="A959" t="s">
-        <v>1198</v>
+        <v>1197</v>
       </c>
       <c r="B959" t="s">
-        <v>1196</v>
+        <v>1183</v>
       </c>
       <c r="C959"/>
     </row>
     <row r="960" spans="1:3">
       <c r="A960" t="s">
-        <v>1199</v>
+        <v>1198</v>
       </c>
       <c r="B960" t="s">
-        <v>1196</v>
+        <v>1183</v>
       </c>
       <c r="C960"/>
     </row>
     <row r="961" spans="1:3">
       <c r="A961" t="s">
-        <v>1200</v>
+        <v>1199</v>
       </c>
       <c r="B961" t="s">
-        <v>1196</v>
+        <v>1183</v>
       </c>
       <c r="C961"/>
     </row>
     <row r="962" spans="1:3">
       <c r="A962" t="s">
-        <v>1201</v>
+        <v>1200</v>
       </c>
       <c r="B962" t="s">
-        <v>1202</v>
+        <v>1183</v>
       </c>
       <c r="C962"/>
     </row>
     <row r="963" spans="1:3">
       <c r="A963" t="s">
-        <v>1203</v>
+        <v>1201</v>
       </c>
       <c r="B963" t="s">
-        <v>1204</v>
+        <v>1202</v>
       </c>
       <c r="C963"/>
     </row>
     <row r="964" spans="1:3">
       <c r="A964" t="s">
-        <v>1205</v>
+        <v>1203</v>
       </c>
       <c r="B964" t="s">
         <v>1204</v>
       </c>
       <c r="C964"/>
     </row>
     <row r="965" spans="1:3">
       <c r="A965" t="s">
-        <v>1206</v>
+        <v>1205</v>
       </c>
       <c r="B965" t="s">
         <v>1204</v>
       </c>
       <c r="C965"/>
     </row>
     <row r="966" spans="1:3">
       <c r="A966" t="s">
-        <v>1207</v>
+        <v>1206</v>
       </c>
       <c r="B966" t="s">
         <v>1204</v>
       </c>
       <c r="C966"/>
     </row>
     <row r="967" spans="1:3">
       <c r="A967" t="s">
-        <v>1208</v>
+        <v>1207</v>
       </c>
       <c r="B967" t="s">
         <v>1204</v>
       </c>
       <c r="C967"/>
     </row>
     <row r="968" spans="1:3">
       <c r="A968" t="s">
-        <v>1209</v>
+        <v>1208</v>
       </c>
       <c r="B968" t="s">
-        <v>1210</v>
+        <v>1204</v>
       </c>
       <c r="C968"/>
     </row>
     <row r="969" spans="1:3">
       <c r="A969" t="s">
-        <v>1211</v>
+        <v>1209</v>
       </c>
       <c r="B969" t="s">
         <v>1210</v>
       </c>
       <c r="C969"/>
     </row>
     <row r="970" spans="1:3">
       <c r="A970" t="s">
-        <v>1212</v>
+        <v>1211</v>
       </c>
       <c r="B970" t="s">
         <v>1210</v>
       </c>
       <c r="C970"/>
     </row>
     <row r="971" spans="1:3">
       <c r="A971" t="s">
-        <v>1213</v>
+        <v>1212</v>
       </c>
       <c r="B971" t="s">
         <v>1210</v>
       </c>
       <c r="C971"/>
     </row>
     <row r="972" spans="1:3">
       <c r="A972" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="B972" t="s">
         <v>1210</v>
       </c>
       <c r="C972"/>
     </row>
     <row r="973" spans="1:3">
       <c r="A973" t="s">
+        <v>1214</v>
+      </c>
+      <c r="B973" t="s">
         <v>1215</v>
-      </c>
-[...1 lines deleted...]
-        <v>1210</v>
       </c>
       <c r="C973"/>
     </row>
     <row r="974" spans="1:3">
       <c r="A974" t="s">
         <v>1216</v>
       </c>
       <c r="B974" t="s">
-        <v>1210</v>
+        <v>1217</v>
       </c>
       <c r="C974"/>
     </row>
     <row r="975" spans="1:3">
       <c r="A975" t="s">
+        <v>1218</v>
+      </c>
+      <c r="B975" t="s">
         <v>1217</v>
-      </c>
-[...1 lines deleted...]
-        <v>1210</v>
       </c>
       <c r="C975"/>
     </row>
     <row r="976" spans="1:3">
       <c r="A976" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="B976" t="s">
-        <v>1219</v>
+        <v>1217</v>
       </c>
       <c r="C976"/>
     </row>
     <row r="977" spans="1:3">
       <c r="A977" t="s">
         <v>1220</v>
       </c>
       <c r="B977" t="s">
-        <v>1219</v>
+        <v>1217</v>
       </c>
       <c r="C977"/>
     </row>
     <row r="978" spans="1:3">
       <c r="A978" t="s">
         <v>1221</v>
       </c>
       <c r="B978" t="s">
-        <v>1219</v>
+        <v>1222</v>
       </c>
       <c r="C978"/>
     </row>
     <row r="979" spans="1:3">
       <c r="A979" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B979" t="s">
         <v>1222</v>
-      </c>
-[...1 lines deleted...]
-        <v>1219</v>
       </c>
       <c r="C979"/>
     </row>
     <row r="980" spans="1:3">
       <c r="A980" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
       <c r="B980" t="s">
-        <v>1219</v>
+        <v>1222</v>
       </c>
       <c r="C980"/>
     </row>
     <row r="981" spans="1:3">
       <c r="A981" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="B981" t="s">
-        <v>1219</v>
+        <v>1222</v>
       </c>
       <c r="C981"/>
     </row>
     <row r="982" spans="1:3">
       <c r="A982" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="B982" t="s">
-        <v>1219</v>
+        <v>1222</v>
       </c>
       <c r="C982"/>
     </row>
     <row r="983" spans="1:3">
       <c r="A983" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="B983" t="s">
-        <v>1219</v>
+        <v>1222</v>
       </c>
       <c r="C983"/>
     </row>
     <row r="984" spans="1:3">
       <c r="A984" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
       <c r="B984" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="C984"/>
     </row>
     <row r="985" spans="1:3">
       <c r="A985" t="s">
+        <v>1230</v>
+      </c>
+      <c r="B985" t="s">
         <v>1229</v>
-      </c>
-[...1 lines deleted...]
-        <v>1228</v>
       </c>
       <c r="C985"/>
     </row>
     <row r="986" spans="1:3">
       <c r="A986" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="B986" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="C986"/>
     </row>
     <row r="987" spans="1:3">
       <c r="A987" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
       <c r="B987" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="C987"/>
     </row>
     <row r="988" spans="1:3">
       <c r="A988" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="B988" t="s">
-        <v>1228</v>
+        <v>1234</v>
       </c>
       <c r="C988"/>
     </row>
     <row r="989" spans="1:3">
       <c r="A989" t="s">
-        <v>1233</v>
+        <v>1235</v>
       </c>
       <c r="B989" t="s">
         <v>1234</v>
       </c>
       <c r="C989"/>
     </row>
     <row r="990" spans="1:3">
       <c r="A990" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="B990" t="s">
-        <v>1234</v>
+        <v>1237</v>
       </c>
       <c r="C990"/>
     </row>
     <row r="991" spans="1:3">
       <c r="A991" t="s">
-        <v>1236</v>
+        <v>1238</v>
       </c>
       <c r="B991" t="s">
-        <v>1234</v>
+        <v>1237</v>
       </c>
       <c r="C991"/>
     </row>
     <row r="992" spans="1:3">
       <c r="A992" t="s">
-        <v>1237</v>
+        <v>1239</v>
       </c>
       <c r="B992" t="s">
-        <v>1234</v>
+        <v>1240</v>
       </c>
       <c r="C992"/>
     </row>
     <row r="993" spans="1:3">
       <c r="A993" t="s">
-        <v>1238</v>
+        <v>1241</v>
       </c>
       <c r="B993" t="s">
-        <v>1234</v>
+        <v>1242</v>
       </c>
       <c r="C993"/>
     </row>
     <row r="994" spans="1:3">
       <c r="A994" t="s">
-        <v>1239</v>
+        <v>1243</v>
       </c>
       <c r="B994" t="s">
-        <v>1234</v>
+        <v>1242</v>
       </c>
       <c r="C994"/>
     </row>
     <row r="995" spans="1:3">
       <c r="A995" t="s">
-        <v>1240</v>
+        <v>1244</v>
       </c>
       <c r="B995" t="s">
-        <v>1234</v>
+        <v>1242</v>
       </c>
       <c r="C995"/>
     </row>
     <row r="996" spans="1:3">
       <c r="A996" t="s">
-        <v>1241</v>
+        <v>1245</v>
       </c>
       <c r="B996" t="s">
         <v>1242</v>
       </c>
       <c r="C996"/>
     </row>
     <row r="997" spans="1:3">
       <c r="A997" t="s">
-        <v>1243</v>
+        <v>1246</v>
       </c>
       <c r="B997" t="s">
         <v>1242</v>
       </c>
       <c r="C997"/>
     </row>
     <row r="998" spans="1:3">
       <c r="A998" t="s">
-        <v>1244</v>
+        <v>1247</v>
       </c>
       <c r="B998" t="s">
-        <v>1245</v>
+        <v>1242</v>
       </c>
       <c r="C998"/>
     </row>
     <row r="999" spans="1:3">
       <c r="A999" t="s">
-        <v>1246</v>
+        <v>1248</v>
       </c>
       <c r="B999" t="s">
-        <v>1245</v>
+        <v>1242</v>
       </c>
       <c r="C999"/>
     </row>
     <row r="1000" spans="1:3">
       <c r="A1000" t="s">
-        <v>1247</v>
+        <v>1249</v>
       </c>
       <c r="B1000" t="s">
-        <v>1248</v>
+        <v>1242</v>
       </c>
       <c r="C1000"/>
     </row>
     <row r="1001" spans="1:3">
       <c r="A1001" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
       <c r="B1001" t="s">
-        <v>1248</v>
+        <v>1242</v>
       </c>
       <c r="C1001"/>
     </row>
     <row r="1002" spans="1:3">
       <c r="A1002" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
       <c r="B1002" t="s">
-        <v>1251</v>
+        <v>1242</v>
       </c>
       <c r="C1002"/>
     </row>
     <row r="1003" spans="1:3">
       <c r="A1003" t="s">
         <v>1252</v>
       </c>
       <c r="B1003" t="s">
-        <v>1251</v>
+        <v>1242</v>
       </c>
       <c r="C1003"/>
     </row>
     <row r="1004" spans="1:3">
       <c r="A1004" t="s">
         <v>1253</v>
       </c>
       <c r="B1004" t="s">
-        <v>1251</v>
+        <v>1242</v>
       </c>
       <c r="C1004"/>
     </row>
     <row r="1005" spans="1:3">
       <c r="A1005" t="s">
         <v>1254</v>
       </c>
       <c r="B1005" t="s">
         <v>1255</v>
       </c>
       <c r="C1005"/>
     </row>
     <row r="1006" spans="1:3">
       <c r="A1006" t="s">
         <v>1256</v>
       </c>
       <c r="B1006" t="s">
-        <v>1255</v>
+        <v>1257</v>
       </c>
       <c r="C1006"/>
     </row>
     <row r="1007" spans="1:3">
       <c r="A1007" t="s">
+        <v>1258</v>
+      </c>
+      <c r="B1007" t="s">
         <v>1257</v>
-      </c>
-[...1 lines deleted...]
-        <v>1255</v>
       </c>
       <c r="C1007"/>
     </row>
     <row r="1008" spans="1:3">
       <c r="A1008" t="s">
-        <v>1258</v>
+        <v>1259</v>
       </c>
       <c r="B1008" t="s">
-        <v>1259</v>
+        <v>1257</v>
       </c>
       <c r="C1008"/>
     </row>
     <row r="1009" spans="1:3">
       <c r="A1009" t="s">
         <v>1260</v>
       </c>
       <c r="B1009" t="s">
-        <v>1259</v>
+        <v>1257</v>
       </c>
       <c r="C1009"/>
     </row>
     <row r="1010" spans="1:3">
       <c r="A1010" t="s">
         <v>1261</v>
       </c>
       <c r="B1010" t="s">
-        <v>1259</v>
+        <v>1257</v>
       </c>
       <c r="C1010"/>
     </row>
     <row r="1011" spans="1:3">
       <c r="A1011" t="s">
         <v>1262</v>
       </c>
       <c r="B1011" t="s">
-        <v>1263</v>
+        <v>1257</v>
       </c>
       <c r="C1011"/>
     </row>
     <row r="1012" spans="1:3">
       <c r="A1012" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B1012" t="s">
         <v>1264</v>
-      </c>
-[...1 lines deleted...]
-        <v>1263</v>
       </c>
       <c r="C1012"/>
     </row>
     <row r="1013" spans="1:3">
       <c r="A1013" t="s">
         <v>1265</v>
       </c>
       <c r="B1013" t="s">
-        <v>1266</v>
+        <v>1264</v>
       </c>
       <c r="C1013"/>
     </row>
     <row r="1014" spans="1:3">
       <c r="A1014" t="s">
-        <v>1267</v>
+        <v>1266</v>
       </c>
       <c r="B1014" t="s">
-        <v>1266</v>
+        <v>1264</v>
       </c>
       <c r="C1014"/>
     </row>
     <row r="1015" spans="1:3">
       <c r="A1015" t="s">
-        <v>1268</v>
+        <v>1267</v>
       </c>
       <c r="B1015" t="s">
-        <v>1266</v>
+        <v>1264</v>
       </c>
       <c r="C1015"/>
     </row>
     <row r="1016" spans="1:3">
       <c r="A1016" t="s">
+        <v>1268</v>
+      </c>
+      <c r="B1016" t="s">
         <v>1269</v>
-      </c>
-[...1 lines deleted...]
-        <v>1266</v>
       </c>
       <c r="C1016"/>
     </row>
     <row r="1017" spans="1:3">
       <c r="A1017" t="s">
         <v>1270</v>
       </c>
       <c r="B1017" t="s">
         <v>1271</v>
       </c>
       <c r="C1017"/>
     </row>
     <row r="1018" spans="1:3">
       <c r="A1018" t="s">
         <v>1272</v>
       </c>
       <c r="B1018" t="s">
         <v>1271</v>
       </c>
       <c r="C1018"/>
     </row>
     <row r="1019" spans="1:3">
       <c r="A1019" t="s">
         <v>1273</v>
       </c>
       <c r="B1019" t="s">
-        <v>1274</v>
+        <v>1271</v>
       </c>
       <c r="C1019"/>
     </row>
     <row r="1020" spans="1:3">
       <c r="A1020" t="s">
-        <v>1275</v>
+        <v>1274</v>
       </c>
       <c r="B1020" t="s">
-        <v>1274</v>
+        <v>1271</v>
       </c>
       <c r="C1020"/>
     </row>
     <row r="1021" spans="1:3">
       <c r="A1021" t="s">
+        <v>1275</v>
+      </c>
+      <c r="B1021" t="s">
         <v>1276</v>
-      </c>
-[...1 lines deleted...]
-        <v>1274</v>
       </c>
       <c r="C1021"/>
     </row>
     <row r="1022" spans="1:3">
       <c r="A1022" t="s">
         <v>1277</v>
       </c>
       <c r="B1022" t="s">
-        <v>1274</v>
+        <v>1276</v>
       </c>
       <c r="C1022"/>
     </row>
     <row r="1023" spans="1:3">
       <c r="A1023" t="s">
         <v>1278</v>
       </c>
       <c r="B1023" t="s">
-        <v>1274</v>
+        <v>1276</v>
       </c>
       <c r="C1023"/>
     </row>
     <row r="1024" spans="1:3">
       <c r="A1024" t="s">
         <v>1279</v>
       </c>
       <c r="B1024" t="s">
-        <v>1274</v>
+        <v>1276</v>
       </c>
       <c r="C1024"/>
     </row>
     <row r="1025" spans="1:3">
       <c r="A1025" t="s">
         <v>1280</v>
       </c>
       <c r="B1025" t="s">
-        <v>1274</v>
+        <v>1276</v>
       </c>
       <c r="C1025"/>
     </row>
     <row r="1026" spans="1:3">
       <c r="A1026" t="s">
         <v>1281</v>
       </c>
       <c r="B1026" t="s">
-        <v>1274</v>
+        <v>1282</v>
       </c>
       <c r="C1026"/>
     </row>
     <row r="1027" spans="1:3">
       <c r="A1027" t="s">
+        <v>1283</v>
+      </c>
+      <c r="B1027" t="s">
         <v>1282</v>
-      </c>
-[...1 lines deleted...]
-        <v>1274</v>
       </c>
       <c r="C1027"/>
     </row>
     <row r="1028" spans="1:3">
       <c r="A1028" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
       <c r="B1028" t="s">
-        <v>1274</v>
+        <v>1282</v>
       </c>
       <c r="C1028"/>
     </row>
     <row r="1029" spans="1:3">
       <c r="A1029" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
       <c r="B1029" t="s">
-        <v>1274</v>
+        <v>1282</v>
       </c>
       <c r="C1029"/>
     </row>
     <row r="1030" spans="1:3">
       <c r="A1030" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
       <c r="B1030" t="s">
-        <v>1274</v>
+        <v>1282</v>
       </c>
       <c r="C1030"/>
     </row>
     <row r="1031" spans="1:3">
       <c r="A1031" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="B1031" t="s">
-        <v>1274</v>
+        <v>1288</v>
       </c>
       <c r="C1031"/>
     </row>
     <row r="1032" spans="1:3">
       <c r="A1032" t="s">
-        <v>1287</v>
+        <v>1289</v>
       </c>
       <c r="B1032" t="s">
-        <v>1288</v>
+        <v>1290</v>
       </c>
       <c r="C1032"/>
     </row>
     <row r="1033" spans="1:3">
       <c r="A1033" t="s">
-        <v>1289</v>
+        <v>1291</v>
       </c>
       <c r="B1033" t="s">
-        <v>1288</v>
+        <v>1290</v>
       </c>
       <c r="C1033"/>
     </row>
     <row r="1034" spans="1:3">
       <c r="A1034" t="s">
+        <v>1292</v>
+      </c>
+      <c r="B1034" t="s">
         <v>1290</v>
-      </c>
-[...1 lines deleted...]
-        <v>1291</v>
       </c>
       <c r="C1034"/>
     </row>
     <row r="1035" spans="1:3">
       <c r="A1035" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
       <c r="B1035" t="s">
-        <v>1293</v>
+        <v>1290</v>
       </c>
       <c r="C1035"/>
     </row>
     <row r="1036" spans="1:3">
       <c r="A1036" t="s">
         <v>1294</v>
       </c>
       <c r="B1036" t="s">
-        <v>1293</v>
+        <v>1290</v>
       </c>
       <c r="C1036"/>
     </row>
     <row r="1037" spans="1:3">
       <c r="A1037" t="s">
         <v>1295</v>
       </c>
       <c r="B1037" t="s">
-        <v>1293</v>
+        <v>1296</v>
       </c>
       <c r="C1037"/>
     </row>
     <row r="1038" spans="1:3">
       <c r="A1038" t="s">
+        <v>1297</v>
+      </c>
+      <c r="B1038" t="s">
         <v>1296</v>
-      </c>
-[...1 lines deleted...]
-        <v>1297</v>
       </c>
       <c r="C1038"/>
     </row>
     <row r="1039" spans="1:3">
       <c r="A1039" t="s">
         <v>1298</v>
       </c>
       <c r="B1039" t="s">
-        <v>1299</v>
+        <v>1296</v>
       </c>
       <c r="C1039"/>
     </row>
     <row r="1040" spans="1:3">
       <c r="A1040" t="s">
-        <v>1300</v>
+        <v>1299</v>
       </c>
       <c r="B1040" t="s">
-        <v>1299</v>
+        <v>1296</v>
       </c>
       <c r="C1040"/>
     </row>
     <row r="1041" spans="1:3">
       <c r="A1041" t="s">
-        <v>1301</v>
+        <v>1300</v>
       </c>
       <c r="B1041" t="s">
-        <v>1299</v>
+        <v>1296</v>
       </c>
       <c r="C1041"/>
     </row>
     <row r="1042" spans="1:3">
       <c r="A1042" t="s">
-        <v>1302</v>
+        <v>1301</v>
       </c>
       <c r="B1042" t="s">
-        <v>1299</v>
+        <v>1296</v>
       </c>
       <c r="C1042"/>
     </row>
     <row r="1043" spans="1:3">
       <c r="A1043" t="s">
-        <v>1303</v>
+        <v>1302</v>
       </c>
       <c r="B1043" t="s">
-        <v>1299</v>
+        <v>1296</v>
       </c>
       <c r="C1043"/>
     </row>
     <row r="1044" spans="1:3">
       <c r="A1044" t="s">
-        <v>1304</v>
+        <v>1303</v>
       </c>
       <c r="B1044" t="s">
-        <v>1299</v>
+        <v>1296</v>
       </c>
       <c r="C1044"/>
     </row>
     <row r="1045" spans="1:3">
       <c r="A1045" t="s">
+        <v>1304</v>
+      </c>
+      <c r="B1045" t="s">
         <v>1305</v>
-      </c>
-[...1 lines deleted...]
-        <v>1306</v>
       </c>
       <c r="C1045"/>
     </row>
     <row r="1046" spans="1:3">
       <c r="A1046" t="s">
-        <v>1307</v>
+        <v>1306</v>
       </c>
       <c r="B1046" t="s">
-        <v>1308</v>
+        <v>1305</v>
       </c>
       <c r="C1046"/>
     </row>
     <row r="1047" spans="1:3">
       <c r="A1047" t="s">
-        <v>1309</v>
+        <v>1307</v>
       </c>
       <c r="B1047" t="s">
-        <v>1308</v>
+        <v>1305</v>
       </c>
       <c r="C1047"/>
     </row>
     <row r="1048" spans="1:3">
       <c r="A1048" t="s">
-        <v>1310</v>
+        <v>1308</v>
       </c>
       <c r="B1048" t="s">
-        <v>1308</v>
+        <v>1305</v>
       </c>
       <c r="C1048"/>
     </row>
     <row r="1049" spans="1:3">
       <c r="A1049" t="s">
-        <v>1311</v>
+        <v>1309</v>
       </c>
       <c r="B1049" t="s">
-        <v>1308</v>
+        <v>1305</v>
       </c>
       <c r="C1049"/>
     </row>
     <row r="1050" spans="1:3">
       <c r="A1050" t="s">
-        <v>1312</v>
+        <v>1310</v>
       </c>
       <c r="B1050" t="s">
-        <v>1308</v>
+        <v>1305</v>
       </c>
       <c r="C1050"/>
     </row>
     <row r="1051" spans="1:3">
       <c r="A1051" t="s">
-        <v>1313</v>
+        <v>1311</v>
       </c>
       <c r="B1051" t="s">
-        <v>1308</v>
+        <v>1305</v>
       </c>
       <c r="C1051"/>
     </row>
     <row r="1052" spans="1:3">
       <c r="A1052" t="s">
-        <v>1314</v>
+        <v>1312</v>
       </c>
       <c r="B1052" t="s">
-        <v>1308</v>
+        <v>1305</v>
       </c>
       <c r="C1052"/>
     </row>
     <row r="1053" spans="1:3">
       <c r="A1053" t="s">
-        <v>1315</v>
+        <v>1313</v>
       </c>
       <c r="B1053" t="s">
-        <v>1316</v>
+        <v>1314</v>
       </c>
       <c r="C1053"/>
     </row>
     <row r="1054" spans="1:3">
       <c r="A1054" t="s">
-        <v>1317</v>
+        <v>1315</v>
       </c>
       <c r="B1054" t="s">
-        <v>1316</v>
+        <v>1314</v>
       </c>
       <c r="C1054"/>
     </row>
     <row r="1055" spans="1:3">
       <c r="A1055" t="s">
-        <v>1318</v>
+        <v>1316</v>
       </c>
       <c r="B1055" t="s">
-        <v>1316</v>
+        <v>1314</v>
       </c>
       <c r="C1055"/>
     </row>
     <row r="1056" spans="1:3">
       <c r="A1056" t="s">
-        <v>1319</v>
+        <v>1317</v>
       </c>
       <c r="B1056" t="s">
-        <v>1316</v>
+        <v>1314</v>
       </c>
       <c r="C1056"/>
     </row>
     <row r="1057" spans="1:3">
       <c r="A1057" t="s">
-        <v>1320</v>
+        <v>1318</v>
       </c>
       <c r="B1057" t="s">
-        <v>1321</v>
+        <v>1314</v>
       </c>
       <c r="C1057"/>
     </row>
     <row r="1058" spans="1:3">
       <c r="A1058" t="s">
-        <v>1322</v>
+        <v>1319</v>
       </c>
       <c r="B1058" t="s">
-        <v>1323</v>
+        <v>1320</v>
       </c>
       <c r="C1058"/>
     </row>
     <row r="1059" spans="1:3">
       <c r="A1059" t="s">
-        <v>1324</v>
+        <v>1321</v>
       </c>
       <c r="B1059" t="s">
-        <v>1323</v>
+        <v>1320</v>
       </c>
       <c r="C1059"/>
     </row>
     <row r="1060" spans="1:3">
       <c r="A1060" t="s">
-        <v>1325</v>
+        <v>1322</v>
       </c>
       <c r="B1060" t="s">
-        <v>1326</v>
+        <v>1320</v>
       </c>
       <c r="C1060"/>
     </row>
     <row r="1061" spans="1:3">
       <c r="A1061" t="s">
-        <v>1327</v>
+        <v>1323</v>
       </c>
       <c r="B1061" t="s">
-        <v>1326</v>
+        <v>1320</v>
       </c>
       <c r="C1061"/>
     </row>
     <row r="1062" spans="1:3">
       <c r="A1062" t="s">
-        <v>1328</v>
+        <v>1324</v>
       </c>
       <c r="B1062" t="s">
-        <v>1329</v>
+        <v>1320</v>
       </c>
       <c r="C1062"/>
     </row>
     <row r="1063" spans="1:3">
       <c r="A1063" t="s">
-        <v>1330</v>
+        <v>1325</v>
       </c>
       <c r="B1063" t="s">
-        <v>1331</v>
+        <v>1320</v>
       </c>
       <c r="C1063"/>
     </row>
     <row r="1064" spans="1:3">
       <c r="A1064" t="s">
-        <v>1332</v>
+        <v>1326</v>
       </c>
       <c r="B1064" t="s">
-        <v>1333</v>
+        <v>1320</v>
       </c>
       <c r="C1064"/>
     </row>
     <row r="1065" spans="1:3">
       <c r="A1065" t="s">
-        <v>1334</v>
+        <v>1327</v>
       </c>
       <c r="B1065" t="s">
-        <v>1335</v>
+        <v>1328</v>
       </c>
       <c r="C1065"/>
     </row>
     <row r="1066" spans="1:3">
       <c r="A1066" t="s">
-        <v>1336</v>
+        <v>1329</v>
       </c>
       <c r="B1066" t="s">
-        <v>1335</v>
+        <v>1328</v>
       </c>
       <c r="C1066"/>
     </row>
     <row r="1067" spans="1:3">
       <c r="A1067" t="s">
-        <v>1337</v>
+        <v>1330</v>
       </c>
       <c r="B1067" t="s">
-        <v>1335</v>
+        <v>1331</v>
       </c>
       <c r="C1067"/>
     </row>
     <row r="1068" spans="1:3">
       <c r="A1068" t="s">
-        <v>1338</v>
+        <v>1332</v>
       </c>
       <c r="B1068" t="s">
-        <v>1335</v>
+        <v>1331</v>
       </c>
       <c r="C1068"/>
     </row>
     <row r="1069" spans="1:3">
       <c r="A1069" t="s">
-        <v>1339</v>
+        <v>1333</v>
       </c>
       <c r="B1069" t="s">
-        <v>1335</v>
+        <v>1334</v>
       </c>
       <c r="C1069"/>
     </row>
     <row r="1070" spans="1:3">
       <c r="A1070" t="s">
-        <v>1340</v>
+        <v>1335</v>
       </c>
       <c r="B1070" t="s">
-        <v>1335</v>
+        <v>1334</v>
       </c>
       <c r="C1070"/>
     </row>
     <row r="1071" spans="1:3">
       <c r="A1071" t="s">
-        <v>1341</v>
+        <v>1336</v>
       </c>
       <c r="B1071" t="s">
-        <v>1335</v>
+        <v>1337</v>
       </c>
       <c r="C1071"/>
     </row>
     <row r="1072" spans="1:3">
       <c r="A1072" t="s">
-        <v>1342</v>
+        <v>1338</v>
       </c>
       <c r="B1072" t="s">
-        <v>1335</v>
+        <v>1337</v>
       </c>
       <c r="C1072"/>
     </row>
     <row r="1073" spans="1:3">
       <c r="A1073" t="s">
-        <v>1343</v>
+        <v>1339</v>
       </c>
       <c r="B1073" t="s">
-        <v>1335</v>
+        <v>1337</v>
       </c>
       <c r="C1073"/>
     </row>
     <row r="1074" spans="1:3">
       <c r="A1074" t="s">
-        <v>1344</v>
+        <v>1340</v>
       </c>
       <c r="B1074" t="s">
-        <v>1335</v>
+        <v>1341</v>
       </c>
       <c r="C1074"/>
     </row>
     <row r="1075" spans="1:3">
       <c r="A1075" t="s">
-        <v>1345</v>
+        <v>1342</v>
       </c>
       <c r="B1075" t="s">
-        <v>1335</v>
+        <v>1341</v>
       </c>
       <c r="C1075"/>
     </row>
     <row r="1076" spans="1:3">
       <c r="A1076" t="s">
-        <v>1346</v>
+        <v>1343</v>
       </c>
       <c r="B1076" t="s">
-        <v>1335</v>
+        <v>1341</v>
       </c>
       <c r="C1076"/>
     </row>
     <row r="1077" spans="1:3">
       <c r="A1077" t="s">
-        <v>1347</v>
+        <v>1344</v>
       </c>
       <c r="B1077" t="s">
-        <v>1335</v>
+        <v>1345</v>
       </c>
       <c r="C1077"/>
     </row>
     <row r="1078" spans="1:3">
       <c r="A1078" t="s">
-        <v>1348</v>
+        <v>1346</v>
       </c>
       <c r="B1078" t="s">
-        <v>1335</v>
+        <v>1345</v>
       </c>
       <c r="C1078"/>
     </row>
     <row r="1079" spans="1:3">
       <c r="A1079" t="s">
-        <v>1349</v>
+        <v>1347</v>
       </c>
       <c r="B1079" t="s">
-        <v>1335</v>
+        <v>1345</v>
       </c>
       <c r="C1079"/>
     </row>
     <row r="1080" spans="1:3">
       <c r="A1080" t="s">
-        <v>1350</v>
+        <v>1348</v>
       </c>
       <c r="B1080" t="s">
-        <v>1335</v>
+        <v>1349</v>
       </c>
       <c r="C1080"/>
     </row>
     <row r="1081" spans="1:3">
       <c r="A1081" t="s">
-        <v>1351</v>
+        <v>1350</v>
       </c>
       <c r="B1081" t="s">
-        <v>1335</v>
+        <v>1349</v>
       </c>
       <c r="C1081"/>
     </row>
     <row r="1082" spans="1:3">
       <c r="A1082" t="s">
+        <v>1351</v>
+      </c>
+      <c r="B1082" t="s">
         <v>1352</v>
-      </c>
-[...1 lines deleted...]
-        <v>1335</v>
       </c>
       <c r="C1082"/>
     </row>
     <row r="1083" spans="1:3">
       <c r="A1083" t="s">
         <v>1353</v>
       </c>
       <c r="B1083" t="s">
-        <v>1335</v>
+        <v>1352</v>
       </c>
       <c r="C1083"/>
     </row>
     <row r="1084" spans="1:3">
       <c r="A1084" t="s">
         <v>1354</v>
       </c>
       <c r="B1084" t="s">
-        <v>1335</v>
+        <v>1352</v>
       </c>
       <c r="C1084"/>
     </row>
     <row r="1085" spans="1:3">
       <c r="A1085" t="s">
         <v>1355</v>
       </c>
       <c r="B1085" t="s">
-        <v>1335</v>
+        <v>1352</v>
       </c>
       <c r="C1085"/>
     </row>
     <row r="1086" spans="1:3">
       <c r="A1086" t="s">
         <v>1356</v>
       </c>
       <c r="B1086" t="s">
-        <v>1335</v>
+        <v>1357</v>
       </c>
       <c r="C1086"/>
     </row>
     <row r="1087" spans="1:3">
       <c r="A1087" t="s">
+        <v>1358</v>
+      </c>
+      <c r="B1087" t="s">
         <v>1357</v>
-      </c>
-[...1 lines deleted...]
-        <v>1335</v>
       </c>
       <c r="C1087"/>
     </row>
     <row r="1088" spans="1:3">
       <c r="A1088" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="B1088" t="s">
-        <v>1335</v>
+        <v>1360</v>
       </c>
       <c r="C1088"/>
     </row>
     <row r="1089" spans="1:3">
       <c r="A1089" t="s">
-        <v>1359</v>
+        <v>1361</v>
       </c>
       <c r="B1089" t="s">
-        <v>1335</v>
+        <v>1360</v>
       </c>
       <c r="C1089"/>
     </row>
     <row r="1090" spans="1:3">
       <c r="A1090" t="s">
+        <v>1362</v>
+      </c>
+      <c r="B1090" t="s">
         <v>1360</v>
-      </c>
-[...1 lines deleted...]
-        <v>1335</v>
       </c>
       <c r="C1090"/>
     </row>
     <row r="1091" spans="1:3">
       <c r="A1091" t="s">
-        <v>1361</v>
+        <v>1363</v>
       </c>
       <c r="B1091" t="s">
-        <v>1335</v>
+        <v>1360</v>
       </c>
       <c r="C1091"/>
     </row>
     <row r="1092" spans="1:3">
       <c r="A1092" t="s">
-        <v>1362</v>
+        <v>1364</v>
       </c>
       <c r="B1092" t="s">
-        <v>1363</v>
+        <v>1360</v>
       </c>
       <c r="C1092"/>
     </row>
     <row r="1093" spans="1:3">
       <c r="A1093" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
       <c r="B1093" t="s">
-        <v>1363</v>
+        <v>1360</v>
       </c>
       <c r="C1093"/>
     </row>
     <row r="1094" spans="1:3">
       <c r="A1094" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
       <c r="B1094" t="s">
-        <v>1366</v>
+        <v>1360</v>
       </c>
       <c r="C1094"/>
     </row>
     <row r="1095" spans="1:3">
       <c r="A1095" t="s">
         <v>1367</v>
       </c>
       <c r="B1095" t="s">
-        <v>1366</v>
+        <v>1360</v>
       </c>
       <c r="C1095"/>
     </row>
     <row r="1096" spans="1:3">
       <c r="A1096" t="s">
         <v>1368</v>
       </c>
       <c r="B1096" t="s">
-        <v>1369</v>
+        <v>1360</v>
       </c>
       <c r="C1096"/>
     </row>
     <row r="1097" spans="1:3">
       <c r="A1097" t="s">
-        <v>1370</v>
+        <v>1369</v>
       </c>
       <c r="B1097" t="s">
-        <v>1371</v>
+        <v>1360</v>
       </c>
       <c r="C1097"/>
     </row>
     <row r="1098" spans="1:3">
       <c r="A1098" t="s">
-        <v>1372</v>
+        <v>1370</v>
       </c>
       <c r="B1098" t="s">
-        <v>1373</v>
+        <v>1360</v>
       </c>
       <c r="C1098"/>
     </row>
     <row r="1099" spans="1:3">
       <c r="A1099" t="s">
-        <v>1374</v>
+        <v>1371</v>
       </c>
       <c r="B1099" t="s">
-        <v>1373</v>
+        <v>1360</v>
       </c>
       <c r="C1099"/>
     </row>
     <row r="1100" spans="1:3">
       <c r="A1100" t="s">
-        <v>1375</v>
+        <v>1372</v>
       </c>
       <c r="B1100" t="s">
-        <v>1373</v>
+        <v>1360</v>
       </c>
       <c r="C1100"/>
     </row>
     <row r="1101" spans="1:3">
       <c r="A1101" t="s">
-        <v>1376</v>
+        <v>1373</v>
       </c>
       <c r="B1101" t="s">
-        <v>1377</v>
+        <v>1374</v>
       </c>
       <c r="C1101"/>
     </row>
     <row r="1102" spans="1:3">
       <c r="A1102" t="s">
-        <v>1378</v>
+        <v>1375</v>
       </c>
       <c r="B1102" t="s">
-        <v>1377</v>
+        <v>1374</v>
       </c>
       <c r="C1102"/>
     </row>
     <row r="1103" spans="1:3">
       <c r="A1103" t="s">
-        <v>1379</v>
+        <v>1376</v>
       </c>
       <c r="B1103" t="s">
         <v>1377</v>
       </c>
       <c r="C1103"/>
     </row>
     <row r="1104" spans="1:3">
       <c r="A1104" t="s">
-        <v>1380</v>
+        <v>1378</v>
       </c>
       <c r="B1104" t="s">
-        <v>1381</v>
+        <v>1379</v>
       </c>
       <c r="C1104"/>
     </row>
     <row r="1105" spans="1:3">
       <c r="A1105" t="s">
-        <v>1382</v>
+        <v>1380</v>
       </c>
       <c r="B1105" t="s">
-        <v>1381</v>
+        <v>1379</v>
       </c>
       <c r="C1105"/>
     </row>
     <row r="1106" spans="1:3">
       <c r="A1106" t="s">
-        <v>1383</v>
+        <v>1381</v>
       </c>
       <c r="B1106" t="s">
-        <v>1381</v>
+        <v>1379</v>
       </c>
       <c r="C1106"/>
     </row>
     <row r="1107" spans="1:3">
       <c r="A1107" t="s">
-        <v>1384</v>
+        <v>1382</v>
       </c>
       <c r="B1107" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="C1107"/>
     </row>
     <row r="1108" spans="1:3">
       <c r="A1108" t="s">
+        <v>1384</v>
+      </c>
+      <c r="B1108" t="s">
         <v>1385</v>
-      </c>
-[...1 lines deleted...]
-        <v>1386</v>
       </c>
       <c r="C1108"/>
     </row>
     <row r="1109" spans="1:3">
       <c r="A1109" t="s">
-        <v>1387</v>
+        <v>1386</v>
       </c>
       <c r="B1109" t="s">
-        <v>1386</v>
+        <v>1385</v>
       </c>
       <c r="C1109"/>
     </row>
     <row r="1110" spans="1:3">
       <c r="A1110" t="s">
-        <v>1388</v>
+        <v>1387</v>
       </c>
       <c r="B1110" t="s">
-        <v>1386</v>
+        <v>1385</v>
       </c>
       <c r="C1110"/>
     </row>
     <row r="1111" spans="1:3">
       <c r="A1111" t="s">
-        <v>1389</v>
+        <v>1388</v>
       </c>
       <c r="B1111" t="s">
-        <v>1390</v>
+        <v>1385</v>
       </c>
       <c r="C1111"/>
     </row>
     <row r="1112" spans="1:3">
       <c r="A1112" t="s">
-        <v>1391</v>
+        <v>1389</v>
       </c>
       <c r="B1112" t="s">
-        <v>1392</v>
+        <v>1385</v>
       </c>
       <c r="C1112"/>
     </row>
     <row r="1113" spans="1:3">
       <c r="A1113" t="s">
-        <v>1393</v>
+        <v>1390</v>
       </c>
       <c r="B1113" t="s">
-        <v>1394</v>
+        <v>1385</v>
       </c>
       <c r="C1113"/>
     </row>
     <row r="1114" spans="1:3">
       <c r="A1114" t="s">
-        <v>1395</v>
+        <v>1391</v>
       </c>
       <c r="B1114" t="s">
-        <v>1394</v>
+        <v>1392</v>
       </c>
       <c r="C1114"/>
     </row>
     <row r="1115" spans="1:3">
       <c r="A1115" t="s">
-        <v>1396</v>
+        <v>1393</v>
       </c>
       <c r="B1115" t="s">
-        <v>1397</v>
+        <v>1394</v>
       </c>
       <c r="C1115"/>
     </row>
     <row r="1116" spans="1:3">
       <c r="A1116" t="s">
-        <v>1398</v>
+        <v>1395</v>
       </c>
       <c r="B1116" t="s">
-        <v>1399</v>
+        <v>1394</v>
       </c>
       <c r="C1116"/>
     </row>
     <row r="1117" spans="1:3">
       <c r="A1117" t="s">
-        <v>1400</v>
+        <v>1396</v>
       </c>
       <c r="B1117" t="s">
-        <v>1401</v>
+        <v>1394</v>
       </c>
       <c r="C1117"/>
     </row>
     <row r="1118" spans="1:3">
       <c r="A1118" t="s">
-        <v>1402</v>
+        <v>1397</v>
       </c>
       <c r="B1118" t="s">
-        <v>1401</v>
+        <v>1394</v>
       </c>
       <c r="C1118"/>
     </row>
     <row r="1119" spans="1:3">
       <c r="A1119" t="s">
-        <v>1403</v>
+        <v>1398</v>
       </c>
       <c r="B1119" t="s">
-        <v>1404</v>
+        <v>1394</v>
       </c>
       <c r="C1119"/>
     </row>
     <row r="1120" spans="1:3">
       <c r="A1120" t="s">
-        <v>1405</v>
+        <v>1399</v>
       </c>
       <c r="B1120" t="s">
-        <v>1404</v>
+        <v>1394</v>
       </c>
       <c r="C1120"/>
     </row>
     <row r="1121" spans="1:3">
       <c r="A1121" t="s">
-        <v>1406</v>
+        <v>1400</v>
       </c>
       <c r="B1121" t="s">
-        <v>1404</v>
+        <v>1394</v>
       </c>
       <c r="C1121"/>
     </row>
     <row r="1122" spans="1:3">
       <c r="A1122" t="s">
-        <v>1407</v>
+        <v>1401</v>
       </c>
       <c r="B1122" t="s">
-        <v>1404</v>
+        <v>1402</v>
       </c>
       <c r="C1122"/>
     </row>
     <row r="1123" spans="1:3">
       <c r="A1123" t="s">
-        <v>1408</v>
+        <v>1403</v>
       </c>
       <c r="B1123" t="s">
-        <v>1409</v>
+        <v>1402</v>
       </c>
       <c r="C1123"/>
     </row>
     <row r="1124" spans="1:3">
       <c r="A1124" t="s">
-        <v>1410</v>
+        <v>1404</v>
       </c>
       <c r="B1124" t="s">
-        <v>1409</v>
+        <v>1402</v>
       </c>
       <c r="C1124"/>
     </row>
     <row r="1125" spans="1:3">
       <c r="A1125" t="s">
-        <v>1411</v>
+        <v>1405</v>
       </c>
       <c r="B1125" t="s">
-        <v>1412</v>
+        <v>1402</v>
       </c>
       <c r="C1125"/>
     </row>
     <row r="1126" spans="1:3">
       <c r="A1126" t="s">
-        <v>1413</v>
+        <v>1406</v>
       </c>
       <c r="B1126" t="s">
-        <v>1412</v>
+        <v>1407</v>
       </c>
       <c r="C1126"/>
     </row>
     <row r="1127" spans="1:3">
       <c r="A1127" t="s">
-        <v>1414</v>
+        <v>1408</v>
       </c>
       <c r="B1127" t="s">
-        <v>1412</v>
+        <v>1409</v>
       </c>
       <c r="C1127"/>
     </row>
     <row r="1128" spans="1:3">
       <c r="A1128" t="s">
-        <v>1415</v>
+        <v>1410</v>
       </c>
       <c r="B1128" t="s">
-        <v>1412</v>
+        <v>1409</v>
       </c>
       <c r="C1128"/>
     </row>
     <row r="1129" spans="1:3">
       <c r="A1129" t="s">
-        <v>1416</v>
+        <v>1411</v>
       </c>
       <c r="B1129" t="s">
         <v>1412</v>
       </c>
       <c r="C1129"/>
     </row>
     <row r="1130" spans="1:3">
       <c r="A1130" t="s">
-        <v>1417</v>
+        <v>1413</v>
       </c>
       <c r="B1130" t="s">
         <v>1412</v>
       </c>
       <c r="C1130"/>
     </row>
     <row r="1131" spans="1:3">
       <c r="A1131" t="s">
-        <v>1418</v>
+        <v>1414</v>
       </c>
       <c r="B1131" t="s">
-        <v>1419</v>
+        <v>1415</v>
       </c>
       <c r="C1131"/>
     </row>
     <row r="1132" spans="1:3">
       <c r="A1132" t="s">
-        <v>1420</v>
+        <v>1416</v>
       </c>
       <c r="B1132" t="s">
-        <v>1419</v>
+        <v>1417</v>
       </c>
       <c r="C1132"/>
     </row>
     <row r="1133" spans="1:3">
       <c r="A1133" t="s">
-        <v>1421</v>
+        <v>1418</v>
       </c>
       <c r="B1133" t="s">
         <v>1419</v>
       </c>
       <c r="C1133"/>
     </row>
     <row r="1134" spans="1:3">
       <c r="A1134" t="s">
-        <v>1422</v>
+        <v>1420</v>
       </c>
       <c r="B1134" t="s">
-        <v>1423</v>
+        <v>1421</v>
       </c>
       <c r="C1134"/>
     </row>
     <row r="1135" spans="1:3">
       <c r="A1135" t="s">
-        <v>1424</v>
+        <v>1422</v>
       </c>
       <c r="B1135" t="s">
-        <v>1425</v>
+        <v>1421</v>
       </c>
       <c r="C1135"/>
     </row>
     <row r="1136" spans="1:3">
       <c r="A1136" t="s">
-        <v>1426</v>
+        <v>1423</v>
       </c>
       <c r="B1136" t="s">
-        <v>1425</v>
+        <v>1421</v>
       </c>
       <c r="C1136"/>
     </row>
     <row r="1137" spans="1:3">
       <c r="A1137" t="s">
-        <v>1427</v>
+        <v>1424</v>
       </c>
       <c r="B1137" t="s">
-        <v>1428</v>
+        <v>1421</v>
       </c>
       <c r="C1137"/>
     </row>
     <row r="1138" spans="1:3">
       <c r="A1138" t="s">
-        <v>1429</v>
+        <v>1425</v>
       </c>
       <c r="B1138" t="s">
-        <v>1428</v>
+        <v>1421</v>
       </c>
       <c r="C1138"/>
     </row>
     <row r="1139" spans="1:3">
       <c r="A1139" t="s">
-        <v>1430</v>
+        <v>1426</v>
       </c>
       <c r="B1139" t="s">
-        <v>1431</v>
+        <v>1421</v>
       </c>
       <c r="C1139"/>
     </row>
     <row r="1140" spans="1:3">
       <c r="A1140" t="s">
-        <v>1432</v>
+        <v>1427</v>
       </c>
       <c r="B1140" t="s">
-        <v>1431</v>
+        <v>1421</v>
       </c>
       <c r="C1140"/>
     </row>
     <row r="1141" spans="1:3">
       <c r="A1141" t="s">
-        <v>1433</v>
+        <v>1428</v>
       </c>
       <c r="B1141" t="s">
-        <v>1431</v>
+        <v>1421</v>
       </c>
       <c r="C1141"/>
     </row>
     <row r="1142" spans="1:3">
       <c r="A1142" t="s">
-        <v>1434</v>
+        <v>1429</v>
       </c>
       <c r="B1142" t="s">
-        <v>1435</v>
+        <v>1421</v>
       </c>
       <c r="C1142"/>
     </row>
     <row r="1143" spans="1:3">
       <c r="A1143" t="s">
-        <v>1436</v>
+        <v>1430</v>
       </c>
       <c r="B1143" t="s">
-        <v>1435</v>
+        <v>1421</v>
       </c>
       <c r="C1143"/>
     </row>
     <row r="1144" spans="1:3">
       <c r="A1144" t="s">
-        <v>1437</v>
+        <v>1431</v>
       </c>
       <c r="B1144" t="s">
-        <v>1435</v>
+        <v>1421</v>
       </c>
       <c r="C1144"/>
     </row>
     <row r="1145" spans="1:3">
       <c r="A1145" t="s">
-        <v>1438</v>
+        <v>1432</v>
       </c>
       <c r="B1145" t="s">
-        <v>1439</v>
+        <v>1421</v>
       </c>
       <c r="C1145"/>
     </row>
     <row r="1146" spans="1:3">
       <c r="A1146" t="s">
-        <v>1440</v>
+        <v>1433</v>
       </c>
       <c r="B1146" t="s">
-        <v>1439</v>
+        <v>1421</v>
       </c>
       <c r="C1146"/>
     </row>
     <row r="1147" spans="1:3">
       <c r="A1147" t="s">
-        <v>1441</v>
+        <v>1434</v>
       </c>
       <c r="B1147" t="s">
-        <v>1439</v>
+        <v>1421</v>
       </c>
       <c r="C1147"/>
     </row>
     <row r="1148" spans="1:3">
       <c r="A1148" t="s">
-        <v>1442</v>
+        <v>1435</v>
       </c>
       <c r="B1148" t="s">
-        <v>1439</v>
+        <v>1421</v>
       </c>
       <c r="C1148"/>
     </row>
     <row r="1149" spans="1:3">
       <c r="A1149" t="s">
-        <v>1443</v>
+        <v>1436</v>
       </c>
       <c r="B1149" t="s">
-        <v>1439</v>
+        <v>1421</v>
       </c>
       <c r="C1149"/>
     </row>
     <row r="1150" spans="1:3">
       <c r="A1150" t="s">
-        <v>1444</v>
+        <v>1437</v>
       </c>
       <c r="B1150" t="s">
-        <v>1445</v>
+        <v>1421</v>
       </c>
       <c r="C1150"/>
     </row>
     <row r="1151" spans="1:3">
       <c r="A1151" t="s">
-        <v>1446</v>
+        <v>1438</v>
       </c>
       <c r="B1151" t="s">
-        <v>1445</v>
+        <v>1421</v>
       </c>
       <c r="C1151"/>
     </row>
     <row r="1152" spans="1:3">
       <c r="A1152" t="s">
-        <v>1447</v>
+        <v>1439</v>
       </c>
       <c r="B1152" t="s">
-        <v>1448</v>
+        <v>1421</v>
       </c>
       <c r="C1152"/>
     </row>
     <row r="1153" spans="1:3">
       <c r="A1153" t="s">
-        <v>1449</v>
+        <v>1440</v>
       </c>
       <c r="B1153" t="s">
-        <v>1450</v>
+        <v>1421</v>
       </c>
       <c r="C1153"/>
     </row>
     <row r="1154" spans="1:3">
       <c r="A1154" t="s">
-        <v>1451</v>
+        <v>1441</v>
       </c>
       <c r="B1154" t="s">
-        <v>1450</v>
+        <v>1421</v>
       </c>
       <c r="C1154"/>
     </row>
     <row r="1155" spans="1:3">
       <c r="A1155" t="s">
-        <v>1452</v>
+        <v>1442</v>
       </c>
       <c r="B1155" t="s">
-        <v>1453</v>
+        <v>1421</v>
       </c>
       <c r="C1155"/>
     </row>
     <row r="1156" spans="1:3">
       <c r="A1156" t="s">
-        <v>1454</v>
+        <v>1443</v>
       </c>
       <c r="B1156" t="s">
-        <v>1453</v>
+        <v>1421</v>
       </c>
       <c r="C1156"/>
     </row>
     <row r="1157" spans="1:3">
       <c r="A1157" t="s">
-        <v>1455</v>
+        <v>1444</v>
       </c>
       <c r="B1157" t="s">
-        <v>1453</v>
+        <v>1421</v>
       </c>
       <c r="C1157"/>
     </row>
     <row r="1158" spans="1:3">
       <c r="A1158" t="s">
-        <v>1456</v>
+        <v>1445</v>
       </c>
       <c r="B1158" t="s">
-        <v>1453</v>
+        <v>1421</v>
       </c>
       <c r="C1158"/>
     </row>
     <row r="1159" spans="1:3">
       <c r="A1159" t="s">
-        <v>1457</v>
+        <v>1446</v>
       </c>
       <c r="B1159" t="s">
-        <v>1453</v>
+        <v>1421</v>
       </c>
       <c r="C1159"/>
     </row>
     <row r="1160" spans="1:3">
       <c r="A1160" t="s">
-        <v>1458</v>
+        <v>1447</v>
       </c>
       <c r="B1160" t="s">
-        <v>1453</v>
+        <v>1421</v>
       </c>
       <c r="C1160"/>
     </row>
     <row r="1161" spans="1:3">
       <c r="A1161" t="s">
-        <v>1459</v>
+        <v>1448</v>
       </c>
       <c r="B1161" t="s">
-        <v>1460</v>
+        <v>1449</v>
       </c>
       <c r="C1161"/>
     </row>
     <row r="1162" spans="1:3">
       <c r="A1162" t="s">
-        <v>1461</v>
+        <v>1450</v>
       </c>
       <c r="B1162" t="s">
-        <v>1462</v>
+        <v>1449</v>
       </c>
       <c r="C1162"/>
     </row>
     <row r="1163" spans="1:3">
       <c r="A1163" t="s">
-        <v>1463</v>
+        <v>1451</v>
       </c>
       <c r="B1163" t="s">
-        <v>1462</v>
+        <v>1452</v>
       </c>
       <c r="C1163"/>
     </row>
     <row r="1164" spans="1:3">
       <c r="A1164" t="s">
-        <v>1464</v>
+        <v>1453</v>
       </c>
       <c r="B1164" t="s">
-        <v>1462</v>
+        <v>1452</v>
       </c>
       <c r="C1164"/>
     </row>
     <row r="1165" spans="1:3">
       <c r="A1165" t="s">
-        <v>1465</v>
+        <v>1454</v>
       </c>
       <c r="B1165" t="s">
-        <v>1462</v>
+        <v>1455</v>
       </c>
       <c r="C1165"/>
     </row>
     <row r="1166" spans="1:3">
       <c r="A1166" t="s">
-        <v>1466</v>
+        <v>1456</v>
       </c>
       <c r="B1166" t="s">
-        <v>1467</v>
+        <v>1457</v>
       </c>
       <c r="C1166"/>
     </row>
     <row r="1167" spans="1:3">
       <c r="A1167" t="s">
-        <v>1468</v>
+        <v>1458</v>
       </c>
       <c r="B1167" t="s">
-        <v>1469</v>
+        <v>1459</v>
       </c>
       <c r="C1167"/>
     </row>
     <row r="1168" spans="1:3">
       <c r="A1168" t="s">
-        <v>1470</v>
+        <v>1460</v>
       </c>
       <c r="B1168" t="s">
-        <v>1469</v>
+        <v>1459</v>
       </c>
       <c r="C1168"/>
     </row>
     <row r="1169" spans="1:3">
       <c r="A1169" t="s">
-        <v>1471</v>
+        <v>1461</v>
       </c>
       <c r="B1169" t="s">
-        <v>1469</v>
+        <v>1459</v>
       </c>
       <c r="C1169"/>
     </row>
     <row r="1170" spans="1:3">
       <c r="A1170" t="s">
-        <v>1472</v>
+        <v>1462</v>
       </c>
       <c r="B1170" t="s">
-        <v>1469</v>
+        <v>1463</v>
       </c>
       <c r="C1170"/>
     </row>
     <row r="1171" spans="1:3">
       <c r="A1171" t="s">
-        <v>1473</v>
+        <v>1464</v>
       </c>
       <c r="B1171" t="s">
-        <v>1474</v>
+        <v>1463</v>
       </c>
       <c r="C1171"/>
     </row>
     <row r="1172" spans="1:3">
       <c r="A1172" t="s">
-        <v>1475</v>
+        <v>1465</v>
       </c>
       <c r="B1172" t="s">
-        <v>1474</v>
+        <v>1463</v>
       </c>
       <c r="C1172"/>
     </row>
     <row r="1173" spans="1:3">
       <c r="A1173" t="s">
-        <v>1476</v>
+        <v>1466</v>
       </c>
       <c r="B1173" t="s">
-        <v>1477</v>
+        <v>1467</v>
       </c>
       <c r="C1173"/>
     </row>
     <row r="1174" spans="1:3">
       <c r="A1174" t="s">
-        <v>1478</v>
+        <v>1468</v>
       </c>
       <c r="B1174" t="s">
-        <v>1479</v>
+        <v>1467</v>
       </c>
       <c r="C1174"/>
     </row>
     <row r="1175" spans="1:3">
       <c r="A1175" t="s">
-        <v>1480</v>
+        <v>1469</v>
       </c>
       <c r="B1175" t="s">
-        <v>1479</v>
+        <v>1467</v>
       </c>
       <c r="C1175"/>
     </row>
     <row r="1176" spans="1:3">
       <c r="A1176" t="s">
-        <v>1481</v>
+        <v>1470</v>
       </c>
       <c r="B1176" t="s">
-        <v>1479</v>
+        <v>1467</v>
       </c>
       <c r="C1176"/>
     </row>
     <row r="1177" spans="1:3">
       <c r="A1177" t="s">
-        <v>1482</v>
+        <v>1471</v>
       </c>
       <c r="B1177" t="s">
-        <v>1479</v>
+        <v>1472</v>
       </c>
       <c r="C1177"/>
     </row>
     <row r="1178" spans="1:3">
       <c r="A1178" t="s">
-        <v>1483</v>
+        <v>1473</v>
       </c>
       <c r="B1178" t="s">
-        <v>1484</v>
+        <v>1472</v>
       </c>
       <c r="C1178"/>
     </row>
     <row r="1179" spans="1:3">
       <c r="A1179" t="s">
-        <v>1485</v>
+        <v>1474</v>
       </c>
       <c r="B1179" t="s">
-        <v>1484</v>
+        <v>1472</v>
       </c>
       <c r="C1179"/>
     </row>
     <row r="1180" spans="1:3">
       <c r="A1180" t="s">
-        <v>1486</v>
+        <v>1475</v>
       </c>
       <c r="B1180" t="s">
-        <v>1484</v>
+        <v>1476</v>
       </c>
       <c r="C1180"/>
     </row>
     <row r="1181" spans="1:3">
       <c r="A1181" t="s">
-        <v>1487</v>
+        <v>1477</v>
       </c>
       <c r="B1181" t="s">
-        <v>1484</v>
+        <v>1478</v>
       </c>
       <c r="C1181"/>
     </row>
     <row r="1182" spans="1:3">
       <c r="A1182" t="s">
-        <v>1488</v>
+        <v>1479</v>
       </c>
       <c r="B1182" t="s">
-        <v>1484</v>
+        <v>1480</v>
       </c>
       <c r="C1182"/>
     </row>
     <row r="1183" spans="1:3">
       <c r="A1183" t="s">
-        <v>1489</v>
+        <v>1481</v>
       </c>
       <c r="B1183" t="s">
-        <v>1484</v>
+        <v>1480</v>
       </c>
       <c r="C1183"/>
     </row>
     <row r="1184" spans="1:3">
       <c r="A1184" t="s">
-        <v>1490</v>
+        <v>1482</v>
       </c>
       <c r="B1184" t="s">
-        <v>1491</v>
+        <v>1483</v>
       </c>
       <c r="C1184"/>
     </row>
     <row r="1185" spans="1:3">
       <c r="A1185" t="s">
-        <v>1492</v>
+        <v>1484</v>
       </c>
       <c r="B1185" t="s">
-        <v>1491</v>
+        <v>1485</v>
       </c>
       <c r="C1185"/>
     </row>
     <row r="1186" spans="1:3">
       <c r="A1186" t="s">
-        <v>1493</v>
+        <v>1486</v>
       </c>
       <c r="B1186" t="s">
-        <v>1491</v>
+        <v>1487</v>
       </c>
       <c r="C1186"/>
     </row>
     <row r="1187" spans="1:3">
       <c r="A1187" t="s">
-        <v>1494</v>
+        <v>1488</v>
       </c>
       <c r="B1187" t="s">
-        <v>1495</v>
+        <v>1487</v>
       </c>
       <c r="C1187"/>
     </row>
     <row r="1188" spans="1:3">
       <c r="A1188" t="s">
-        <v>1496</v>
+        <v>1489</v>
       </c>
       <c r="B1188" t="s">
-        <v>1495</v>
+        <v>1490</v>
       </c>
       <c r="C1188"/>
     </row>
     <row r="1189" spans="1:3">
       <c r="A1189" t="s">
-        <v>1497</v>
+        <v>1491</v>
       </c>
       <c r="B1189" t="s">
-        <v>1495</v>
+        <v>1490</v>
       </c>
       <c r="C1189"/>
     </row>
     <row r="1190" spans="1:3">
       <c r="A1190" t="s">
-        <v>1498</v>
+        <v>1492</v>
       </c>
       <c r="B1190" t="s">
-        <v>1495</v>
+        <v>1490</v>
       </c>
       <c r="C1190"/>
     </row>
     <row r="1191" spans="1:3">
       <c r="A1191" t="s">
-        <v>1499</v>
+        <v>1493</v>
       </c>
       <c r="B1191" t="s">
-        <v>1495</v>
+        <v>1490</v>
       </c>
       <c r="C1191"/>
     </row>
     <row r="1192" spans="1:3">
       <c r="A1192" t="s">
-        <v>1500</v>
+        <v>1494</v>
       </c>
       <c r="B1192" t="s">
         <v>1495</v>
       </c>
       <c r="C1192"/>
     </row>
     <row r="1193" spans="1:3">
       <c r="A1193" t="s">
-        <v>1501</v>
+        <v>1496</v>
       </c>
       <c r="B1193" t="s">
-        <v>1502</v>
+        <v>1495</v>
       </c>
       <c r="C1193"/>
     </row>
     <row r="1194" spans="1:3">
       <c r="A1194" t="s">
-        <v>1503</v>
+        <v>1497</v>
       </c>
       <c r="B1194" t="s">
-        <v>1502</v>
+        <v>1498</v>
       </c>
       <c r="C1194"/>
     </row>
     <row r="1195" spans="1:3">
       <c r="A1195" t="s">
-        <v>1504</v>
+        <v>1499</v>
       </c>
       <c r="B1195" t="s">
-        <v>1505</v>
+        <v>1498</v>
       </c>
       <c r="C1195"/>
     </row>
     <row r="1196" spans="1:3">
       <c r="A1196" t="s">
-        <v>1506</v>
+        <v>1500</v>
       </c>
       <c r="B1196" t="s">
-        <v>1505</v>
+        <v>1498</v>
       </c>
       <c r="C1196"/>
     </row>
     <row r="1197" spans="1:3">
       <c r="A1197" t="s">
-        <v>1507</v>
+        <v>1501</v>
       </c>
       <c r="B1197" t="s">
-        <v>1508</v>
+        <v>1498</v>
       </c>
       <c r="C1197"/>
     </row>
     <row r="1198" spans="1:3">
       <c r="A1198" t="s">
-        <v>1509</v>
+        <v>1502</v>
       </c>
       <c r="B1198" t="s">
-        <v>1508</v>
+        <v>1498</v>
       </c>
       <c r="C1198"/>
     </row>
     <row r="1199" spans="1:3">
       <c r="A1199" t="s">
-        <v>1510</v>
+        <v>1503</v>
       </c>
       <c r="B1199" t="s">
-        <v>1511</v>
+        <v>1498</v>
       </c>
       <c r="C1199"/>
     </row>
     <row r="1200" spans="1:3">
       <c r="A1200" t="s">
-        <v>1512</v>
+        <v>1504</v>
       </c>
       <c r="B1200" t="s">
-        <v>1511</v>
+        <v>1505</v>
       </c>
       <c r="C1200"/>
     </row>
     <row r="1201" spans="1:3">
       <c r="A1201" t="s">
-        <v>1513</v>
+        <v>1506</v>
       </c>
       <c r="B1201" t="s">
-        <v>1511</v>
+        <v>1505</v>
       </c>
       <c r="C1201"/>
     </row>
     <row r="1202" spans="1:3">
       <c r="A1202" t="s">
-        <v>1514</v>
+        <v>1507</v>
       </c>
       <c r="B1202" t="s">
-        <v>1511</v>
+        <v>1505</v>
       </c>
       <c r="C1202"/>
     </row>
     <row r="1203" spans="1:3">
       <c r="A1203" t="s">
-        <v>1515</v>
+        <v>1508</v>
       </c>
       <c r="B1203" t="s">
-        <v>1511</v>
+        <v>1509</v>
       </c>
       <c r="C1203"/>
     </row>
     <row r="1204" spans="1:3">
       <c r="A1204" t="s">
-        <v>1516</v>
+        <v>1510</v>
       </c>
       <c r="B1204" t="s">
         <v>1511</v>
       </c>
       <c r="C1204"/>
     </row>
     <row r="1205" spans="1:3">
       <c r="A1205" t="s">
-        <v>1517</v>
+        <v>1512</v>
       </c>
       <c r="B1205" t="s">
         <v>1511</v>
       </c>
       <c r="C1205"/>
     </row>
     <row r="1206" spans="1:3">
       <c r="A1206" t="s">
-        <v>1518</v>
+        <v>1513</v>
       </c>
       <c r="B1206" t="s">
-        <v>1511</v>
+        <v>1514</v>
       </c>
       <c r="C1206"/>
     </row>
     <row r="1207" spans="1:3">
       <c r="A1207" t="s">
-        <v>1519</v>
+        <v>1515</v>
       </c>
       <c r="B1207" t="s">
-        <v>1511</v>
+        <v>1514</v>
       </c>
       <c r="C1207"/>
     </row>
     <row r="1208" spans="1:3">
       <c r="A1208" t="s">
-        <v>1520</v>
+        <v>1516</v>
       </c>
       <c r="B1208" t="s">
-        <v>1511</v>
+        <v>1517</v>
       </c>
       <c r="C1208"/>
     </row>
     <row r="1209" spans="1:3">
       <c r="A1209" t="s">
-        <v>1521</v>
+        <v>1518</v>
       </c>
       <c r="B1209" t="s">
-        <v>1511</v>
+        <v>1517</v>
       </c>
       <c r="C1209"/>
     </row>
     <row r="1210" spans="1:3">
       <c r="A1210" t="s">
-        <v>1522</v>
+        <v>1519</v>
       </c>
       <c r="B1210" t="s">
-        <v>1511</v>
+        <v>1517</v>
       </c>
       <c r="C1210"/>
     </row>
     <row r="1211" spans="1:3">
       <c r="A1211" t="s">
-        <v>1523</v>
+        <v>1520</v>
       </c>
       <c r="B1211" t="s">
-        <v>1511</v>
+        <v>1521</v>
       </c>
       <c r="C1211"/>
     </row>
     <row r="1212" spans="1:3">
       <c r="A1212" t="s">
-        <v>1524</v>
+        <v>1522</v>
       </c>
       <c r="B1212" t="s">
-        <v>1525</v>
+        <v>1521</v>
       </c>
       <c r="C1212"/>
     </row>
     <row r="1213" spans="1:3">
       <c r="A1213" t="s">
-        <v>1526</v>
+        <v>1523</v>
       </c>
       <c r="B1213" t="s">
-        <v>1525</v>
+        <v>1521</v>
       </c>
       <c r="C1213"/>
     </row>
     <row r="1214" spans="1:3">
       <c r="A1214" t="s">
-        <v>1527</v>
+        <v>1524</v>
       </c>
       <c r="B1214" t="s">
         <v>1525</v>
       </c>
       <c r="C1214"/>
     </row>
     <row r="1215" spans="1:3">
       <c r="A1215" t="s">
-        <v>1528</v>
+        <v>1526</v>
       </c>
       <c r="B1215" t="s">
         <v>1525</v>
       </c>
       <c r="C1215"/>
     </row>
     <row r="1216" spans="1:3">
       <c r="A1216" t="s">
-        <v>1529</v>
+        <v>1527</v>
       </c>
       <c r="B1216" t="s">
         <v>1525</v>
       </c>
       <c r="C1216"/>
     </row>
     <row r="1217" spans="1:3">
       <c r="A1217" t="s">
-        <v>1530</v>
+        <v>1528</v>
       </c>
       <c r="B1217" t="s">
         <v>1525</v>
       </c>
       <c r="C1217"/>
     </row>
     <row r="1218" spans="1:3">
       <c r="A1218" t="s">
-        <v>1531</v>
+        <v>1529</v>
       </c>
       <c r="B1218" t="s">
         <v>1525</v>
       </c>
       <c r="C1218"/>
     </row>
     <row r="1219" spans="1:3">
       <c r="A1219" t="s">
-        <v>1532</v>
+        <v>1530</v>
       </c>
       <c r="B1219" t="s">
-        <v>1525</v>
+        <v>1531</v>
       </c>
       <c r="C1219"/>
     </row>
     <row r="1220" spans="1:3">
       <c r="A1220" t="s">
-        <v>1533</v>
+        <v>1532</v>
       </c>
       <c r="B1220" t="s">
-        <v>1525</v>
+        <v>1531</v>
       </c>
       <c r="C1220"/>
     </row>
     <row r="1221" spans="1:3">
       <c r="A1221" t="s">
+        <v>1533</v>
+      </c>
+      <c r="B1221" t="s">
         <v>1534</v>
-      </c>
-[...1 lines deleted...]
-        <v>1525</v>
       </c>
       <c r="C1221"/>
     </row>
     <row r="1222" spans="1:3">
       <c r="A1222" t="s">
         <v>1535</v>
       </c>
       <c r="B1222" t="s">
-        <v>1525</v>
+        <v>1536</v>
       </c>
       <c r="C1222"/>
     </row>
     <row r="1223" spans="1:3">
       <c r="A1223" t="s">
+        <v>1537</v>
+      </c>
+      <c r="B1223" t="s">
         <v>1536</v>
-      </c>
-[...1 lines deleted...]
-        <v>1525</v>
       </c>
       <c r="C1223"/>
     </row>
     <row r="1224" spans="1:3">
       <c r="A1224" t="s">
-        <v>1537</v>
+        <v>1538</v>
       </c>
       <c r="B1224" t="s">
-        <v>1525</v>
+        <v>1539</v>
       </c>
       <c r="C1224"/>
     </row>
     <row r="1225" spans="1:3">
       <c r="A1225" t="s">
-        <v>1538</v>
+        <v>1540</v>
       </c>
       <c r="B1225" t="s">
         <v>1539</v>
       </c>
       <c r="C1225"/>
     </row>
     <row r="1226" spans="1:3">
       <c r="A1226" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
       <c r="B1226" t="s">
         <v>1539</v>
       </c>
       <c r="C1226"/>
     </row>
     <row r="1227" spans="1:3">
       <c r="A1227" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="B1227" t="s">
-        <v>1542</v>
+        <v>1539</v>
       </c>
       <c r="C1227"/>
     </row>
     <row r="1228" spans="1:3">
       <c r="A1228" t="s">
         <v>1543</v>
       </c>
       <c r="B1228" t="s">
-        <v>1544</v>
+        <v>1539</v>
       </c>
       <c r="C1228"/>
     </row>
     <row r="1229" spans="1:3">
       <c r="A1229" t="s">
-        <v>1545</v>
+        <v>1544</v>
       </c>
       <c r="B1229" t="s">
-        <v>1546</v>
+        <v>1539</v>
       </c>
       <c r="C1229"/>
     </row>
     <row r="1230" spans="1:3">
       <c r="A1230" t="s">
-        <v>1547</v>
+        <v>1545</v>
       </c>
       <c r="B1230" t="s">
         <v>1546</v>
       </c>
       <c r="C1230"/>
     </row>
     <row r="1231" spans="1:3">
       <c r="A1231" t="s">
+        <v>1547</v>
+      </c>
+      <c r="B1231" t="s">
         <v>1548</v>
-      </c>
-[...1 lines deleted...]
-        <v>1549</v>
       </c>
       <c r="C1231"/>
     </row>
     <row r="1232" spans="1:3">
       <c r="A1232" t="s">
-        <v>1550</v>
+        <v>1549</v>
       </c>
       <c r="B1232" t="s">
-        <v>1549</v>
+        <v>1548</v>
       </c>
       <c r="C1232"/>
     </row>
     <row r="1233" spans="1:3">
       <c r="A1233" t="s">
-        <v>1551</v>
+        <v>1550</v>
       </c>
       <c r="B1233" t="s">
-        <v>1549</v>
+        <v>1548</v>
       </c>
       <c r="C1233"/>
     </row>
     <row r="1234" spans="1:3">
       <c r="A1234" t="s">
-        <v>1552</v>
+        <v>1551</v>
       </c>
       <c r="B1234" t="s">
-        <v>1549</v>
+        <v>1548</v>
       </c>
       <c r="C1234"/>
     </row>
     <row r="1235" spans="1:3">
       <c r="A1235" t="s">
+        <v>1552</v>
+      </c>
+      <c r="B1235" t="s">
         <v>1553</v>
-      </c>
-[...1 lines deleted...]
-        <v>1549</v>
       </c>
       <c r="C1235"/>
     </row>
     <row r="1236" spans="1:3">
       <c r="A1236" t="s">
         <v>1554</v>
       </c>
       <c r="B1236" t="s">
-        <v>1549</v>
+        <v>1555</v>
       </c>
       <c r="C1236"/>
     </row>
     <row r="1237" spans="1:3">
       <c r="A1237" t="s">
+        <v>1556</v>
+      </c>
+      <c r="B1237" t="s">
         <v>1555</v>
-      </c>
-[...1 lines deleted...]
-        <v>1549</v>
       </c>
       <c r="C1237"/>
     </row>
     <row r="1238" spans="1:3">
       <c r="A1238" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="B1238" t="s">
-        <v>1549</v>
+        <v>1555</v>
       </c>
       <c r="C1238"/>
     </row>
     <row r="1239" spans="1:3">
       <c r="A1239" t="s">
-        <v>1557</v>
+        <v>1558</v>
       </c>
       <c r="B1239" t="s">
-        <v>1549</v>
+        <v>1555</v>
       </c>
       <c r="C1239"/>
     </row>
     <row r="1240" spans="1:3">
       <c r="A1240" t="s">
-        <v>1558</v>
+        <v>1559</v>
       </c>
       <c r="B1240" t="s">
-        <v>1549</v>
+        <v>1560</v>
       </c>
       <c r="C1240"/>
     </row>
     <row r="1241" spans="1:3">
       <c r="A1241" t="s">
-        <v>1559</v>
+        <v>1561</v>
       </c>
       <c r="B1241" t="s">
-        <v>1549</v>
+        <v>1560</v>
       </c>
       <c r="C1241"/>
     </row>
     <row r="1242" spans="1:3">
       <c r="A1242" t="s">
-        <v>1560</v>
+        <v>1562</v>
       </c>
       <c r="B1242" t="s">
-        <v>1549</v>
+        <v>1563</v>
       </c>
       <c r="C1242"/>
     </row>
     <row r="1243" spans="1:3">
       <c r="A1243" t="s">
-        <v>1561</v>
+        <v>1564</v>
       </c>
       <c r="B1243" t="s">
-        <v>1562</v>
+        <v>1565</v>
       </c>
       <c r="C1243"/>
     </row>
     <row r="1244" spans="1:3">
       <c r="A1244" t="s">
-        <v>1563</v>
+        <v>1566</v>
       </c>
       <c r="B1244" t="s">
-        <v>1562</v>
+        <v>1565</v>
       </c>
       <c r="C1244"/>
     </row>
     <row r="1245" spans="1:3">
       <c r="A1245" t="s">
-        <v>1564</v>
+        <v>1567</v>
       </c>
       <c r="B1245" t="s">
-        <v>1562</v>
+        <v>1565</v>
       </c>
       <c r="C1245"/>
     </row>
     <row r="1246" spans="1:3">
       <c r="A1246" t="s">
+        <v>1568</v>
+      </c>
+      <c r="B1246" t="s">
         <v>1565</v>
-      </c>
-[...1 lines deleted...]
-        <v>1566</v>
       </c>
       <c r="C1246"/>
     </row>
     <row r="1247" spans="1:3">
       <c r="A1247" t="s">
-        <v>1567</v>
+        <v>1569</v>
       </c>
       <c r="B1247" t="s">
-        <v>1566</v>
+        <v>1570</v>
       </c>
       <c r="C1247"/>
     </row>
     <row r="1248" spans="1:3">
       <c r="A1248" t="s">
-        <v>1568</v>
+        <v>1571</v>
       </c>
       <c r="B1248" t="s">
-        <v>1569</v>
+        <v>1570</v>
       </c>
       <c r="C1248"/>
     </row>
     <row r="1249" spans="1:3">
       <c r="A1249" t="s">
+        <v>1572</v>
+      </c>
+      <c r="B1249" t="s">
         <v>1570</v>
-      </c>
-[...1 lines deleted...]
-        <v>1569</v>
       </c>
       <c r="C1249"/>
     </row>
     <row r="1250" spans="1:3">
       <c r="A1250" t="s">
-        <v>1571</v>
+        <v>1573</v>
       </c>
       <c r="B1250" t="s">
-        <v>1569</v>
+        <v>1570</v>
       </c>
       <c r="C1250"/>
     </row>
     <row r="1251" spans="1:3">
       <c r="A1251" t="s">
-        <v>1572</v>
+        <v>1574</v>
       </c>
       <c r="B1251" t="s">
-        <v>1573</v>
+        <v>1570</v>
       </c>
       <c r="C1251"/>
     </row>
     <row r="1252" spans="1:3">
       <c r="A1252" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
       <c r="B1252" t="s">
-        <v>1573</v>
+        <v>1570</v>
       </c>
       <c r="C1252"/>
     </row>
     <row r="1253" spans="1:3">
       <c r="A1253" t="s">
-        <v>1575</v>
+        <v>1576</v>
       </c>
       <c r="B1253" t="s">
-        <v>1573</v>
+        <v>1577</v>
       </c>
       <c r="C1253"/>
     </row>
     <row r="1254" spans="1:3">
       <c r="A1254" t="s">
-        <v>1576</v>
+        <v>1578</v>
       </c>
       <c r="B1254" t="s">
-        <v>1573</v>
+        <v>1577</v>
       </c>
       <c r="C1254"/>
     </row>
     <row r="1255" spans="1:3">
       <c r="A1255" t="s">
+        <v>1579</v>
+      </c>
+      <c r="B1255" t="s">
         <v>1577</v>
-      </c>
-[...1 lines deleted...]
-        <v>1573</v>
       </c>
       <c r="C1255"/>
     </row>
     <row r="1256" spans="1:3">
       <c r="A1256" t="s">
-        <v>1578</v>
+        <v>1580</v>
       </c>
       <c r="B1256" t="s">
-        <v>1573</v>
+        <v>1581</v>
       </c>
       <c r="C1256"/>
     </row>
     <row r="1257" spans="1:3">
       <c r="A1257" t="s">
-        <v>1579</v>
+        <v>1582</v>
       </c>
       <c r="B1257" t="s">
-        <v>1573</v>
+        <v>1581</v>
       </c>
       <c r="C1257"/>
     </row>
     <row r="1258" spans="1:3">
       <c r="A1258" t="s">
-        <v>1580</v>
+        <v>1583</v>
       </c>
       <c r="B1258" t="s">
-        <v>1573</v>
+        <v>1581</v>
       </c>
       <c r="C1258"/>
     </row>
     <row r="1259" spans="1:3">
       <c r="A1259" t="s">
+        <v>1584</v>
+      </c>
+      <c r="B1259" t="s">
         <v>1581</v>
-      </c>
-[...1 lines deleted...]
-        <v>1573</v>
       </c>
       <c r="C1259"/>
     </row>
     <row r="1260" spans="1:3">
       <c r="A1260" t="s">
-        <v>1582</v>
+        <v>1585</v>
       </c>
       <c r="B1260" t="s">
-        <v>1573</v>
+        <v>1581</v>
       </c>
       <c r="C1260"/>
     </row>
     <row r="1261" spans="1:3">
       <c r="A1261" t="s">
-        <v>1583</v>
+        <v>1586</v>
       </c>
       <c r="B1261" t="s">
-        <v>1573</v>
+        <v>1581</v>
       </c>
       <c r="C1261"/>
     </row>
     <row r="1262" spans="1:3">
       <c r="A1262" t="s">
-        <v>1584</v>
+        <v>1587</v>
       </c>
       <c r="B1262" t="s">
-        <v>1585</v>
+        <v>1588</v>
       </c>
       <c r="C1262"/>
     </row>
     <row r="1263" spans="1:3">
       <c r="A1263" t="s">
-        <v>1586</v>
+        <v>1589</v>
       </c>
       <c r="B1263" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
       <c r="C1263"/>
     </row>
     <row r="1264" spans="1:3">
       <c r="A1264" t="s">
-        <v>1588</v>
+        <v>1590</v>
       </c>
       <c r="B1264" t="s">
-        <v>1587</v>
+        <v>1591</v>
       </c>
       <c r="C1264"/>
     </row>
     <row r="1265" spans="1:3">
       <c r="A1265" t="s">
-        <v>1589</v>
+        <v>1592</v>
       </c>
       <c r="B1265" t="s">
-        <v>1587</v>
+        <v>1591</v>
       </c>
       <c r="C1265"/>
     </row>
     <row r="1266" spans="1:3">
       <c r="A1266" t="s">
-        <v>1590</v>
+        <v>1593</v>
       </c>
       <c r="B1266" t="s">
-        <v>1587</v>
+        <v>1594</v>
       </c>
       <c r="C1266"/>
     </row>
     <row r="1267" spans="1:3">
       <c r="A1267" t="s">
-        <v>1591</v>
+        <v>1595</v>
       </c>
       <c r="B1267" t="s">
-        <v>1587</v>
+        <v>1594</v>
       </c>
       <c r="C1267"/>
     </row>
     <row r="1268" spans="1:3">
       <c r="A1268" t="s">
-        <v>1592</v>
+        <v>1596</v>
       </c>
       <c r="B1268" t="s">
-        <v>1593</v>
+        <v>1597</v>
       </c>
       <c r="C1268"/>
     </row>
     <row r="1269" spans="1:3">
       <c r="A1269" t="s">
-        <v>1594</v>
+        <v>1598</v>
       </c>
       <c r="B1269" t="s">
-        <v>1593</v>
+        <v>1597</v>
       </c>
       <c r="C1269"/>
     </row>
     <row r="1270" spans="1:3">
       <c r="A1270" t="s">
-        <v>1595</v>
+        <v>1599</v>
       </c>
       <c r="B1270" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="C1270"/>
     </row>
     <row r="1271" spans="1:3">
       <c r="A1271" t="s">
+        <v>1600</v>
+      </c>
+      <c r="B1271" t="s">
         <v>1597</v>
-      </c>
-[...1 lines deleted...]
-        <v>1596</v>
       </c>
       <c r="C1271"/>
     </row>
     <row r="1272" spans="1:3">
       <c r="A1272" t="s">
-        <v>1598</v>
+        <v>1601</v>
       </c>
       <c r="B1272" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="C1272"/>
     </row>
     <row r="1273" spans="1:3">
       <c r="A1273" t="s">
-        <v>1599</v>
+        <v>1602</v>
       </c>
       <c r="B1273" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="C1273"/>
     </row>
     <row r="1274" spans="1:3">
       <c r="A1274" t="s">
-        <v>1600</v>
+        <v>1603</v>
       </c>
       <c r="B1274" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="C1274"/>
     </row>
     <row r="1275" spans="1:3">
       <c r="A1275" t="s">
-        <v>1601</v>
+        <v>1604</v>
       </c>
       <c r="B1275" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="C1275"/>
     </row>
     <row r="1276" spans="1:3">
       <c r="A1276" t="s">
-        <v>1602</v>
+        <v>1605</v>
       </c>
       <c r="B1276" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="C1276"/>
     </row>
     <row r="1277" spans="1:3">
       <c r="A1277" t="s">
-        <v>1603</v>
+        <v>1606</v>
       </c>
       <c r="B1277" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="C1277"/>
     </row>
     <row r="1278" spans="1:3">
       <c r="A1278" t="s">
-        <v>1604</v>
+        <v>1607</v>
       </c>
       <c r="B1278" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="C1278"/>
     </row>
     <row r="1279" spans="1:3">
       <c r="A1279" t="s">
-        <v>1605</v>
+        <v>1608</v>
       </c>
       <c r="B1279" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="C1279"/>
     </row>
     <row r="1280" spans="1:3">
       <c r="A1280" t="s">
-        <v>1606</v>
+        <v>1609</v>
       </c>
       <c r="B1280" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="C1280"/>
     </row>
     <row r="1281" spans="1:3">
       <c r="A1281" t="s">
-        <v>1607</v>
+        <v>1610</v>
       </c>
       <c r="B1281" t="s">
-        <v>1596</v>
+        <v>1611</v>
       </c>
       <c r="C1281"/>
     </row>
     <row r="1282" spans="1:3">
       <c r="A1282" t="s">
-        <v>1608</v>
+        <v>1612</v>
       </c>
       <c r="B1282" t="s">
-        <v>1596</v>
+        <v>1611</v>
       </c>
       <c r="C1282"/>
     </row>
     <row r="1283" spans="1:3">
       <c r="A1283" t="s">
-        <v>1609</v>
+        <v>1613</v>
       </c>
       <c r="B1283" t="s">
-        <v>1596</v>
+        <v>1611</v>
       </c>
       <c r="C1283"/>
     </row>
     <row r="1284" spans="1:3">
       <c r="A1284" t="s">
-        <v>1610</v>
+        <v>1614</v>
       </c>
       <c r="B1284" t="s">
-        <v>1596</v>
+        <v>1611</v>
       </c>
       <c r="C1284"/>
     </row>
     <row r="1285" spans="1:3">
       <c r="A1285" t="s">
+        <v>1615</v>
+      </c>
+      <c r="B1285" t="s">
         <v>1611</v>
-      </c>
-[...1 lines deleted...]
-        <v>1596</v>
       </c>
       <c r="C1285"/>
     </row>
     <row r="1286" spans="1:3">
       <c r="A1286" t="s">
-        <v>1612</v>
+        <v>1616</v>
       </c>
       <c r="B1286" t="s">
-        <v>1596</v>
+        <v>1611</v>
       </c>
       <c r="C1286"/>
     </row>
     <row r="1287" spans="1:3">
       <c r="A1287" t="s">
-        <v>1613</v>
+        <v>1617</v>
       </c>
       <c r="B1287" t="s">
-        <v>1596</v>
+        <v>1611</v>
       </c>
       <c r="C1287"/>
     </row>
     <row r="1288" spans="1:3">
       <c r="A1288" t="s">
-        <v>1614</v>
+        <v>1618</v>
       </c>
       <c r="B1288" t="s">
-        <v>1596</v>
+        <v>1611</v>
       </c>
       <c r="C1288"/>
     </row>
     <row r="1289" spans="1:3">
       <c r="A1289" t="s">
-        <v>1615</v>
+        <v>1619</v>
       </c>
       <c r="B1289" t="s">
-        <v>1616</v>
+        <v>1611</v>
       </c>
       <c r="C1289"/>
     </row>
     <row r="1290" spans="1:3">
       <c r="A1290" t="s">
-        <v>1617</v>
+        <v>1620</v>
       </c>
       <c r="B1290" t="s">
-        <v>1616</v>
+        <v>1611</v>
       </c>
       <c r="C1290"/>
     </row>
     <row r="1291" spans="1:3">
       <c r="A1291" t="s">
-        <v>1618</v>
+        <v>1621</v>
       </c>
       <c r="B1291" t="s">
-        <v>1619</v>
+        <v>1611</v>
       </c>
       <c r="C1291"/>
     </row>
     <row r="1292" spans="1:3">
       <c r="A1292" t="s">
-        <v>1620</v>
+        <v>1622</v>
       </c>
       <c r="B1292" t="s">
-        <v>1619</v>
+        <v>1611</v>
       </c>
       <c r="C1292"/>
     </row>
     <row r="1293" spans="1:3">
       <c r="A1293" t="s">
-        <v>1621</v>
+        <v>1623</v>
       </c>
       <c r="B1293" t="s">
-        <v>1622</v>
+        <v>1611</v>
       </c>
       <c r="C1293"/>
     </row>
     <row r="1294" spans="1:3">
       <c r="A1294" t="s">
-        <v>1623</v>
+        <v>1624</v>
       </c>
       <c r="B1294" t="s">
-        <v>1622</v>
+        <v>1625</v>
       </c>
       <c r="C1294"/>
     </row>
     <row r="1295" spans="1:3">
       <c r="A1295" t="s">
-        <v>1624</v>
+        <v>1626</v>
       </c>
       <c r="B1295" t="s">
-        <v>1622</v>
+        <v>1625</v>
       </c>
       <c r="C1295"/>
     </row>
     <row r="1296" spans="1:3">
       <c r="A1296" t="s">
-        <v>1625</v>
+        <v>1627</v>
       </c>
       <c r="B1296" t="s">
-        <v>1622</v>
+        <v>1628</v>
       </c>
       <c r="C1296"/>
     </row>
     <row r="1297" spans="1:3">
       <c r="A1297" t="s">
-        <v>1626</v>
+        <v>1629</v>
       </c>
       <c r="B1297" t="s">
-        <v>1622</v>
+        <v>1630</v>
       </c>
       <c r="C1297"/>
     </row>
     <row r="1298" spans="1:3">
       <c r="A1298" t="s">
-        <v>1627</v>
+        <v>1631</v>
       </c>
       <c r="B1298" t="s">
-        <v>1622</v>
+        <v>1632</v>
       </c>
       <c r="C1298"/>
     </row>
     <row r="1299" spans="1:3">
       <c r="A1299" t="s">
-        <v>1628</v>
+        <v>1633</v>
       </c>
       <c r="B1299" t="s">
-        <v>1622</v>
+        <v>1632</v>
       </c>
       <c r="C1299"/>
     </row>
     <row r="1300" spans="1:3">
       <c r="A1300" t="s">
-        <v>1629</v>
+        <v>1634</v>
       </c>
       <c r="B1300" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="C1300"/>
     </row>
     <row r="1301" spans="1:3">
       <c r="A1301" t="s">
-        <v>1631</v>
+        <v>1636</v>
       </c>
       <c r="B1301" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="C1301"/>
     </row>
     <row r="1302" spans="1:3">
       <c r="A1302" t="s">
-        <v>1632</v>
+        <v>1637</v>
       </c>
       <c r="B1302" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="C1302"/>
     </row>
     <row r="1303" spans="1:3">
       <c r="A1303" t="s">
-        <v>1633</v>
+        <v>1638</v>
       </c>
       <c r="B1303" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="C1303"/>
     </row>
     <row r="1304" spans="1:3">
       <c r="A1304" t="s">
-        <v>1634</v>
+        <v>1639</v>
       </c>
       <c r="B1304" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="C1304"/>
     </row>
     <row r="1305" spans="1:3">
       <c r="A1305" t="s">
+        <v>1640</v>
+      </c>
+      <c r="B1305" t="s">
         <v>1635</v>
-      </c>
-[...1 lines deleted...]
-        <v>1630</v>
       </c>
       <c r="C1305"/>
     </row>
     <row r="1306" spans="1:3">
       <c r="A1306" t="s">
-        <v>1636</v>
+        <v>1641</v>
       </c>
       <c r="B1306" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="C1306"/>
     </row>
     <row r="1307" spans="1:3">
       <c r="A1307" t="s">
-        <v>1637</v>
+        <v>1642</v>
       </c>
       <c r="B1307" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="C1307"/>
     </row>
     <row r="1308" spans="1:3">
       <c r="A1308" t="s">
-        <v>1638</v>
+        <v>1643</v>
       </c>
       <c r="B1308" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="C1308"/>
     </row>
     <row r="1309" spans="1:3">
       <c r="A1309" t="s">
-        <v>1639</v>
+        <v>1644</v>
       </c>
       <c r="B1309" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="C1309"/>
     </row>
     <row r="1310" spans="1:3">
       <c r="A1310" t="s">
-        <v>1640</v>
+        <v>1645</v>
       </c>
       <c r="B1310" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="C1310"/>
     </row>
     <row r="1311" spans="1:3">
       <c r="A1311" t="s">
-        <v>1641</v>
+        <v>1646</v>
       </c>
       <c r="B1311" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="C1311"/>
     </row>
     <row r="1312" spans="1:3">
       <c r="A1312" t="s">
-        <v>1642</v>
+        <v>1647</v>
       </c>
       <c r="B1312" t="s">
-        <v>1630</v>
+        <v>1648</v>
       </c>
       <c r="C1312"/>
     </row>
     <row r="1313" spans="1:3">
       <c r="A1313" t="s">
-        <v>1643</v>
+        <v>1649</v>
       </c>
       <c r="B1313" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="C1313"/>
     </row>
     <row r="1314" spans="1:3">
       <c r="A1314" t="s">
-        <v>1645</v>
+        <v>1650</v>
       </c>
       <c r="B1314" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="C1314"/>
     </row>
     <row r="1315" spans="1:3">
       <c r="A1315" t="s">
-        <v>1646</v>
+        <v>1651</v>
       </c>
       <c r="B1315" t="s">
-        <v>1644</v>
+        <v>1652</v>
       </c>
       <c r="C1315"/>
     </row>
     <row r="1316" spans="1:3">
       <c r="A1316" t="s">
-        <v>1647</v>
+        <v>1653</v>
       </c>
       <c r="B1316" t="s">
-        <v>1644</v>
+        <v>1652</v>
       </c>
       <c r="C1316"/>
     </row>
     <row r="1317" spans="1:3">
       <c r="A1317" t="s">
-        <v>1648</v>
+        <v>1654</v>
       </c>
       <c r="B1317" t="s">
-        <v>1644</v>
+        <v>1655</v>
       </c>
       <c r="C1317"/>
     </row>
     <row r="1318" spans="1:3">
       <c r="A1318" t="s">
-        <v>1649</v>
+        <v>1656</v>
       </c>
       <c r="B1318" t="s">
-        <v>1644</v>
+        <v>1655</v>
       </c>
       <c r="C1318"/>
     </row>
     <row r="1319" spans="1:3">
       <c r="A1319" t="s">
-        <v>1650</v>
+        <v>1657</v>
       </c>
       <c r="B1319" t="s">
-        <v>1644</v>
+        <v>1655</v>
       </c>
       <c r="C1319"/>
     </row>
     <row r="1320" spans="1:3">
       <c r="A1320" t="s">
-        <v>1651</v>
+        <v>1658</v>
       </c>
       <c r="B1320" t="s">
-        <v>1644</v>
+        <v>1659</v>
       </c>
       <c r="C1320"/>
     </row>
     <row r="1321" spans="1:3">
       <c r="A1321" t="s">
-        <v>1652</v>
+        <v>1660</v>
       </c>
       <c r="B1321" t="s">
-        <v>1644</v>
+        <v>1659</v>
       </c>
       <c r="C1321"/>
     </row>
     <row r="1322" spans="1:3">
       <c r="A1322" t="s">
-        <v>1653</v>
+        <v>1661</v>
       </c>
       <c r="B1322" t="s">
-        <v>1644</v>
+        <v>1659</v>
       </c>
       <c r="C1322"/>
     </row>
     <row r="1323" spans="1:3">
       <c r="A1323" t="s">
-        <v>1654</v>
+        <v>1662</v>
       </c>
       <c r="B1323" t="s">
-        <v>1644</v>
+        <v>1659</v>
       </c>
       <c r="C1323"/>
     </row>
     <row r="1324" spans="1:3">
       <c r="A1324" t="s">
-        <v>1655</v>
+        <v>1663</v>
       </c>
       <c r="B1324" t="s">
-        <v>1644</v>
+        <v>1659</v>
       </c>
       <c r="C1324"/>
     </row>
     <row r="1325" spans="1:3">
       <c r="A1325" t="s">
-        <v>1656</v>
+        <v>1664</v>
       </c>
       <c r="B1325" t="s">
-        <v>1644</v>
+        <v>1659</v>
       </c>
       <c r="C1325"/>
     </row>
     <row r="1326" spans="1:3">
       <c r="A1326" t="s">
-        <v>1657</v>
+        <v>1665</v>
       </c>
       <c r="B1326" t="s">
-        <v>1644</v>
+        <v>1659</v>
       </c>
       <c r="C1326"/>
     </row>
     <row r="1327" spans="1:3">
       <c r="A1327" t="s">
-        <v>1658</v>
+        <v>1666</v>
       </c>
       <c r="B1327" t="s">
-        <v>1644</v>
+        <v>1659</v>
       </c>
       <c r="C1327"/>
     </row>
     <row r="1328" spans="1:3">
       <c r="A1328" t="s">
+        <v>1667</v>
+      </c>
+      <c r="B1328" t="s">
         <v>1659</v>
-      </c>
-[...1 lines deleted...]
-        <v>1644</v>
       </c>
       <c r="C1328"/>
     </row>
     <row r="1329" spans="1:3">
       <c r="A1329" t="s">
-        <v>1660</v>
+        <v>1668</v>
       </c>
       <c r="B1329" t="s">
-        <v>1644</v>
+        <v>1659</v>
       </c>
       <c r="C1329"/>
     </row>
     <row r="1330" spans="1:3">
       <c r="A1330" t="s">
-        <v>1661</v>
+        <v>1669</v>
       </c>
       <c r="B1330" t="s">
-        <v>1644</v>
+        <v>1659</v>
       </c>
       <c r="C1330"/>
     </row>
     <row r="1331" spans="1:3">
       <c r="A1331" t="s">
-        <v>1662</v>
+        <v>1670</v>
       </c>
       <c r="B1331" t="s">
-        <v>1644</v>
+        <v>1671</v>
       </c>
       <c r="C1331"/>
     </row>
     <row r="1332" spans="1:3">
       <c r="A1332" t="s">
-        <v>1663</v>
+        <v>1672</v>
       </c>
       <c r="B1332" t="s">
-        <v>1644</v>
+        <v>1673</v>
       </c>
       <c r="C1332"/>
     </row>
     <row r="1333" spans="1:3">
       <c r="A1333" t="s">
-        <v>1664</v>
+        <v>1674</v>
       </c>
       <c r="B1333" t="s">
-        <v>1644</v>
+        <v>1673</v>
       </c>
       <c r="C1333"/>
     </row>
     <row r="1334" spans="1:3">
       <c r="A1334" t="s">
-        <v>1665</v>
+        <v>1675</v>
       </c>
       <c r="B1334" t="s">
-        <v>1644</v>
+        <v>1673</v>
       </c>
       <c r="C1334"/>
     </row>
     <row r="1335" spans="1:3">
       <c r="A1335" t="s">
-        <v>1666</v>
+        <v>1676</v>
       </c>
       <c r="B1335" t="s">
-        <v>1644</v>
+        <v>1673</v>
       </c>
       <c r="C1335"/>
     </row>
     <row r="1336" spans="1:3">
       <c r="A1336" t="s">
-        <v>1667</v>
+        <v>1677</v>
       </c>
       <c r="B1336" t="s">
-        <v>1644</v>
+        <v>1673</v>
       </c>
       <c r="C1336"/>
     </row>
     <row r="1337" spans="1:3">
       <c r="A1337" t="s">
-        <v>1668</v>
+        <v>1678</v>
       </c>
       <c r="B1337" t="s">
-        <v>1644</v>
+        <v>1679</v>
       </c>
       <c r="C1337"/>
     </row>
     <row r="1338" spans="1:3">
       <c r="A1338" t="s">
-        <v>1669</v>
+        <v>1680</v>
       </c>
       <c r="B1338" t="s">
-        <v>1644</v>
+        <v>1679</v>
       </c>
       <c r="C1338"/>
     </row>
     <row r="1339" spans="1:3">
       <c r="A1339" t="s">
-        <v>1670</v>
+        <v>1681</v>
       </c>
       <c r="B1339" t="s">
-        <v>1644</v>
+        <v>1682</v>
       </c>
       <c r="C1339"/>
     </row>
     <row r="1340" spans="1:3">
       <c r="A1340" t="s">
-        <v>1671</v>
+        <v>1683</v>
       </c>
       <c r="B1340" t="s">
-        <v>1644</v>
+        <v>1682</v>
       </c>
       <c r="C1340"/>
     </row>
     <row r="1341" spans="1:3">
       <c r="A1341" t="s">
-        <v>1672</v>
+        <v>1684</v>
       </c>
       <c r="B1341" t="s">
-        <v>1644</v>
+        <v>1682</v>
       </c>
       <c r="C1341"/>
     </row>
     <row r="1342" spans="1:3">
       <c r="A1342" t="s">
-        <v>1673</v>
+        <v>1685</v>
       </c>
       <c r="B1342" t="s">
-        <v>1644</v>
+        <v>1682</v>
       </c>
       <c r="C1342"/>
     </row>
     <row r="1343" spans="1:3">
       <c r="A1343" t="s">
-        <v>1674</v>
+        <v>1686</v>
       </c>
       <c r="B1343" t="s">
-        <v>1644</v>
+        <v>1682</v>
       </c>
       <c r="C1343"/>
     </row>
     <row r="1344" spans="1:3">
       <c r="A1344" t="s">
-        <v>1675</v>
+        <v>1687</v>
       </c>
       <c r="B1344" t="s">
-        <v>1644</v>
+        <v>1682</v>
       </c>
       <c r="C1344"/>
     </row>
     <row r="1345" spans="1:3">
       <c r="A1345" t="s">
-        <v>1676</v>
+        <v>1688</v>
       </c>
       <c r="B1345" t="s">
-        <v>1644</v>
+        <v>1682</v>
       </c>
       <c r="C1345"/>
     </row>
     <row r="1346" spans="1:3">
       <c r="A1346" t="s">
-        <v>1677</v>
+        <v>1689</v>
       </c>
       <c r="B1346" t="s">
-        <v>1644</v>
+        <v>1682</v>
       </c>
       <c r="C1346"/>
     </row>
     <row r="1347" spans="1:3">
       <c r="A1347" t="s">
-        <v>1678</v>
+        <v>1690</v>
       </c>
       <c r="B1347" t="s">
-        <v>1644</v>
+        <v>1682</v>
       </c>
       <c r="C1347"/>
     </row>
     <row r="1348" spans="1:3">
       <c r="A1348" t="s">
-        <v>1679</v>
+        <v>1691</v>
       </c>
       <c r="B1348" t="s">
-        <v>1644</v>
+        <v>1682</v>
       </c>
       <c r="C1348"/>
     </row>
     <row r="1349" spans="1:3">
       <c r="A1349" t="s">
-        <v>1680</v>
+        <v>1692</v>
       </c>
       <c r="B1349" t="s">
-        <v>1644</v>
+        <v>1682</v>
       </c>
       <c r="C1349"/>
     </row>
     <row r="1350" spans="1:3">
       <c r="A1350" t="s">
-        <v>1681</v>
+        <v>1693</v>
       </c>
       <c r="B1350" t="s">
-        <v>1644</v>
+        <v>1682</v>
       </c>
       <c r="C1350"/>
     </row>
     <row r="1351" spans="1:3">
       <c r="A1351" t="s">
+        <v>1694</v>
+      </c>
+      <c r="B1351" t="s">
         <v>1682</v>
-      </c>
-[...1 lines deleted...]
-        <v>1683</v>
       </c>
       <c r="C1351"/>
     </row>
     <row r="1352" spans="1:3">
       <c r="A1352" t="s">
-        <v>1684</v>
+        <v>1695</v>
       </c>
       <c r="B1352" t="s">
-        <v>1685</v>
+        <v>1682</v>
       </c>
       <c r="C1352"/>
     </row>
     <row r="1353" spans="1:3">
       <c r="A1353" t="s">
-        <v>1686</v>
+        <v>1696</v>
       </c>
       <c r="B1353" t="s">
-        <v>1687</v>
+        <v>1682</v>
       </c>
       <c r="C1353"/>
     </row>
     <row r="1354" spans="1:3">
       <c r="A1354" t="s">
-        <v>1688</v>
+        <v>1697</v>
       </c>
       <c r="B1354" t="s">
-        <v>1687</v>
+        <v>1682</v>
       </c>
       <c r="C1354"/>
     </row>
     <row r="1355" spans="1:3">
       <c r="A1355" t="s">
-        <v>1689</v>
+        <v>1698</v>
       </c>
       <c r="B1355" t="s">
-        <v>1690</v>
+        <v>1682</v>
       </c>
       <c r="C1355"/>
     </row>
     <row r="1356" spans="1:3">
       <c r="A1356" t="s">
-        <v>1691</v>
+        <v>1699</v>
       </c>
       <c r="B1356" t="s">
-        <v>1692</v>
+        <v>1682</v>
       </c>
       <c r="C1356"/>
     </row>
     <row r="1357" spans="1:3">
       <c r="A1357" t="s">
-        <v>1693</v>
+        <v>1700</v>
       </c>
       <c r="B1357" t="s">
-        <v>1694</v>
+        <v>1682</v>
       </c>
       <c r="C1357"/>
     </row>
     <row r="1358" spans="1:3">
       <c r="A1358" t="s">
-        <v>1695</v>
+        <v>1701</v>
       </c>
       <c r="B1358" t="s">
-        <v>1694</v>
+        <v>1702</v>
       </c>
       <c r="C1358"/>
     </row>
     <row r="1359" spans="1:3">
       <c r="A1359" t="s">
-        <v>1696</v>
+        <v>1703</v>
       </c>
       <c r="B1359" t="s">
-        <v>1697</v>
+        <v>1702</v>
       </c>
       <c r="C1359"/>
     </row>
     <row r="1360" spans="1:3">
       <c r="A1360" t="s">
-        <v>1698</v>
+        <v>1704</v>
       </c>
       <c r="B1360" t="s">
-        <v>1699</v>
+        <v>1705</v>
       </c>
       <c r="C1360"/>
     </row>
     <row r="1361" spans="1:3">
       <c r="A1361" t="s">
-        <v>1700</v>
+        <v>1706</v>
       </c>
       <c r="B1361" t="s">
-        <v>1701</v>
+        <v>1705</v>
       </c>
       <c r="C1361"/>
     </row>
     <row r="1362" spans="1:3">
       <c r="A1362" t="s">
-        <v>1702</v>
+        <v>1707</v>
       </c>
       <c r="B1362" t="s">
-        <v>1703</v>
+        <v>1708</v>
       </c>
       <c r="C1362"/>
     </row>
     <row r="1363" spans="1:3">
       <c r="A1363" t="s">
-        <v>1704</v>
+        <v>1709</v>
       </c>
       <c r="B1363" t="s">
-        <v>1703</v>
+        <v>1708</v>
       </c>
       <c r="C1363"/>
     </row>
     <row r="1364" spans="1:3">
       <c r="A1364" t="s">
-        <v>1705</v>
+        <v>1710</v>
       </c>
       <c r="B1364" t="s">
-        <v>1703</v>
+        <v>1708</v>
       </c>
       <c r="C1364"/>
     </row>
     <row r="1365" spans="1:3">
       <c r="A1365" t="s">
-        <v>1706</v>
+        <v>1711</v>
       </c>
       <c r="B1365" t="s">
-        <v>1707</v>
+        <v>1708</v>
       </c>
       <c r="C1365"/>
     </row>
     <row r="1366" spans="1:3">
       <c r="A1366" t="s">
+        <v>1712</v>
+      </c>
+      <c r="B1366" t="s">
         <v>1708</v>
-      </c>
-[...1 lines deleted...]
-        <v>1709</v>
       </c>
       <c r="C1366"/>
     </row>
     <row r="1367" spans="1:3">
       <c r="A1367" t="s">
-        <v>1710</v>
+        <v>1713</v>
       </c>
       <c r="B1367" t="s">
-        <v>1711</v>
+        <v>1708</v>
       </c>
       <c r="C1367"/>
     </row>
     <row r="1368" spans="1:3">
       <c r="A1368" t="s">
-        <v>1712</v>
+        <v>1714</v>
       </c>
       <c r="B1368" t="s">
-        <v>1711</v>
+        <v>1708</v>
       </c>
       <c r="C1368"/>
     </row>
     <row r="1369" spans="1:3">
       <c r="A1369" t="s">
-        <v>1713</v>
+        <v>1715</v>
       </c>
       <c r="B1369" t="s">
-        <v>1711</v>
+        <v>1716</v>
       </c>
       <c r="C1369"/>
     </row>
     <row r="1370" spans="1:3">
       <c r="A1370" t="s">
-        <v>1714</v>
+        <v>1717</v>
       </c>
       <c r="B1370" t="s">
-        <v>1711</v>
+        <v>1716</v>
       </c>
       <c r="C1370"/>
     </row>
     <row r="1371" spans="1:3">
       <c r="A1371" t="s">
-        <v>1715</v>
+        <v>1718</v>
       </c>
       <c r="B1371" t="s">
-        <v>1711</v>
+        <v>1716</v>
       </c>
       <c r="C1371"/>
     </row>
     <row r="1372" spans="1:3">
       <c r="A1372" t="s">
+        <v>1719</v>
+      </c>
+      <c r="B1372" t="s">
         <v>1716</v>
-      </c>
-[...1 lines deleted...]
-        <v>1711</v>
       </c>
       <c r="C1372"/>
     </row>
     <row r="1373" spans="1:3">
       <c r="A1373" t="s">
-        <v>1717</v>
+        <v>1720</v>
       </c>
       <c r="B1373" t="s">
-        <v>1711</v>
+        <v>1716</v>
       </c>
       <c r="C1373"/>
     </row>
     <row r="1374" spans="1:3">
       <c r="A1374" t="s">
-        <v>1718</v>
+        <v>1721</v>
       </c>
       <c r="B1374" t="s">
-        <v>1711</v>
+        <v>1716</v>
       </c>
       <c r="C1374"/>
     </row>
     <row r="1375" spans="1:3">
       <c r="A1375" t="s">
-        <v>1719</v>
+        <v>1722</v>
       </c>
       <c r="B1375" t="s">
-        <v>1720</v>
+        <v>1716</v>
       </c>
       <c r="C1375"/>
     </row>
     <row r="1376" spans="1:3">
       <c r="A1376" t="s">
-        <v>1721</v>
+        <v>1723</v>
       </c>
       <c r="B1376" t="s">
-        <v>1720</v>
+        <v>1716</v>
       </c>
       <c r="C1376"/>
     </row>
     <row r="1377" spans="1:3">
       <c r="A1377" t="s">
-        <v>1722</v>
+        <v>1724</v>
       </c>
       <c r="B1377" t="s">
-        <v>1720</v>
+        <v>1716</v>
       </c>
       <c r="C1377"/>
     </row>
     <row r="1378" spans="1:3">
       <c r="A1378" t="s">
-        <v>1723</v>
+        <v>1725</v>
       </c>
       <c r="B1378" t="s">
-        <v>1720</v>
+        <v>1716</v>
       </c>
       <c r="C1378"/>
     </row>
     <row r="1379" spans="1:3">
       <c r="A1379" t="s">
-        <v>1724</v>
+        <v>1726</v>
       </c>
       <c r="B1379" t="s">
-        <v>1720</v>
+        <v>1716</v>
       </c>
       <c r="C1379"/>
     </row>
     <row r="1380" spans="1:3">
       <c r="A1380" t="s">
-        <v>1725</v>
+        <v>1727</v>
       </c>
       <c r="B1380" t="s">
-        <v>1720</v>
+        <v>1716</v>
       </c>
       <c r="C1380"/>
     </row>
     <row r="1381" spans="1:3">
       <c r="A1381" t="s">
-        <v>1726</v>
+        <v>1728</v>
       </c>
       <c r="B1381" t="s">
-        <v>1720</v>
+        <v>1716</v>
       </c>
       <c r="C1381"/>
     </row>
     <row r="1382" spans="1:3">
       <c r="A1382" t="s">
-        <v>1727</v>
+        <v>1729</v>
       </c>
       <c r="B1382" t="s">
-        <v>1728</v>
+        <v>1730</v>
       </c>
       <c r="C1382"/>
     </row>
     <row r="1383" spans="1:3">
       <c r="A1383" t="s">
-        <v>1729</v>
+        <v>1731</v>
       </c>
       <c r="B1383" t="s">
         <v>1730</v>
       </c>
       <c r="C1383"/>
     </row>
     <row r="1384" spans="1:3">
       <c r="A1384" t="s">
-        <v>1731</v>
+        <v>1732</v>
       </c>
       <c r="B1384" t="s">
-        <v>1732</v>
+        <v>1730</v>
       </c>
       <c r="C1384"/>
     </row>
     <row r="1385" spans="1:3">
       <c r="A1385" t="s">
         <v>1733</v>
       </c>
       <c r="B1385" t="s">
-        <v>1732</v>
+        <v>1730</v>
       </c>
       <c r="C1385"/>
     </row>
     <row r="1386" spans="1:3">
       <c r="A1386" t="s">
         <v>1734</v>
       </c>
       <c r="B1386" t="s">
-        <v>1735</v>
+        <v>1730</v>
       </c>
       <c r="C1386"/>
     </row>
     <row r="1387" spans="1:3">
       <c r="A1387" t="s">
-        <v>1736</v>
+        <v>1735</v>
       </c>
       <c r="B1387" t="s">
-        <v>1735</v>
+        <v>1730</v>
       </c>
       <c r="C1387"/>
     </row>
     <row r="1388" spans="1:3">
       <c r="A1388" t="s">
-        <v>1737</v>
+        <v>1736</v>
       </c>
       <c r="B1388" t="s">
-        <v>1738</v>
+        <v>1730</v>
       </c>
       <c r="C1388"/>
     </row>
     <row r="1389" spans="1:3">
       <c r="A1389" t="s">
-        <v>1739</v>
+        <v>1737</v>
       </c>
       <c r="B1389" t="s">
-        <v>1740</v>
+        <v>1730</v>
       </c>
       <c r="C1389"/>
     </row>
     <row r="1390" spans="1:3">
       <c r="A1390" t="s">
-        <v>1741</v>
+        <v>1738</v>
       </c>
       <c r="B1390" t="s">
-        <v>1740</v>
+        <v>1730</v>
       </c>
       <c r="C1390"/>
     </row>
     <row r="1391" spans="1:3">
       <c r="A1391" t="s">
-        <v>1742</v>
+        <v>1739</v>
       </c>
       <c r="B1391" t="s">
-        <v>1743</v>
+        <v>1730</v>
       </c>
       <c r="C1391"/>
     </row>
     <row r="1392" spans="1:3">
       <c r="A1392" t="s">
-        <v>1744</v>
+        <v>1740</v>
       </c>
       <c r="B1392" t="s">
-        <v>1745</v>
+        <v>1730</v>
       </c>
       <c r="C1392"/>
     </row>
     <row r="1393" spans="1:3">
       <c r="A1393" t="s">
-        <v>1746</v>
+        <v>1741</v>
       </c>
       <c r="B1393" t="s">
-        <v>1745</v>
+        <v>1730</v>
       </c>
       <c r="C1393"/>
     </row>
     <row r="1394" spans="1:3">
       <c r="A1394" t="s">
-        <v>1747</v>
+        <v>1742</v>
       </c>
       <c r="B1394" t="s">
-        <v>1748</v>
+        <v>1730</v>
       </c>
       <c r="C1394"/>
     </row>
     <row r="1395" spans="1:3">
       <c r="A1395" t="s">
-        <v>1749</v>
+        <v>1743</v>
       </c>
       <c r="B1395" t="s">
-        <v>1750</v>
+        <v>1730</v>
       </c>
       <c r="C1395"/>
     </row>
     <row r="1396" spans="1:3">
       <c r="A1396" t="s">
-        <v>1751</v>
+        <v>1744</v>
       </c>
       <c r="B1396" t="s">
-        <v>1752</v>
+        <v>1730</v>
       </c>
       <c r="C1396"/>
     </row>
     <row r="1397" spans="1:3">
       <c r="A1397" t="s">
-        <v>1753</v>
+        <v>1745</v>
       </c>
       <c r="B1397" t="s">
-        <v>1754</v>
+        <v>1730</v>
       </c>
       <c r="C1397"/>
     </row>
     <row r="1398" spans="1:3">
       <c r="A1398" t="s">
-        <v>1755</v>
+        <v>1746</v>
       </c>
       <c r="B1398" t="s">
-        <v>1754</v>
+        <v>1730</v>
       </c>
       <c r="C1398"/>
     </row>
     <row r="1399" spans="1:3">
       <c r="A1399" t="s">
-        <v>1756</v>
+        <v>1747</v>
       </c>
       <c r="B1399" t="s">
-        <v>1757</v>
+        <v>1730</v>
       </c>
       <c r="C1399"/>
     </row>
     <row r="1400" spans="1:3">
       <c r="A1400" t="s">
-        <v>1758</v>
+        <v>1748</v>
       </c>
       <c r="B1400" t="s">
-        <v>1759</v>
+        <v>1730</v>
       </c>
       <c r="C1400"/>
     </row>
     <row r="1401" spans="1:3">
       <c r="A1401" t="s">
-        <v>1760</v>
+        <v>1749</v>
       </c>
       <c r="B1401" t="s">
-        <v>1759</v>
+        <v>1730</v>
       </c>
       <c r="C1401"/>
     </row>
     <row r="1402" spans="1:3">
       <c r="A1402" t="s">
-        <v>1761</v>
+        <v>1750</v>
       </c>
       <c r="B1402" t="s">
-        <v>1759</v>
+        <v>1730</v>
       </c>
       <c r="C1402"/>
     </row>
     <row r="1403" spans="1:3">
       <c r="A1403" t="s">
-        <v>1762</v>
+        <v>1751</v>
       </c>
       <c r="B1403" t="s">
-        <v>1759</v>
+        <v>1730</v>
       </c>
       <c r="C1403"/>
     </row>
     <row r="1404" spans="1:3">
       <c r="A1404" t="s">
-        <v>1763</v>
+        <v>1752</v>
       </c>
       <c r="B1404" t="s">
-        <v>1759</v>
+        <v>1730</v>
       </c>
       <c r="C1404"/>
     </row>
     <row r="1405" spans="1:3">
       <c r="A1405" t="s">
-        <v>1764</v>
+        <v>1753</v>
       </c>
       <c r="B1405" t="s">
-        <v>1759</v>
+        <v>1730</v>
       </c>
       <c r="C1405"/>
     </row>
     <row r="1406" spans="1:3">
       <c r="A1406" t="s">
-        <v>1765</v>
+        <v>1754</v>
       </c>
       <c r="B1406" t="s">
-        <v>1759</v>
+        <v>1730</v>
       </c>
       <c r="C1406"/>
     </row>
     <row r="1407" spans="1:3">
       <c r="A1407" t="s">
-        <v>1766</v>
+        <v>1755</v>
       </c>
       <c r="B1407" t="s">
-        <v>1759</v>
+        <v>1730</v>
       </c>
       <c r="C1407"/>
     </row>
     <row r="1408" spans="1:3">
       <c r="A1408" t="s">
-        <v>1767</v>
+        <v>1756</v>
       </c>
       <c r="B1408" t="s">
-        <v>1759</v>
+        <v>1730</v>
       </c>
       <c r="C1408"/>
     </row>
     <row r="1409" spans="1:3">
       <c r="A1409" t="s">
-        <v>1768</v>
+        <v>1757</v>
       </c>
       <c r="B1409" t="s">
-        <v>1759</v>
+        <v>1730</v>
       </c>
       <c r="C1409"/>
     </row>
     <row r="1410" spans="1:3">
       <c r="A1410" t="s">
-        <v>1769</v>
+        <v>1758</v>
       </c>
       <c r="B1410" t="s">
-        <v>1759</v>
+        <v>1730</v>
       </c>
       <c r="C1410"/>
     </row>
     <row r="1411" spans="1:3">
       <c r="A1411" t="s">
-        <v>1770</v>
+        <v>1759</v>
       </c>
       <c r="B1411" t="s">
-        <v>1771</v>
+        <v>1730</v>
       </c>
       <c r="C1411"/>
     </row>
     <row r="1412" spans="1:3">
       <c r="A1412" t="s">
-        <v>1772</v>
+        <v>1760</v>
       </c>
       <c r="B1412" t="s">
-        <v>1773</v>
+        <v>1730</v>
       </c>
       <c r="C1412"/>
     </row>
     <row r="1413" spans="1:3">
       <c r="A1413" t="s">
-        <v>1774</v>
+        <v>1761</v>
       </c>
       <c r="B1413" t="s">
-        <v>1773</v>
+        <v>1730</v>
       </c>
       <c r="C1413"/>
     </row>
     <row r="1414" spans="1:3">
       <c r="A1414" t="s">
-        <v>1775</v>
+        <v>1762</v>
       </c>
       <c r="B1414" t="s">
-        <v>1773</v>
+        <v>1730</v>
       </c>
       <c r="C1414"/>
     </row>
     <row r="1415" spans="1:3">
       <c r="A1415" t="s">
-        <v>1776</v>
+        <v>1763</v>
       </c>
       <c r="B1415" t="s">
-        <v>1777</v>
+        <v>1730</v>
       </c>
       <c r="C1415"/>
     </row>
     <row r="1416" spans="1:3">
       <c r="A1416" t="s">
-        <v>1778</v>
+        <v>1764</v>
       </c>
       <c r="B1416" t="s">
-        <v>1779</v>
+        <v>1730</v>
       </c>
       <c r="C1416"/>
     </row>
     <row r="1417" spans="1:3">
       <c r="A1417" t="s">
-        <v>1780</v>
+        <v>1765</v>
       </c>
       <c r="B1417" t="s">
-        <v>1779</v>
+        <v>1730</v>
       </c>
       <c r="C1417"/>
     </row>
     <row r="1418" spans="1:3">
       <c r="A1418" t="s">
-        <v>1781</v>
+        <v>1766</v>
       </c>
       <c r="B1418" t="s">
-        <v>1782</v>
+        <v>1730</v>
       </c>
       <c r="C1418"/>
     </row>
     <row r="1419" spans="1:3">
       <c r="A1419" t="s">
-        <v>1783</v>
+        <v>1767</v>
       </c>
       <c r="B1419" t="s">
-        <v>1784</v>
+        <v>1730</v>
       </c>
       <c r="C1419"/>
     </row>
     <row r="1420" spans="1:3">
       <c r="A1420" t="s">
-        <v>1785</v>
+        <v>1768</v>
       </c>
       <c r="B1420" t="s">
-        <v>1786</v>
+        <v>1769</v>
       </c>
       <c r="C1420"/>
     </row>
     <row r="1421" spans="1:3">
       <c r="A1421" t="s">
-        <v>1787</v>
+        <v>1770</v>
       </c>
       <c r="B1421" t="s">
-        <v>1786</v>
+        <v>1771</v>
       </c>
       <c r="C1421"/>
     </row>
     <row r="1422" spans="1:3">
       <c r="A1422" t="s">
-        <v>1788</v>
+        <v>1772</v>
       </c>
       <c r="B1422" t="s">
-        <v>1786</v>
+        <v>1773</v>
       </c>
       <c r="C1422"/>
     </row>
     <row r="1423" spans="1:3">
       <c r="A1423" t="s">
-        <v>1789</v>
+        <v>1774</v>
       </c>
       <c r="B1423" t="s">
-        <v>1786</v>
+        <v>1773</v>
       </c>
       <c r="C1423"/>
     </row>
     <row r="1424" spans="1:3">
       <c r="A1424" t="s">
-        <v>1790</v>
+        <v>1775</v>
       </c>
       <c r="B1424" t="s">
-        <v>1786</v>
+        <v>1776</v>
       </c>
       <c r="C1424"/>
     </row>
     <row r="1425" spans="1:3">
       <c r="A1425" t="s">
-        <v>1791</v>
+        <v>1777</v>
       </c>
       <c r="B1425" t="s">
-        <v>1786</v>
+        <v>1778</v>
       </c>
       <c r="C1425"/>
     </row>
     <row r="1426" spans="1:3">
       <c r="A1426" t="s">
-        <v>1792</v>
+        <v>1779</v>
       </c>
       <c r="B1426" t="s">
-        <v>1786</v>
+        <v>1780</v>
       </c>
       <c r="C1426"/>
     </row>
     <row r="1427" spans="1:3">
       <c r="A1427" t="s">
-        <v>1793</v>
+        <v>1781</v>
       </c>
       <c r="B1427" t="s">
-        <v>1794</v>
+        <v>1780</v>
       </c>
       <c r="C1427"/>
     </row>
     <row r="1428" spans="1:3">
       <c r="A1428" t="s">
-        <v>1795</v>
+        <v>1782</v>
       </c>
       <c r="B1428" t="s">
-        <v>1796</v>
+        <v>1783</v>
       </c>
       <c r="C1428"/>
     </row>
     <row r="1429" spans="1:3">
       <c r="A1429" t="s">
-        <v>1797</v>
+        <v>1784</v>
       </c>
       <c r="B1429" t="s">
-        <v>1798</v>
+        <v>1785</v>
       </c>
       <c r="C1429"/>
     </row>
     <row r="1430" spans="1:3">
       <c r="A1430" t="s">
-        <v>1799</v>
+        <v>1786</v>
       </c>
       <c r="B1430" t="s">
-        <v>1800</v>
+        <v>1787</v>
       </c>
       <c r="C1430"/>
     </row>
     <row r="1431" spans="1:3">
       <c r="A1431" t="s">
-        <v>1801</v>
+        <v>1788</v>
       </c>
       <c r="B1431" t="s">
-        <v>1802</v>
+        <v>1789</v>
       </c>
       <c r="C1431"/>
     </row>
     <row r="1432" spans="1:3">
       <c r="A1432" t="s">
-        <v>1803</v>
+        <v>1790</v>
       </c>
       <c r="B1432" t="s">
-        <v>1802</v>
+        <v>1789</v>
       </c>
       <c r="C1432"/>
     </row>
     <row r="1433" spans="1:3">
       <c r="A1433" t="s">
-        <v>1804</v>
+        <v>1791</v>
       </c>
       <c r="B1433" t="s">
-        <v>1802</v>
+        <v>1789</v>
       </c>
       <c r="C1433"/>
     </row>
     <row r="1434" spans="1:3">
       <c r="A1434" t="s">
-        <v>1805</v>
+        <v>1792</v>
       </c>
       <c r="B1434" t="s">
-        <v>1802</v>
+        <v>1793</v>
       </c>
       <c r="C1434"/>
     </row>
     <row r="1435" spans="1:3">
       <c r="A1435" t="s">
-        <v>1806</v>
+        <v>1794</v>
       </c>
       <c r="B1435" t="s">
-        <v>1802</v>
+        <v>1795</v>
       </c>
       <c r="C1435"/>
     </row>
     <row r="1436" spans="1:3">
       <c r="A1436" t="s">
-        <v>1807</v>
+        <v>1796</v>
       </c>
       <c r="B1436" t="s">
-        <v>1802</v>
+        <v>1797</v>
       </c>
       <c r="C1436"/>
     </row>
     <row r="1437" spans="1:3">
       <c r="A1437" t="s">
-        <v>1808</v>
+        <v>1798</v>
       </c>
       <c r="B1437" t="s">
-        <v>1802</v>
+        <v>1797</v>
       </c>
       <c r="C1437"/>
     </row>
     <row r="1438" spans="1:3">
       <c r="A1438" t="s">
-        <v>1809</v>
+        <v>1799</v>
       </c>
       <c r="B1438" t="s">
-        <v>1802</v>
+        <v>1797</v>
       </c>
       <c r="C1438"/>
     </row>
     <row r="1439" spans="1:3">
       <c r="A1439" t="s">
-        <v>1810</v>
+        <v>1800</v>
       </c>
       <c r="B1439" t="s">
-        <v>1802</v>
+        <v>1797</v>
       </c>
       <c r="C1439"/>
     </row>
     <row r="1440" spans="1:3">
       <c r="A1440" t="s">
-        <v>1811</v>
+        <v>1801</v>
       </c>
       <c r="B1440" t="s">
-        <v>1812</v>
+        <v>1797</v>
       </c>
       <c r="C1440"/>
     </row>
     <row r="1441" spans="1:3">
       <c r="A1441" t="s">
-        <v>1813</v>
+        <v>1802</v>
       </c>
       <c r="B1441" t="s">
-        <v>1812</v>
+        <v>1797</v>
       </c>
       <c r="C1441"/>
     </row>
     <row r="1442" spans="1:3">
       <c r="A1442" t="s">
-        <v>1814</v>
+        <v>1803</v>
       </c>
       <c r="B1442" t="s">
-        <v>1812</v>
+        <v>1797</v>
       </c>
       <c r="C1442"/>
     </row>
     <row r="1443" spans="1:3">
       <c r="A1443" t="s">
-        <v>1815</v>
+        <v>1804</v>
       </c>
       <c r="B1443" t="s">
-        <v>1816</v>
+        <v>1797</v>
       </c>
       <c r="C1443"/>
     </row>
     <row r="1444" spans="1:3">
       <c r="A1444" t="s">
-        <v>1817</v>
+        <v>1805</v>
       </c>
       <c r="B1444" t="s">
-        <v>1818</v>
+        <v>1806</v>
       </c>
       <c r="C1444"/>
     </row>
     <row r="1445" spans="1:3">
       <c r="A1445" t="s">
-        <v>1819</v>
+        <v>1807</v>
       </c>
       <c r="B1445" t="s">
-        <v>1820</v>
+        <v>1806</v>
       </c>
       <c r="C1445"/>
     </row>
     <row r="1446" spans="1:3">
       <c r="A1446" t="s">
-        <v>1821</v>
+        <v>1808</v>
       </c>
       <c r="B1446" t="s">
-        <v>1822</v>
+        <v>1806</v>
       </c>
       <c r="C1446"/>
     </row>
     <row r="1447" spans="1:3">
       <c r="A1447" t="s">
-        <v>1823</v>
+        <v>1809</v>
       </c>
       <c r="B1447" t="s">
-        <v>1822</v>
+        <v>1806</v>
       </c>
       <c r="C1447"/>
     </row>
     <row r="1448" spans="1:3">
       <c r="A1448" t="s">
-        <v>1824</v>
+        <v>1810</v>
       </c>
       <c r="B1448" t="s">
-        <v>1822</v>
+        <v>1806</v>
       </c>
       <c r="C1448"/>
     </row>
     <row r="1449" spans="1:3">
       <c r="A1449" t="s">
-        <v>1825</v>
+        <v>1811</v>
       </c>
       <c r="B1449" t="s">
-        <v>1822</v>
+        <v>1806</v>
       </c>
       <c r="C1449"/>
     </row>
     <row r="1450" spans="1:3">
       <c r="A1450" t="s">
-        <v>1826</v>
+        <v>1812</v>
       </c>
       <c r="B1450" t="s">
-        <v>1822</v>
+        <v>1806</v>
       </c>
       <c r="C1450"/>
     </row>
     <row r="1451" spans="1:3">
       <c r="A1451" t="s">
-        <v>1827</v>
+        <v>1813</v>
       </c>
       <c r="B1451" t="s">
-        <v>1822</v>
+        <v>1814</v>
       </c>
       <c r="C1451"/>
     </row>
     <row r="1452" spans="1:3">
       <c r="A1452" t="s">
-        <v>1828</v>
+        <v>1815</v>
       </c>
       <c r="B1452" t="s">
-        <v>1822</v>
+        <v>1816</v>
       </c>
       <c r="C1452"/>
     </row>
     <row r="1453" spans="1:3">
       <c r="A1453" t="s">
-        <v>1829</v>
+        <v>1817</v>
       </c>
       <c r="B1453" t="s">
-        <v>1822</v>
+        <v>1818</v>
       </c>
       <c r="C1453"/>
     </row>
     <row r="1454" spans="1:3">
       <c r="A1454" t="s">
-        <v>1830</v>
+        <v>1819</v>
       </c>
       <c r="B1454" t="s">
-        <v>1822</v>
+        <v>1818</v>
       </c>
       <c r="C1454"/>
     </row>
     <row r="1455" spans="1:3">
       <c r="A1455" t="s">
-        <v>1831</v>
+        <v>1820</v>
       </c>
       <c r="B1455" t="s">
-        <v>1832</v>
+        <v>1821</v>
       </c>
       <c r="C1455"/>
     </row>
     <row r="1456" spans="1:3">
       <c r="A1456" t="s">
-        <v>1833</v>
+        <v>1822</v>
       </c>
       <c r="B1456" t="s">
-        <v>1834</v>
+        <v>1821</v>
       </c>
       <c r="C1456"/>
     </row>
     <row r="1457" spans="1:3">
       <c r="A1457" t="s">
-        <v>1835</v>
+        <v>1823</v>
       </c>
       <c r="B1457" t="s">
-        <v>1836</v>
+        <v>1824</v>
       </c>
       <c r="C1457"/>
     </row>
     <row r="1458" spans="1:3">
       <c r="A1458" t="s">
-        <v>1837</v>
+        <v>1825</v>
       </c>
       <c r="B1458" t="s">
-        <v>1838</v>
+        <v>1826</v>
       </c>
       <c r="C1458"/>
     </row>
     <row r="1459" spans="1:3">
       <c r="A1459" t="s">
-        <v>1839</v>
+        <v>1827</v>
       </c>
       <c r="B1459" t="s">
-        <v>1840</v>
+        <v>1826</v>
       </c>
       <c r="C1459"/>
     </row>
     <row r="1460" spans="1:3">
       <c r="A1460" t="s">
-        <v>1841</v>
+        <v>1828</v>
       </c>
       <c r="B1460" t="s">
-        <v>1842</v>
+        <v>1829</v>
       </c>
       <c r="C1460"/>
     </row>
     <row r="1461" spans="1:3">
       <c r="A1461" t="s">
-        <v>1843</v>
+        <v>1830</v>
       </c>
       <c r="B1461" t="s">
-        <v>1844</v>
+        <v>1831</v>
       </c>
       <c r="C1461"/>
     </row>
     <row r="1462" spans="1:3">
       <c r="A1462" t="s">
-        <v>1845</v>
+        <v>1832</v>
       </c>
       <c r="B1462" t="s">
-        <v>1844</v>
+        <v>1831</v>
       </c>
       <c r="C1462"/>
     </row>
     <row r="1463" spans="1:3">
       <c r="A1463" t="s">
-        <v>1846</v>
+        <v>1833</v>
       </c>
       <c r="B1463" t="s">
-        <v>1844</v>
+        <v>1834</v>
       </c>
       <c r="C1463"/>
     </row>
     <row r="1464" spans="1:3">
       <c r="A1464" t="s">
-        <v>1847</v>
+        <v>1835</v>
       </c>
       <c r="B1464" t="s">
-        <v>1844</v>
+        <v>1836</v>
       </c>
       <c r="C1464"/>
     </row>
     <row r="1465" spans="1:3">
       <c r="A1465" t="s">
-        <v>1848</v>
+        <v>1837</v>
       </c>
       <c r="B1465" t="s">
-        <v>1844</v>
+        <v>1838</v>
       </c>
       <c r="C1465"/>
     </row>
     <row r="1466" spans="1:3">
       <c r="A1466" t="s">
-        <v>1849</v>
+        <v>1839</v>
       </c>
       <c r="B1466" t="s">
-        <v>1844</v>
+        <v>1840</v>
       </c>
       <c r="C1466"/>
     </row>
     <row r="1467" spans="1:3">
       <c r="A1467" t="s">
-        <v>1850</v>
+        <v>1841</v>
       </c>
       <c r="B1467" t="s">
-        <v>1844</v>
+        <v>1840</v>
       </c>
       <c r="C1467"/>
     </row>
     <row r="1468" spans="1:3">
       <c r="A1468" t="s">
-        <v>1851</v>
+        <v>1842</v>
       </c>
       <c r="B1468" t="s">
-        <v>1844</v>
+        <v>1843</v>
       </c>
       <c r="C1468"/>
     </row>
     <row r="1469" spans="1:3">
       <c r="A1469" t="s">
-        <v>1852</v>
+        <v>1844</v>
       </c>
       <c r="B1469" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
       <c r="C1469"/>
     </row>
     <row r="1470" spans="1:3">
       <c r="A1470" t="s">
-        <v>1853</v>
+        <v>1846</v>
       </c>
       <c r="B1470" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
       <c r="C1470"/>
     </row>
     <row r="1471" spans="1:3">
       <c r="A1471" t="s">
-        <v>1854</v>
+        <v>1847</v>
       </c>
       <c r="B1471" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
       <c r="C1471"/>
     </row>
     <row r="1472" spans="1:3">
       <c r="A1472" t="s">
-        <v>1855</v>
+        <v>1848</v>
       </c>
       <c r="B1472" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
       <c r="C1472"/>
     </row>
     <row r="1473" spans="1:3">
       <c r="A1473" t="s">
-        <v>1856</v>
+        <v>1849</v>
       </c>
       <c r="B1473" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
       <c r="C1473"/>
     </row>
     <row r="1474" spans="1:3">
       <c r="A1474" t="s">
-        <v>1857</v>
+        <v>1850</v>
       </c>
       <c r="B1474" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
       <c r="C1474"/>
     </row>
     <row r="1475" spans="1:3">
       <c r="A1475" t="s">
-        <v>1858</v>
+        <v>1851</v>
       </c>
       <c r="B1475" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
       <c r="C1475"/>
     </row>
     <row r="1476" spans="1:3">
       <c r="A1476" t="s">
-        <v>1859</v>
+        <v>1852</v>
       </c>
       <c r="B1476" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
       <c r="C1476"/>
     </row>
     <row r="1477" spans="1:3">
       <c r="A1477" t="s">
-        <v>1860</v>
+        <v>1853</v>
       </c>
       <c r="B1477" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
       <c r="C1477"/>
     </row>
     <row r="1478" spans="1:3">
       <c r="A1478" t="s">
-        <v>1861</v>
+        <v>1854</v>
       </c>
       <c r="B1478" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
       <c r="C1478"/>
     </row>
     <row r="1479" spans="1:3">
       <c r="A1479" t="s">
-        <v>1862</v>
+        <v>1855</v>
       </c>
       <c r="B1479" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
       <c r="C1479"/>
     </row>
     <row r="1480" spans="1:3">
       <c r="A1480" t="s">
-        <v>1863</v>
+        <v>1856</v>
       </c>
       <c r="B1480" t="s">
-        <v>1844</v>
+        <v>1857</v>
       </c>
       <c r="C1480"/>
     </row>
     <row r="1481" spans="1:3">
       <c r="A1481" t="s">
-        <v>1864</v>
+        <v>1858</v>
       </c>
       <c r="B1481" t="s">
-        <v>1844</v>
+        <v>1859</v>
       </c>
       <c r="C1481"/>
     </row>
     <row r="1482" spans="1:3">
       <c r="A1482" t="s">
-        <v>1865</v>
+        <v>1860</v>
       </c>
       <c r="B1482" t="s">
-        <v>1844</v>
+        <v>1859</v>
       </c>
       <c r="C1482"/>
     </row>
     <row r="1483" spans="1:3">
       <c r="A1483" t="s">
-        <v>1866</v>
+        <v>1861</v>
       </c>
       <c r="B1483" t="s">
-        <v>1844</v>
+        <v>1859</v>
       </c>
       <c r="C1483"/>
     </row>
     <row r="1484" spans="1:3">
       <c r="A1484" t="s">
-        <v>1867</v>
+        <v>1862</v>
       </c>
       <c r="B1484" t="s">
-        <v>1844</v>
+        <v>1863</v>
       </c>
       <c r="C1484"/>
     </row>
     <row r="1485" spans="1:3">
       <c r="A1485" t="s">
-        <v>1868</v>
+        <v>1864</v>
       </c>
       <c r="B1485" t="s">
-        <v>1869</v>
+        <v>1865</v>
       </c>
       <c r="C1485"/>
     </row>
     <row r="1486" spans="1:3">
       <c r="A1486" t="s">
-        <v>1870</v>
+        <v>1866</v>
       </c>
       <c r="B1486" t="s">
-        <v>1871</v>
+        <v>1865</v>
       </c>
       <c r="C1486"/>
     </row>
     <row r="1487" spans="1:3">
       <c r="A1487" t="s">
-        <v>1872</v>
+        <v>1867</v>
       </c>
       <c r="B1487" t="s">
-        <v>1871</v>
+        <v>1868</v>
       </c>
       <c r="C1487"/>
     </row>
     <row r="1488" spans="1:3">
       <c r="A1488" t="s">
-        <v>1873</v>
+        <v>1869</v>
       </c>
       <c r="B1488" t="s">
-        <v>1874</v>
+        <v>1870</v>
       </c>
       <c r="C1488"/>
     </row>
     <row r="1489" spans="1:3">
       <c r="A1489" t="s">
-        <v>1875</v>
+        <v>1871</v>
       </c>
       <c r="B1489" t="s">
-        <v>1876</v>
+        <v>1872</v>
       </c>
       <c r="C1489"/>
     </row>
     <row r="1490" spans="1:3">
       <c r="A1490" t="s">
-        <v>1877</v>
+        <v>1873</v>
       </c>
       <c r="B1490" t="s">
-        <v>1878</v>
+        <v>1872</v>
       </c>
       <c r="C1490"/>
     </row>
     <row r="1491" spans="1:3">
       <c r="A1491" t="s">
-        <v>1879</v>
+        <v>1874</v>
       </c>
       <c r="B1491" t="s">
-        <v>1880</v>
+        <v>1872</v>
       </c>
       <c r="C1491"/>
     </row>
     <row r="1492" spans="1:3">
       <c r="A1492" t="s">
-        <v>1881</v>
+        <v>1875</v>
       </c>
       <c r="B1492" t="s">
-        <v>1880</v>
+        <v>1872</v>
       </c>
       <c r="C1492"/>
     </row>
     <row r="1493" spans="1:3">
       <c r="A1493" t="s">
-        <v>1882</v>
+        <v>1876</v>
       </c>
       <c r="B1493" t="s">
-        <v>1883</v>
+        <v>1872</v>
       </c>
       <c r="C1493"/>
     </row>
     <row r="1494" spans="1:3">
       <c r="A1494" t="s">
-        <v>1884</v>
+        <v>1877</v>
       </c>
       <c r="B1494" t="s">
-        <v>1885</v>
+        <v>1872</v>
       </c>
       <c r="C1494"/>
     </row>
     <row r="1495" spans="1:3">
       <c r="A1495" t="s">
-        <v>1886</v>
+        <v>1878</v>
       </c>
       <c r="B1495" t="s">
-        <v>1887</v>
+        <v>1872</v>
       </c>
       <c r="C1495"/>
     </row>
     <row r="1496" spans="1:3">
       <c r="A1496" t="s">
-        <v>1888</v>
+        <v>1879</v>
       </c>
       <c r="B1496" t="s">
-        <v>1887</v>
+        <v>1880</v>
       </c>
       <c r="C1496"/>
     </row>
     <row r="1497" spans="1:3">
       <c r="A1497" t="s">
-        <v>1889</v>
+        <v>1881</v>
       </c>
       <c r="B1497" t="s">
-        <v>1890</v>
+        <v>1882</v>
       </c>
       <c r="C1497"/>
     </row>
     <row r="1498" spans="1:3">
       <c r="A1498" t="s">
-        <v>1891</v>
+        <v>1883</v>
       </c>
       <c r="B1498" t="s">
-        <v>1890</v>
+        <v>1884</v>
       </c>
       <c r="C1498"/>
     </row>
     <row r="1499" spans="1:3">
       <c r="A1499" t="s">
-        <v>1892</v>
+        <v>1885</v>
       </c>
       <c r="B1499" t="s">
-        <v>1893</v>
+        <v>1886</v>
       </c>
       <c r="C1499"/>
     </row>
     <row r="1500" spans="1:3">
       <c r="A1500" t="s">
-        <v>1894</v>
+        <v>1887</v>
       </c>
       <c r="B1500" t="s">
-        <v>1895</v>
+        <v>1888</v>
       </c>
       <c r="C1500"/>
     </row>
     <row r="1501" spans="1:3">
       <c r="A1501" t="s">
-        <v>1896</v>
+        <v>1889</v>
       </c>
       <c r="B1501" t="s">
-        <v>1897</v>
+        <v>1888</v>
       </c>
       <c r="C1501"/>
     </row>
     <row r="1502" spans="1:3">
       <c r="A1502" t="s">
-        <v>1898</v>
+        <v>1890</v>
       </c>
       <c r="B1502" t="s">
-        <v>1897</v>
+        <v>1888</v>
       </c>
       <c r="C1502"/>
     </row>
     <row r="1503" spans="1:3">
       <c r="A1503" t="s">
-        <v>1899</v>
+        <v>1891</v>
       </c>
       <c r="B1503" t="s">
-        <v>1900</v>
+        <v>1888</v>
       </c>
       <c r="C1503"/>
     </row>
     <row r="1504" spans="1:3">
       <c r="A1504" t="s">
-        <v>1901</v>
+        <v>1892</v>
       </c>
       <c r="B1504" t="s">
-        <v>1902</v>
+        <v>1888</v>
       </c>
       <c r="C1504"/>
     </row>
     <row r="1505" spans="1:3">
       <c r="A1505" t="s">
-        <v>1903</v>
+        <v>1893</v>
       </c>
       <c r="B1505" t="s">
-        <v>1902</v>
+        <v>1888</v>
       </c>
       <c r="C1505"/>
     </row>
     <row r="1506" spans="1:3">
       <c r="A1506" t="s">
-        <v>1904</v>
+        <v>1894</v>
       </c>
       <c r="B1506" t="s">
-        <v>1902</v>
+        <v>1888</v>
       </c>
       <c r="C1506"/>
     </row>
     <row r="1507" spans="1:3">
       <c r="A1507" t="s">
-        <v>1905</v>
+        <v>1895</v>
       </c>
       <c r="B1507" t="s">
-        <v>1902</v>
+        <v>1888</v>
       </c>
       <c r="C1507"/>
     </row>
     <row r="1508" spans="1:3">
       <c r="A1508" t="s">
-        <v>1906</v>
+        <v>1896</v>
       </c>
       <c r="B1508" t="s">
-        <v>1902</v>
+        <v>1888</v>
       </c>
       <c r="C1508"/>
     </row>
     <row r="1509" spans="1:3">
       <c r="A1509" t="s">
-        <v>1907</v>
+        <v>1897</v>
       </c>
       <c r="B1509" t="s">
-        <v>1908</v>
+        <v>1898</v>
       </c>
       <c r="C1509"/>
     </row>
     <row r="1510" spans="1:3">
       <c r="A1510" t="s">
-        <v>1909</v>
+        <v>1899</v>
       </c>
       <c r="B1510" t="s">
-        <v>1910</v>
+        <v>1898</v>
       </c>
       <c r="C1510"/>
     </row>
     <row r="1511" spans="1:3">
       <c r="A1511" t="s">
-        <v>1911</v>
+        <v>1900</v>
       </c>
       <c r="B1511" t="s">
-        <v>1910</v>
+        <v>1898</v>
       </c>
       <c r="C1511"/>
     </row>
     <row r="1512" spans="1:3">
       <c r="A1512" t="s">
-        <v>1912</v>
+        <v>1901</v>
       </c>
       <c r="B1512" t="s">
-        <v>1910</v>
+        <v>1902</v>
       </c>
       <c r="C1512"/>
     </row>
     <row r="1513" spans="1:3">
       <c r="A1513" t="s">
-        <v>1913</v>
+        <v>1903</v>
       </c>
       <c r="B1513" t="s">
-        <v>1914</v>
+        <v>1904</v>
       </c>
       <c r="C1513"/>
     </row>
     <row r="1514" spans="1:3">
       <c r="A1514" t="s">
-        <v>1915</v>
+        <v>1905</v>
       </c>
       <c r="B1514" t="s">
-        <v>1914</v>
+        <v>1906</v>
       </c>
       <c r="C1514"/>
     </row>
     <row r="1515" spans="1:3">
       <c r="A1515" t="s">
-        <v>1916</v>
+        <v>1907</v>
       </c>
       <c r="B1515" t="s">
-        <v>1914</v>
+        <v>1908</v>
       </c>
       <c r="C1515"/>
     </row>
     <row r="1516" spans="1:3">
       <c r="A1516" t="s">
-        <v>1917</v>
+        <v>1909</v>
       </c>
       <c r="B1516" t="s">
-        <v>1918</v>
+        <v>1908</v>
       </c>
       <c r="C1516"/>
     </row>
     <row r="1517" spans="1:3">
       <c r="A1517" t="s">
-        <v>1919</v>
+        <v>1910</v>
       </c>
       <c r="B1517" t="s">
-        <v>1920</v>
+        <v>1908</v>
       </c>
       <c r="C1517"/>
     </row>
     <row r="1518" spans="1:3">
       <c r="A1518" t="s">
-        <v>1921</v>
+        <v>1911</v>
       </c>
       <c r="B1518" t="s">
-        <v>1922</v>
+        <v>1908</v>
       </c>
       <c r="C1518"/>
     </row>
     <row r="1519" spans="1:3">
       <c r="A1519" t="s">
-        <v>1923</v>
+        <v>1912</v>
       </c>
       <c r="B1519" t="s">
-        <v>1924</v>
+        <v>1908</v>
       </c>
       <c r="C1519"/>
     </row>
     <row r="1520" spans="1:3">
       <c r="A1520" t="s">
-        <v>1925</v>
+        <v>1913</v>
       </c>
       <c r="B1520" t="s">
-        <v>1924</v>
+        <v>1908</v>
       </c>
       <c r="C1520"/>
     </row>
     <row r="1521" spans="1:3">
       <c r="A1521" t="s">
-        <v>1926</v>
+        <v>1914</v>
       </c>
       <c r="B1521" t="s">
-        <v>1924</v>
+        <v>1908</v>
       </c>
       <c r="C1521"/>
     </row>
     <row r="1522" spans="1:3">
       <c r="A1522" t="s">
-        <v>1927</v>
+        <v>1915</v>
       </c>
       <c r="B1522" t="s">
-        <v>1924</v>
+        <v>1908</v>
       </c>
       <c r="C1522"/>
     </row>
     <row r="1523" spans="1:3">
       <c r="A1523" t="s">
-        <v>1928</v>
+        <v>1916</v>
       </c>
       <c r="B1523" t="s">
-        <v>1924</v>
+        <v>1908</v>
       </c>
       <c r="C1523"/>
     </row>
     <row r="1524" spans="1:3">
       <c r="A1524" t="s">
-        <v>1929</v>
+        <v>1917</v>
       </c>
       <c r="B1524" t="s">
-        <v>1924</v>
+        <v>1918</v>
       </c>
       <c r="C1524"/>
     </row>
     <row r="1525" spans="1:3">
       <c r="A1525" t="s">
-        <v>1930</v>
+        <v>1919</v>
       </c>
       <c r="B1525" t="s">
-        <v>1931</v>
+        <v>1920</v>
       </c>
       <c r="C1525"/>
     </row>
     <row r="1526" spans="1:3">
       <c r="A1526" t="s">
-        <v>1932</v>
+        <v>1921</v>
       </c>
       <c r="B1526" t="s">
-        <v>1931</v>
+        <v>1922</v>
       </c>
       <c r="C1526"/>
     </row>
     <row r="1527" spans="1:3">
       <c r="A1527" t="s">
-        <v>1933</v>
+        <v>1923</v>
       </c>
       <c r="B1527" t="s">
-        <v>1931</v>
+        <v>1924</v>
       </c>
       <c r="C1527"/>
     </row>
     <row r="1528" spans="1:3">
       <c r="A1528" t="s">
-        <v>1934</v>
+        <v>1925</v>
       </c>
       <c r="B1528" t="s">
-        <v>1931</v>
+        <v>1926</v>
       </c>
       <c r="C1528"/>
     </row>
     <row r="1529" spans="1:3">
       <c r="A1529" t="s">
-        <v>1935</v>
+        <v>1927</v>
       </c>
       <c r="B1529" t="s">
-        <v>1936</v>
+        <v>1928</v>
       </c>
       <c r="C1529"/>
     </row>
     <row r="1530" spans="1:3">
       <c r="A1530" t="s">
-        <v>1937</v>
+        <v>1929</v>
       </c>
       <c r="B1530" t="s">
-        <v>1938</v>
+        <v>1930</v>
       </c>
       <c r="C1530"/>
     </row>
     <row r="1531" spans="1:3">
       <c r="A1531" t="s">
-        <v>1939</v>
+        <v>1931</v>
       </c>
       <c r="B1531" t="s">
-        <v>1940</v>
+        <v>1930</v>
       </c>
       <c r="C1531"/>
     </row>
     <row r="1532" spans="1:3">
       <c r="A1532" t="s">
-        <v>1941</v>
+        <v>1932</v>
       </c>
       <c r="B1532" t="s">
-        <v>1940</v>
+        <v>1930</v>
       </c>
       <c r="C1532"/>
     </row>
     <row r="1533" spans="1:3">
       <c r="A1533" t="s">
-        <v>1942</v>
+        <v>1933</v>
       </c>
       <c r="B1533" t="s">
-        <v>1940</v>
+        <v>1930</v>
       </c>
       <c r="C1533"/>
     </row>
     <row r="1534" spans="1:3">
       <c r="A1534" t="s">
-        <v>1943</v>
+        <v>1934</v>
       </c>
       <c r="B1534" t="s">
-        <v>1940</v>
+        <v>1930</v>
       </c>
       <c r="C1534"/>
     </row>
     <row r="1535" spans="1:3">
       <c r="A1535" t="s">
-        <v>1944</v>
+        <v>1935</v>
       </c>
       <c r="B1535" t="s">
-        <v>1940</v>
+        <v>1930</v>
       </c>
       <c r="C1535"/>
     </row>
     <row r="1536" spans="1:3">
       <c r="A1536" t="s">
-        <v>1945</v>
+        <v>1936</v>
       </c>
       <c r="B1536" t="s">
-        <v>1940</v>
+        <v>1930</v>
       </c>
       <c r="C1536"/>
     </row>
     <row r="1537" spans="1:3">
       <c r="A1537" t="s">
-        <v>1946</v>
+        <v>1937</v>
       </c>
       <c r="B1537" t="s">
-        <v>1940</v>
+        <v>1930</v>
       </c>
       <c r="C1537"/>
     </row>
     <row r="1538" spans="1:3">
       <c r="A1538" t="s">
-        <v>1947</v>
+        <v>1938</v>
       </c>
       <c r="B1538" t="s">
-        <v>1940</v>
+        <v>1930</v>
       </c>
       <c r="C1538"/>
     </row>
     <row r="1539" spans="1:3">
       <c r="A1539" t="s">
-        <v>1948</v>
+        <v>1939</v>
       </c>
       <c r="B1539" t="s">
-        <v>1940</v>
+        <v>1930</v>
       </c>
       <c r="C1539"/>
     </row>
     <row r="1540" spans="1:3">
       <c r="A1540" t="s">
-        <v>1949</v>
+        <v>1940</v>
       </c>
       <c r="B1540" t="s">
-        <v>1940</v>
+        <v>1930</v>
       </c>
       <c r="C1540"/>
     </row>
     <row r="1541" spans="1:3">
       <c r="A1541" t="s">
-        <v>1950</v>
+        <v>1941</v>
       </c>
       <c r="B1541" t="s">
-        <v>1940</v>
+        <v>1930</v>
       </c>
       <c r="C1541"/>
     </row>
     <row r="1542" spans="1:3">
       <c r="A1542" t="s">
-        <v>1951</v>
+        <v>1942</v>
       </c>
       <c r="B1542" t="s">
-        <v>1940</v>
+        <v>1930</v>
       </c>
       <c r="C1542"/>
     </row>
     <row r="1543" spans="1:3">
       <c r="A1543" t="s">
-        <v>1952</v>
+        <v>1943</v>
       </c>
       <c r="B1543" t="s">
-        <v>1953</v>
+        <v>1930</v>
       </c>
       <c r="C1543"/>
     </row>
     <row r="1544" spans="1:3">
       <c r="A1544" t="s">
-        <v>1954</v>
+        <v>1944</v>
       </c>
       <c r="B1544" t="s">
-        <v>1955</v>
+        <v>1930</v>
       </c>
       <c r="C1544"/>
     </row>
     <row r="1545" spans="1:3">
       <c r="A1545" t="s">
-        <v>1956</v>
+        <v>1945</v>
       </c>
       <c r="B1545" t="s">
-        <v>1957</v>
+        <v>1930</v>
       </c>
       <c r="C1545"/>
     </row>
     <row r="1546" spans="1:3">
       <c r="A1546" t="s">
-        <v>1958</v>
+        <v>1946</v>
       </c>
       <c r="B1546" t="s">
-        <v>1959</v>
+        <v>1930</v>
       </c>
       <c r="C1546"/>
     </row>
     <row r="1547" spans="1:3">
       <c r="A1547" t="s">
-        <v>1960</v>
+        <v>1947</v>
       </c>
       <c r="B1547" t="s">
-        <v>1959</v>
+        <v>1930</v>
       </c>
       <c r="C1547"/>
     </row>
     <row r="1548" spans="1:3">
       <c r="A1548" t="s">
-        <v>1961</v>
+        <v>1948</v>
       </c>
       <c r="B1548" t="s">
-        <v>1962</v>
+        <v>1930</v>
       </c>
       <c r="C1548"/>
     </row>
     <row r="1549" spans="1:3">
       <c r="A1549" t="s">
-        <v>1963</v>
+        <v>1949</v>
       </c>
       <c r="B1549" t="s">
-        <v>1964</v>
+        <v>1930</v>
       </c>
       <c r="C1549"/>
     </row>
     <row r="1550" spans="1:3">
       <c r="A1550" t="s">
-        <v>1965</v>
+        <v>1950</v>
       </c>
       <c r="B1550" t="s">
-        <v>1966</v>
+        <v>1930</v>
       </c>
       <c r="C1550"/>
     </row>
     <row r="1551" spans="1:3">
       <c r="A1551" t="s">
-        <v>1967</v>
+        <v>1951</v>
       </c>
       <c r="B1551" t="s">
-        <v>1968</v>
+        <v>1930</v>
       </c>
       <c r="C1551"/>
     </row>
     <row r="1552" spans="1:3">
       <c r="A1552" t="s">
-        <v>1969</v>
+        <v>1952</v>
       </c>
       <c r="B1552" t="s">
-        <v>1970</v>
+        <v>1930</v>
       </c>
       <c r="C1552"/>
     </row>
     <row r="1553" spans="1:3">
       <c r="A1553" t="s">
-        <v>1971</v>
+        <v>1953</v>
       </c>
       <c r="B1553" t="s">
-        <v>1970</v>
+        <v>1930</v>
       </c>
       <c r="C1553"/>
     </row>
     <row r="1554" spans="1:3">
       <c r="A1554" t="s">
-        <v>1972</v>
+        <v>1954</v>
       </c>
       <c r="B1554" t="s">
-        <v>1973</v>
+        <v>1955</v>
       </c>
       <c r="C1554"/>
     </row>
     <row r="1555" spans="1:3">
       <c r="A1555" t="s">
-        <v>1974</v>
+        <v>1956</v>
       </c>
       <c r="B1555" t="s">
-        <v>1973</v>
+        <v>1957</v>
       </c>
       <c r="C1555"/>
     </row>
     <row r="1556" spans="1:3">
       <c r="A1556" t="s">
-        <v>1975</v>
+        <v>1958</v>
       </c>
       <c r="B1556" t="s">
-        <v>1976</v>
+        <v>1957</v>
       </c>
       <c r="C1556"/>
     </row>
     <row r="1557" spans="1:3">
       <c r="A1557" t="s">
-        <v>1977</v>
+        <v>1959</v>
       </c>
       <c r="B1557" t="s">
-        <v>1976</v>
+        <v>1960</v>
       </c>
       <c r="C1557"/>
     </row>
     <row r="1558" spans="1:3">
       <c r="A1558" t="s">
-        <v>1978</v>
+        <v>1961</v>
       </c>
       <c r="B1558" t="s">
-        <v>1979</v>
+        <v>1962</v>
       </c>
       <c r="C1558"/>
     </row>
     <row r="1559" spans="1:3">
       <c r="A1559" t="s">
-        <v>1980</v>
+        <v>1963</v>
       </c>
       <c r="B1559" t="s">
-        <v>1979</v>
+        <v>1964</v>
       </c>
       <c r="C1559"/>
     </row>
     <row r="1560" spans="1:3">
       <c r="A1560" t="s">
-        <v>1981</v>
+        <v>1965</v>
       </c>
       <c r="B1560" t="s">
-        <v>1982</v>
+        <v>1966</v>
       </c>
       <c r="C1560"/>
     </row>
     <row r="1561" spans="1:3">
       <c r="A1561" t="s">
-        <v>1983</v>
+        <v>1967</v>
       </c>
       <c r="B1561" t="s">
-        <v>1984</v>
+        <v>1966</v>
       </c>
       <c r="C1561"/>
     </row>
     <row r="1562" spans="1:3">
       <c r="A1562" t="s">
-        <v>1985</v>
+        <v>1968</v>
       </c>
       <c r="B1562" t="s">
-        <v>1986</v>
+        <v>1969</v>
       </c>
       <c r="C1562"/>
     </row>
     <row r="1563" spans="1:3">
       <c r="A1563" t="s">
-        <v>1987</v>
+        <v>1970</v>
       </c>
       <c r="B1563" t="s">
-        <v>1988</v>
+        <v>1971</v>
       </c>
       <c r="C1563"/>
     </row>
     <row r="1564" spans="1:3">
       <c r="A1564" t="s">
-        <v>1989</v>
+        <v>1972</v>
       </c>
       <c r="B1564" t="s">
-        <v>1988</v>
+        <v>1973</v>
       </c>
       <c r="C1564"/>
     </row>
     <row r="1565" spans="1:3">
       <c r="A1565" t="s">
-        <v>1990</v>
+        <v>1974</v>
       </c>
       <c r="B1565" t="s">
-        <v>1991</v>
+        <v>1973</v>
       </c>
       <c r="C1565"/>
     </row>
     <row r="1566" spans="1:3">
       <c r="A1566" t="s">
-        <v>1992</v>
+        <v>1975</v>
       </c>
       <c r="B1566" t="s">
-        <v>1991</v>
+        <v>1976</v>
       </c>
       <c r="C1566"/>
     </row>
     <row r="1567" spans="1:3">
       <c r="A1567" t="s">
-        <v>1993</v>
+        <v>1977</v>
       </c>
       <c r="B1567" t="s">
-        <v>1991</v>
+        <v>1976</v>
       </c>
       <c r="C1567"/>
     </row>
     <row r="1568" spans="1:3">
       <c r="A1568" t="s">
-        <v>1994</v>
+        <v>1978</v>
       </c>
       <c r="B1568" t="s">
-        <v>1995</v>
+        <v>1979</v>
       </c>
       <c r="C1568"/>
     </row>
     <row r="1569" spans="1:3">
       <c r="A1569" t="s">
-        <v>1996</v>
+        <v>1980</v>
       </c>
       <c r="B1569" t="s">
-        <v>1995</v>
+        <v>1981</v>
       </c>
       <c r="C1569"/>
     </row>
     <row r="1570" spans="1:3">
       <c r="A1570" t="s">
-        <v>1997</v>
+        <v>1982</v>
       </c>
       <c r="B1570" t="s">
-        <v>1995</v>
+        <v>1983</v>
       </c>
       <c r="C1570"/>
     </row>
     <row r="1571" spans="1:3">
       <c r="A1571" t="s">
-        <v>1998</v>
+        <v>1984</v>
       </c>
       <c r="B1571" t="s">
-        <v>1995</v>
+        <v>1983</v>
       </c>
       <c r="C1571"/>
     </row>
     <row r="1572" spans="1:3">
       <c r="A1572" t="s">
-        <v>1999</v>
+        <v>1985</v>
       </c>
       <c r="B1572" t="s">
-        <v>1995</v>
+        <v>1986</v>
       </c>
       <c r="C1572"/>
     </row>
     <row r="1573" spans="1:3">
       <c r="A1573" t="s">
-        <v>2000</v>
+        <v>1987</v>
       </c>
       <c r="B1573" t="s">
-        <v>1995</v>
+        <v>1988</v>
       </c>
       <c r="C1573"/>
     </row>
     <row r="1574" spans="1:3">
       <c r="A1574" t="s">
-        <v>2001</v>
+        <v>1989</v>
       </c>
       <c r="B1574" t="s">
-        <v>1995</v>
+        <v>1988</v>
       </c>
       <c r="C1574"/>
     </row>
     <row r="1575" spans="1:3">
       <c r="A1575" t="s">
-        <v>2002</v>
+        <v>1990</v>
       </c>
       <c r="B1575" t="s">
-        <v>1995</v>
+        <v>1988</v>
       </c>
       <c r="C1575"/>
     </row>
     <row r="1576" spans="1:3">
       <c r="A1576" t="s">
-        <v>2003</v>
+        <v>1991</v>
       </c>
       <c r="B1576" t="s">
-        <v>1995</v>
+        <v>1988</v>
       </c>
       <c r="C1576"/>
     </row>
     <row r="1577" spans="1:3">
       <c r="A1577" t="s">
-        <v>2004</v>
+        <v>1992</v>
       </c>
       <c r="B1577" t="s">
-        <v>1995</v>
+        <v>1988</v>
       </c>
       <c r="C1577"/>
     </row>
     <row r="1578" spans="1:3">
       <c r="A1578" t="s">
-        <v>2005</v>
+        <v>1993</v>
       </c>
       <c r="B1578" t="s">
-        <v>1995</v>
+        <v>1994</v>
       </c>
       <c r="C1578"/>
     </row>
     <row r="1579" spans="1:3">
       <c r="A1579" t="s">
-        <v>2006</v>
+        <v>1995</v>
       </c>
       <c r="B1579" t="s">
-        <v>2007</v>
+        <v>1996</v>
       </c>
       <c r="C1579"/>
     </row>
     <row r="1580" spans="1:3">
       <c r="A1580" t="s">
-        <v>2008</v>
+        <v>1997</v>
       </c>
       <c r="B1580" t="s">
-        <v>2009</v>
+        <v>1996</v>
       </c>
       <c r="C1580"/>
     </row>
     <row r="1581" spans="1:3">
       <c r="A1581" t="s">
-        <v>2010</v>
+        <v>1998</v>
       </c>
       <c r="B1581" t="s">
-        <v>2011</v>
+        <v>1996</v>
       </c>
       <c r="C1581"/>
     </row>
     <row r="1582" spans="1:3">
       <c r="A1582" t="s">
-        <v>2012</v>
+        <v>1999</v>
       </c>
       <c r="B1582" t="s">
-        <v>2013</v>
+        <v>2000</v>
       </c>
       <c r="C1582"/>
     </row>
     <row r="1583" spans="1:3">
       <c r="A1583" t="s">
-        <v>2014</v>
+        <v>2001</v>
       </c>
       <c r="B1583" t="s">
-        <v>2015</v>
+        <v>2000</v>
       </c>
       <c r="C1583"/>
     </row>
     <row r="1584" spans="1:3">
       <c r="A1584" t="s">
-        <v>2016</v>
+        <v>2002</v>
       </c>
       <c r="B1584" t="s">
-        <v>2017</v>
+        <v>2000</v>
       </c>
       <c r="C1584"/>
     </row>
     <row r="1585" spans="1:3">
       <c r="A1585" t="s">
-        <v>2018</v>
+        <v>2003</v>
       </c>
       <c r="B1585" t="s">
-        <v>2017</v>
+        <v>2004</v>
       </c>
       <c r="C1585"/>
     </row>
     <row r="1586" spans="1:3">
       <c r="A1586" t="s">
-        <v>2019</v>
+        <v>2005</v>
       </c>
       <c r="B1586" t="s">
-        <v>2017</v>
+        <v>2006</v>
       </c>
       <c r="C1586"/>
     </row>
     <row r="1587" spans="1:3">
       <c r="A1587" t="s">
-        <v>2020</v>
+        <v>2007</v>
       </c>
       <c r="B1587" t="s">
-        <v>2021</v>
+        <v>2008</v>
       </c>
       <c r="C1587"/>
     </row>
     <row r="1588" spans="1:3">
       <c r="A1588" t="s">
-        <v>2022</v>
+        <v>2009</v>
       </c>
       <c r="B1588" t="s">
-        <v>2023</v>
+        <v>2010</v>
       </c>
       <c r="C1588"/>
     </row>
     <row r="1589" spans="1:3">
       <c r="A1589" t="s">
-        <v>2024</v>
+        <v>2011</v>
       </c>
       <c r="B1589" t="s">
-        <v>2023</v>
+        <v>2010</v>
       </c>
       <c r="C1589"/>
     </row>
     <row r="1590" spans="1:3">
       <c r="A1590" t="s">
-        <v>2025</v>
+        <v>2012</v>
       </c>
       <c r="B1590" t="s">
-        <v>2023</v>
+        <v>2010</v>
       </c>
       <c r="C1590"/>
     </row>
     <row r="1591" spans="1:3">
       <c r="A1591" t="s">
-        <v>2026</v>
+        <v>2013</v>
       </c>
       <c r="B1591" t="s">
-        <v>2023</v>
+        <v>2010</v>
       </c>
       <c r="C1591"/>
     </row>
     <row r="1592" spans="1:3">
       <c r="A1592" t="s">
-        <v>2027</v>
+        <v>2014</v>
       </c>
       <c r="B1592" t="s">
-        <v>2028</v>
+        <v>2010</v>
       </c>
       <c r="C1592"/>
     </row>
     <row r="1593" spans="1:3">
       <c r="A1593" t="s">
-        <v>2029</v>
+        <v>2015</v>
       </c>
       <c r="B1593" t="s">
-        <v>2028</v>
+        <v>2010</v>
       </c>
       <c r="C1593"/>
     </row>
     <row r="1594" spans="1:3">
       <c r="A1594" t="s">
-        <v>2030</v>
+        <v>2016</v>
       </c>
       <c r="B1594" t="s">
-        <v>2028</v>
+        <v>2017</v>
       </c>
       <c r="C1594"/>
     </row>
     <row r="1595" spans="1:3">
       <c r="A1595" t="s">
-        <v>2031</v>
+        <v>2018</v>
       </c>
       <c r="B1595" t="s">
-        <v>2028</v>
+        <v>2017</v>
       </c>
       <c r="C1595"/>
     </row>
     <row r="1596" spans="1:3">
       <c r="A1596" t="s">
-        <v>2032</v>
+        <v>2019</v>
       </c>
       <c r="B1596" t="s">
-        <v>2028</v>
+        <v>2017</v>
       </c>
       <c r="C1596"/>
     </row>
     <row r="1597" spans="1:3">
       <c r="A1597" t="s">
-        <v>2033</v>
+        <v>2020</v>
       </c>
       <c r="B1597" t="s">
-        <v>2028</v>
+        <v>2017</v>
       </c>
       <c r="C1597"/>
     </row>
     <row r="1598" spans="1:3">
       <c r="A1598" t="s">
-        <v>2034</v>
+        <v>2021</v>
       </c>
       <c r="B1598" t="s">
-        <v>2028</v>
+        <v>2022</v>
       </c>
       <c r="C1598"/>
     </row>
     <row r="1599" spans="1:3">
       <c r="A1599" t="s">
-        <v>2035</v>
+        <v>2023</v>
       </c>
       <c r="B1599" t="s">
-        <v>2036</v>
+        <v>2024</v>
       </c>
       <c r="C1599"/>
     </row>
     <row r="1600" spans="1:3">
       <c r="A1600" t="s">
-        <v>2037</v>
+        <v>2025</v>
       </c>
       <c r="B1600" t="s">
-        <v>2038</v>
+        <v>2026</v>
       </c>
       <c r="C1600"/>
     </row>
     <row r="1601" spans="1:3">
       <c r="A1601" t="s">
-        <v>2039</v>
+        <v>2027</v>
       </c>
       <c r="B1601" t="s">
-        <v>2038</v>
+        <v>2026</v>
       </c>
       <c r="C1601"/>
     </row>
     <row r="1602" spans="1:3">
       <c r="A1602" t="s">
-        <v>2040</v>
+        <v>2028</v>
       </c>
       <c r="B1602" t="s">
-        <v>2038</v>
+        <v>2026</v>
       </c>
       <c r="C1602"/>
     </row>
     <row r="1603" spans="1:3">
       <c r="A1603" t="s">
-        <v>2041</v>
+        <v>2029</v>
       </c>
       <c r="B1603" t="s">
-        <v>2038</v>
+        <v>2026</v>
       </c>
       <c r="C1603"/>
     </row>
     <row r="1604" spans="1:3">
       <c r="A1604" t="s">
-        <v>2042</v>
+        <v>2030</v>
       </c>
       <c r="B1604" t="s">
-        <v>2038</v>
+        <v>2026</v>
       </c>
       <c r="C1604"/>
     </row>
     <row r="1605" spans="1:3">
       <c r="A1605" t="s">
-        <v>2043</v>
+        <v>2031</v>
       </c>
       <c r="B1605" t="s">
-        <v>2038</v>
+        <v>2026</v>
       </c>
       <c r="C1605"/>
     </row>
     <row r="1606" spans="1:3">
       <c r="A1606" t="s">
-        <v>2044</v>
+        <v>2032</v>
       </c>
       <c r="B1606" t="s">
-        <v>2038</v>
+        <v>2026</v>
       </c>
       <c r="C1606"/>
     </row>
     <row r="1607" spans="1:3">
       <c r="A1607" t="s">
-        <v>2045</v>
+        <v>2033</v>
       </c>
       <c r="B1607" t="s">
-        <v>2038</v>
+        <v>2026</v>
       </c>
       <c r="C1607"/>
     </row>
     <row r="1608" spans="1:3">
       <c r="A1608" t="s">
-        <v>2046</v>
+        <v>2034</v>
       </c>
       <c r="B1608" t="s">
-        <v>2038</v>
+        <v>2026</v>
       </c>
       <c r="C1608"/>
     </row>
     <row r="1609" spans="1:3">
       <c r="A1609" t="s">
-        <v>2047</v>
+        <v>2035</v>
       </c>
       <c r="B1609" t="s">
-        <v>2038</v>
+        <v>2026</v>
       </c>
       <c r="C1609"/>
     </row>
     <row r="1610" spans="1:3">
       <c r="A1610" t="s">
-        <v>2048</v>
+        <v>2036</v>
       </c>
       <c r="B1610" t="s">
-        <v>2038</v>
+        <v>2026</v>
       </c>
       <c r="C1610"/>
     </row>
     <row r="1611" spans="1:3">
       <c r="A1611" t="s">
-        <v>2049</v>
+        <v>2037</v>
       </c>
       <c r="B1611" t="s">
-        <v>2038</v>
+        <v>2026</v>
       </c>
       <c r="C1611"/>
     </row>
     <row r="1612" spans="1:3">
       <c r="A1612" t="s">
-        <v>2050</v>
+        <v>2038</v>
       </c>
       <c r="B1612" t="s">
-        <v>2038</v>
+        <v>2039</v>
       </c>
       <c r="C1612"/>
     </row>
     <row r="1613" spans="1:3">
       <c r="A1613" t="s">
-        <v>2051</v>
+        <v>2040</v>
       </c>
       <c r="B1613" t="s">
-        <v>2038</v>
+        <v>2041</v>
       </c>
       <c r="C1613"/>
     </row>
     <row r="1614" spans="1:3">
       <c r="A1614" t="s">
-        <v>2052</v>
+        <v>2042</v>
       </c>
       <c r="B1614" t="s">
-        <v>2038</v>
+        <v>2043</v>
       </c>
       <c r="C1614"/>
     </row>
     <row r="1615" spans="1:3">
       <c r="A1615" t="s">
-        <v>2053</v>
+        <v>2044</v>
       </c>
       <c r="B1615" t="s">
-        <v>2038</v>
+        <v>2045</v>
       </c>
       <c r="C1615"/>
     </row>
     <row r="1616" spans="1:3">
       <c r="A1616" t="s">
-        <v>2054</v>
+        <v>2046</v>
       </c>
       <c r="B1616" t="s">
-        <v>2038</v>
+        <v>2045</v>
       </c>
       <c r="C1616"/>
     </row>
     <row r="1617" spans="1:3">
       <c r="A1617" t="s">
-        <v>2055</v>
+        <v>2047</v>
       </c>
       <c r="B1617" t="s">
-        <v>2038</v>
+        <v>2048</v>
       </c>
       <c r="C1617"/>
     </row>
     <row r="1618" spans="1:3">
       <c r="A1618" t="s">
-        <v>2056</v>
+        <v>2049</v>
       </c>
       <c r="B1618" t="s">
-        <v>2038</v>
+        <v>2050</v>
       </c>
       <c r="C1618"/>
     </row>
     <row r="1619" spans="1:3">
       <c r="A1619" t="s">
-        <v>2057</v>
+        <v>2051</v>
       </c>
       <c r="B1619" t="s">
-        <v>2038</v>
+        <v>2052</v>
       </c>
       <c r="C1619"/>
     </row>
     <row r="1620" spans="1:3">
       <c r="A1620" t="s">
-        <v>2058</v>
+        <v>2053</v>
       </c>
       <c r="B1620" t="s">
-        <v>2038</v>
+        <v>2054</v>
       </c>
       <c r="C1620"/>
     </row>
     <row r="1621" spans="1:3">
       <c r="A1621" t="s">
-        <v>2059</v>
+        <v>2055</v>
       </c>
       <c r="B1621" t="s">
-        <v>2038</v>
+        <v>2056</v>
       </c>
       <c r="C1621"/>
     </row>
     <row r="1622" spans="1:3">
       <c r="A1622" t="s">
-        <v>2060</v>
+        <v>2057</v>
       </c>
       <c r="B1622" t="s">
-        <v>2038</v>
+        <v>2056</v>
       </c>
       <c r="C1622"/>
     </row>
     <row r="1623" spans="1:3">
       <c r="A1623" t="s">
-        <v>2061</v>
+        <v>2058</v>
       </c>
       <c r="B1623" t="s">
-        <v>2038</v>
+        <v>2059</v>
       </c>
       <c r="C1623"/>
     </row>
     <row r="1624" spans="1:3">
       <c r="A1624" t="s">
-        <v>2062</v>
+        <v>2060</v>
       </c>
       <c r="B1624" t="s">
-        <v>2038</v>
+        <v>2059</v>
       </c>
       <c r="C1624"/>
     </row>
     <row r="1625" spans="1:3">
       <c r="A1625" t="s">
-        <v>2063</v>
+        <v>2061</v>
       </c>
       <c r="B1625" t="s">
-        <v>2038</v>
+        <v>2062</v>
       </c>
       <c r="C1625"/>
     </row>
     <row r="1626" spans="1:3">
       <c r="A1626" t="s">
-        <v>2064</v>
+        <v>2063</v>
       </c>
       <c r="B1626" t="s">
-        <v>2038</v>
+        <v>2062</v>
       </c>
       <c r="C1626"/>
     </row>
     <row r="1627" spans="1:3">
       <c r="A1627" t="s">
+        <v>2064</v>
+      </c>
+      <c r="B1627" t="s">
         <v>2065</v>
-      </c>
-[...1 lines deleted...]
-        <v>2038</v>
       </c>
       <c r="C1627"/>
     </row>
     <row r="1628" spans="1:3">
       <c r="A1628" t="s">
         <v>2066</v>
       </c>
       <c r="B1628" t="s">
-        <v>2038</v>
+        <v>2065</v>
       </c>
       <c r="C1628"/>
     </row>
     <row r="1629" spans="1:3">
       <c r="A1629" t="s">
         <v>2067</v>
       </c>
       <c r="B1629" t="s">
-        <v>2038</v>
+        <v>2068</v>
       </c>
       <c r="C1629"/>
     </row>
     <row r="1630" spans="1:3">
       <c r="A1630" t="s">
-        <v>2068</v>
+        <v>2069</v>
       </c>
       <c r="B1630" t="s">
-        <v>2038</v>
+        <v>2070</v>
       </c>
       <c r="C1630"/>
     </row>
     <row r="1631" spans="1:3">
       <c r="A1631" t="s">
-        <v>2069</v>
+        <v>2071</v>
       </c>
       <c r="B1631" t="s">
-        <v>2038</v>
+        <v>2072</v>
       </c>
       <c r="C1631"/>
     </row>
     <row r="1632" spans="1:3">
       <c r="A1632" t="s">
-        <v>2070</v>
+        <v>2073</v>
       </c>
       <c r="B1632" t="s">
-        <v>2038</v>
+        <v>2074</v>
       </c>
       <c r="C1632"/>
     </row>
     <row r="1633" spans="1:3">
       <c r="A1633" t="s">
-        <v>2071</v>
+        <v>2075</v>
       </c>
       <c r="B1633" t="s">
-        <v>2038</v>
+        <v>2074</v>
       </c>
       <c r="C1633"/>
     </row>
     <row r="1634" spans="1:3">
       <c r="A1634" t="s">
-        <v>2072</v>
+        <v>2076</v>
       </c>
       <c r="B1634" t="s">
-        <v>2073</v>
+        <v>2077</v>
       </c>
       <c r="C1634"/>
     </row>
     <row r="1635" spans="1:3">
       <c r="A1635" t="s">
-        <v>2074</v>
+        <v>2078</v>
       </c>
       <c r="B1635" t="s">
-        <v>2075</v>
+        <v>2077</v>
       </c>
       <c r="C1635"/>
     </row>
     <row r="1636" spans="1:3">
       <c r="A1636" t="s">
-        <v>2076</v>
+        <v>2079</v>
       </c>
       <c r="B1636" t="s">
         <v>2077</v>
       </c>
       <c r="C1636"/>
     </row>
     <row r="1637" spans="1:3">
       <c r="A1637" t="s">
-        <v>2078</v>
+        <v>2080</v>
       </c>
       <c r="B1637" t="s">
-        <v>2079</v>
+        <v>2081</v>
       </c>
       <c r="C1637"/>
     </row>
     <row r="1638" spans="1:3">
       <c r="A1638" t="s">
-        <v>2080</v>
+        <v>2082</v>
       </c>
       <c r="B1638" t="s">
         <v>2081</v>
       </c>
       <c r="C1638"/>
     </row>
     <row r="1639" spans="1:3">
       <c r="A1639" t="s">
-        <v>2082</v>
+        <v>2083</v>
       </c>
       <c r="B1639" t="s">
-        <v>2083</v>
+        <v>2081</v>
       </c>
       <c r="C1639"/>
     </row>
     <row r="1640" spans="1:3">
       <c r="A1640" t="s">
         <v>2084</v>
       </c>
       <c r="B1640" t="s">
-        <v>2085</v>
+        <v>2081</v>
       </c>
       <c r="C1640"/>
     </row>
     <row r="1641" spans="1:3">
       <c r="A1641" t="s">
-        <v>2086</v>
+        <v>2085</v>
       </c>
       <c r="B1641" t="s">
-        <v>2087</v>
+        <v>2081</v>
       </c>
       <c r="C1641"/>
     </row>
     <row r="1642" spans="1:3">
       <c r="A1642" t="s">
-        <v>2088</v>
+        <v>2086</v>
       </c>
       <c r="B1642" t="s">
-        <v>2089</v>
+        <v>2081</v>
       </c>
       <c r="C1642"/>
     </row>
     <row r="1643" spans="1:3">
       <c r="A1643" t="s">
-        <v>2090</v>
+        <v>2087</v>
       </c>
       <c r="B1643" t="s">
-        <v>2089</v>
+        <v>2081</v>
       </c>
       <c r="C1643"/>
     </row>
     <row r="1644" spans="1:3">
       <c r="A1644" t="s">
-        <v>2091</v>
+        <v>2088</v>
       </c>
       <c r="B1644" t="s">
-        <v>2089</v>
+        <v>2081</v>
       </c>
       <c r="C1644"/>
     </row>
     <row r="1645" spans="1:3">
       <c r="A1645" t="s">
-        <v>2092</v>
+        <v>2089</v>
       </c>
       <c r="B1645" t="s">
-        <v>2093</v>
+        <v>2081</v>
       </c>
       <c r="C1645"/>
     </row>
     <row r="1646" spans="1:3">
       <c r="A1646" t="s">
-        <v>2094</v>
+        <v>2090</v>
       </c>
       <c r="B1646" t="s">
-        <v>2093</v>
+        <v>2081</v>
       </c>
       <c r="C1646"/>
     </row>
     <row r="1647" spans="1:3">
       <c r="A1647" t="s">
-        <v>2095</v>
+        <v>2091</v>
       </c>
       <c r="B1647" t="s">
-        <v>2093</v>
+        <v>2081</v>
       </c>
       <c r="C1647"/>
     </row>
     <row r="1648" spans="1:3">
       <c r="A1648" t="s">
-        <v>2096</v>
+        <v>2092</v>
       </c>
       <c r="B1648" t="s">
         <v>2093</v>
       </c>
       <c r="C1648"/>
     </row>
     <row r="1649" spans="1:3">
       <c r="A1649" t="s">
-        <v>2097</v>
+        <v>2094</v>
       </c>
       <c r="B1649" t="s">
-        <v>2093</v>
+        <v>2095</v>
       </c>
       <c r="C1649"/>
     </row>
     <row r="1650" spans="1:3">
       <c r="A1650" t="s">
-        <v>2098</v>
+        <v>2096</v>
       </c>
       <c r="B1650" t="s">
-        <v>2093</v>
+        <v>2097</v>
       </c>
       <c r="C1650"/>
     </row>
     <row r="1651" spans="1:3">
       <c r="A1651" t="s">
+        <v>2098</v>
+      </c>
+      <c r="B1651" t="s">
         <v>2099</v>
-      </c>
-[...1 lines deleted...]
-        <v>2093</v>
       </c>
       <c r="C1651"/>
     </row>
     <row r="1652" spans="1:3">
       <c r="A1652" t="s">
         <v>2100</v>
       </c>
       <c r="B1652" t="s">
-        <v>2093</v>
+        <v>2101</v>
       </c>
       <c r="C1652"/>
     </row>
     <row r="1653" spans="1:3">
       <c r="A1653" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="B1653" t="s">
-        <v>2093</v>
+        <v>2103</v>
       </c>
       <c r="C1653"/>
     </row>
     <row r="1654" spans="1:3">
       <c r="A1654" t="s">
-        <v>2102</v>
+        <v>2104</v>
       </c>
       <c r="B1654" t="s">
-        <v>2093</v>
+        <v>2103</v>
       </c>
       <c r="C1654"/>
     </row>
     <row r="1655" spans="1:3">
       <c r="A1655" t="s">
+        <v>2105</v>
+      </c>
+      <c r="B1655" t="s">
         <v>2103</v>
-      </c>
-[...1 lines deleted...]
-        <v>2093</v>
       </c>
       <c r="C1655"/>
     </row>
     <row r="1656" spans="1:3">
       <c r="A1656" t="s">
-        <v>2104</v>
+        <v>2106</v>
       </c>
       <c r="B1656" t="s">
-        <v>2105</v>
+        <v>2107</v>
       </c>
       <c r="C1656"/>
     </row>
     <row r="1657" spans="1:3">
       <c r="A1657" t="s">
-        <v>2106</v>
+        <v>2108</v>
       </c>
       <c r="B1657" t="s">
-        <v>2105</v>
+        <v>2109</v>
       </c>
       <c r="C1657"/>
     </row>
     <row r="1658" spans="1:3">
       <c r="A1658" t="s">
-        <v>2107</v>
+        <v>2110</v>
       </c>
       <c r="B1658" t="s">
-        <v>2105</v>
+        <v>2109</v>
       </c>
       <c r="C1658"/>
     </row>
     <row r="1659" spans="1:3">
       <c r="A1659" t="s">
-        <v>2108</v>
+        <v>2111</v>
       </c>
       <c r="B1659" t="s">
-        <v>2105</v>
+        <v>2109</v>
       </c>
       <c r="C1659"/>
     </row>
     <row r="1660" spans="1:3">
       <c r="A1660" t="s">
+        <v>2112</v>
+      </c>
+      <c r="B1660" t="s">
         <v>2109</v>
-      </c>
-[...1 lines deleted...]
-        <v>2105</v>
       </c>
       <c r="C1660"/>
     </row>
     <row r="1661" spans="1:3">
       <c r="A1661" t="s">
-        <v>2110</v>
+        <v>2113</v>
       </c>
       <c r="B1661" t="s">
-        <v>2105</v>
+        <v>2114</v>
       </c>
       <c r="C1661"/>
     </row>
     <row r="1662" spans="1:3">
       <c r="A1662" t="s">
-        <v>2111</v>
+        <v>2115</v>
       </c>
       <c r="B1662" t="s">
-        <v>2105</v>
+        <v>2114</v>
       </c>
       <c r="C1662"/>
     </row>
     <row r="1663" spans="1:3">
       <c r="A1663" t="s">
-        <v>2112</v>
+        <v>2116</v>
       </c>
       <c r="B1663" t="s">
-        <v>2105</v>
+        <v>2114</v>
       </c>
       <c r="C1663"/>
     </row>
     <row r="1664" spans="1:3">
       <c r="A1664" t="s">
-        <v>2113</v>
+        <v>2117</v>
       </c>
       <c r="B1664" t="s">
-        <v>2105</v>
+        <v>2114</v>
       </c>
       <c r="C1664"/>
     </row>
     <row r="1665" spans="1:3">
       <c r="A1665" t="s">
+        <v>2118</v>
+      </c>
+      <c r="B1665" t="s">
         <v>2114</v>
-      </c>
-[...1 lines deleted...]
-        <v>2105</v>
       </c>
       <c r="C1665"/>
     </row>
     <row r="1666" spans="1:3">
       <c r="A1666" t="s">
-        <v>2115</v>
+        <v>2119</v>
       </c>
       <c r="B1666" t="s">
-        <v>2105</v>
+        <v>2114</v>
       </c>
       <c r="C1666"/>
     </row>
     <row r="1667" spans="1:3">
       <c r="A1667" t="s">
-        <v>2116</v>
+        <v>2120</v>
       </c>
       <c r="B1667" t="s">
-        <v>2105</v>
+        <v>2114</v>
       </c>
       <c r="C1667"/>
     </row>
     <row r="1668" spans="1:3">
       <c r="A1668" t="s">
-        <v>2117</v>
+        <v>2121</v>
       </c>
       <c r="B1668" t="s">
-        <v>2118</v>
+        <v>2122</v>
       </c>
       <c r="C1668"/>
     </row>
     <row r="1669" spans="1:3">
       <c r="A1669" t="s">
-        <v>2119</v>
+        <v>2123</v>
       </c>
       <c r="B1669" t="s">
-        <v>2118</v>
+        <v>2124</v>
       </c>
       <c r="C1669"/>
     </row>
     <row r="1670" spans="1:3">
       <c r="A1670" t="s">
-        <v>2120</v>
+        <v>2125</v>
       </c>
       <c r="B1670" t="s">
-        <v>2118</v>
+        <v>2124</v>
       </c>
       <c r="C1670"/>
     </row>
     <row r="1671" spans="1:3">
       <c r="A1671" t="s">
-        <v>2121</v>
+        <v>2126</v>
       </c>
       <c r="B1671" t="s">
-        <v>2118</v>
+        <v>2124</v>
       </c>
       <c r="C1671"/>
     </row>
     <row r="1672" spans="1:3">
       <c r="A1672" t="s">
-        <v>2122</v>
+        <v>2127</v>
       </c>
       <c r="B1672" t="s">
-        <v>2118</v>
+        <v>2124</v>
       </c>
       <c r="C1672"/>
     </row>
     <row r="1673" spans="1:3">
       <c r="A1673" t="s">
-        <v>2123</v>
+        <v>2128</v>
       </c>
       <c r="B1673" t="s">
-        <v>2118</v>
+        <v>2124</v>
       </c>
       <c r="C1673"/>
     </row>
     <row r="1674" spans="1:3">
       <c r="A1674" t="s">
+        <v>2129</v>
+      </c>
+      <c r="B1674" t="s">
         <v>2124</v>
-      </c>
-[...1 lines deleted...]
-        <v>2118</v>
       </c>
       <c r="C1674"/>
     </row>
     <row r="1675" spans="1:3">
       <c r="A1675" t="s">
-        <v>2125</v>
+        <v>2130</v>
       </c>
       <c r="B1675" t="s">
-        <v>2126</v>
+        <v>2124</v>
       </c>
       <c r="C1675"/>
     </row>
     <row r="1676" spans="1:3">
       <c r="A1676" t="s">
-        <v>2127</v>
+        <v>2131</v>
       </c>
       <c r="B1676" t="s">
-        <v>2126</v>
+        <v>2124</v>
       </c>
       <c r="C1676"/>
     </row>
     <row r="1677" spans="1:3">
       <c r="A1677" t="s">
-        <v>2128</v>
+        <v>2132</v>
       </c>
       <c r="B1677" t="s">
-        <v>2129</v>
+        <v>2124</v>
       </c>
       <c r="C1677"/>
     </row>
     <row r="1678" spans="1:3">
       <c r="A1678" t="s">
-        <v>2130</v>
+        <v>2133</v>
       </c>
       <c r="B1678" t="s">
-        <v>2131</v>
+        <v>2124</v>
       </c>
       <c r="C1678"/>
     </row>
     <row r="1679" spans="1:3">
       <c r="A1679" t="s">
-        <v>2132</v>
+        <v>2134</v>
       </c>
       <c r="B1679" t="s">
-        <v>2131</v>
+        <v>2124</v>
       </c>
       <c r="C1679"/>
     </row>
     <row r="1680" spans="1:3">
       <c r="A1680" t="s">
-        <v>2133</v>
+        <v>2135</v>
       </c>
       <c r="B1680" t="s">
-        <v>2131</v>
+        <v>2124</v>
       </c>
       <c r="C1680"/>
     </row>
     <row r="1681" spans="1:3">
       <c r="A1681" t="s">
-        <v>2134</v>
+        <v>2136</v>
       </c>
       <c r="B1681" t="s">
-        <v>2135</v>
+        <v>2124</v>
       </c>
       <c r="C1681"/>
     </row>
     <row r="1682" spans="1:3">
       <c r="A1682" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
       <c r="B1682" t="s">
-        <v>2137</v>
+        <v>2124</v>
       </c>
       <c r="C1682"/>
     </row>
     <row r="1683" spans="1:3">
       <c r="A1683" t="s">
         <v>2138</v>
       </c>
       <c r="B1683" t="s">
-        <v>2139</v>
+        <v>2124</v>
       </c>
       <c r="C1683"/>
     </row>
     <row r="1684" spans="1:3">
       <c r="A1684" t="s">
-        <v>2140</v>
+        <v>2139</v>
       </c>
       <c r="B1684" t="s">
-        <v>2141</v>
+        <v>2124</v>
       </c>
       <c r="C1684"/>
     </row>
     <row r="1685" spans="1:3">
       <c r="A1685" t="s">
-        <v>2142</v>
+        <v>2140</v>
       </c>
       <c r="B1685" t="s">
-        <v>2143</v>
+        <v>2124</v>
       </c>
       <c r="C1685"/>
     </row>
     <row r="1686" spans="1:3">
       <c r="A1686" t="s">
-        <v>2144</v>
+        <v>2141</v>
       </c>
       <c r="B1686" t="s">
-        <v>2145</v>
+        <v>2124</v>
       </c>
       <c r="C1686"/>
     </row>
     <row r="1687" spans="1:3">
       <c r="A1687" t="s">
-        <v>2146</v>
+        <v>2142</v>
       </c>
       <c r="B1687" t="s">
-        <v>2145</v>
+        <v>2124</v>
       </c>
       <c r="C1687"/>
     </row>
     <row r="1688" spans="1:3">
       <c r="A1688" t="s">
-        <v>2147</v>
+        <v>2143</v>
       </c>
       <c r="B1688" t="s">
-        <v>2148</v>
+        <v>2124</v>
       </c>
       <c r="C1688"/>
     </row>
     <row r="1689" spans="1:3">
       <c r="A1689" t="s">
-        <v>2149</v>
+        <v>2144</v>
       </c>
       <c r="B1689" t="s">
-        <v>2150</v>
+        <v>2124</v>
       </c>
       <c r="C1689"/>
     </row>
     <row r="1690" spans="1:3">
       <c r="A1690" t="s">
-        <v>2151</v>
+        <v>2145</v>
       </c>
       <c r="B1690" t="s">
-        <v>2150</v>
+        <v>2124</v>
       </c>
       <c r="C1690"/>
     </row>
     <row r="1691" spans="1:3">
       <c r="A1691" t="s">
-        <v>2152</v>
+        <v>2146</v>
       </c>
       <c r="B1691" t="s">
-        <v>2153</v>
+        <v>2124</v>
       </c>
       <c r="C1691"/>
     </row>
     <row r="1692" spans="1:3">
       <c r="A1692" t="s">
-        <v>2154</v>
+        <v>2147</v>
       </c>
       <c r="B1692" t="s">
-        <v>2155</v>
+        <v>2124</v>
       </c>
       <c r="C1692"/>
     </row>
     <row r="1693" spans="1:3">
       <c r="A1693" t="s">
-        <v>2156</v>
+        <v>2148</v>
       </c>
       <c r="B1693" t="s">
-        <v>2157</v>
+        <v>2124</v>
       </c>
       <c r="C1693"/>
     </row>
     <row r="1694" spans="1:3">
       <c r="A1694" t="s">
-        <v>2158</v>
+        <v>2149</v>
       </c>
       <c r="B1694" t="s">
-        <v>2159</v>
+        <v>2124</v>
       </c>
       <c r="C1694"/>
     </row>
     <row r="1695" spans="1:3">
       <c r="A1695" t="s">
-        <v>2160</v>
+        <v>2150</v>
       </c>
       <c r="B1695" t="s">
-        <v>2161</v>
+        <v>2124</v>
       </c>
       <c r="C1695"/>
     </row>
     <row r="1696" spans="1:3">
       <c r="A1696" t="s">
-        <v>2162</v>
+        <v>2151</v>
       </c>
       <c r="B1696" t="s">
-        <v>2163</v>
+        <v>2124</v>
       </c>
       <c r="C1696"/>
     </row>
     <row r="1697" spans="1:3">
       <c r="A1697" t="s">
-        <v>2164</v>
+        <v>2152</v>
       </c>
       <c r="B1697" t="s">
-        <v>2165</v>
+        <v>2124</v>
       </c>
       <c r="C1697"/>
     </row>
     <row r="1698" spans="1:3">
       <c r="A1698" t="s">
-        <v>2166</v>
+        <v>2153</v>
       </c>
       <c r="B1698" t="s">
-        <v>2165</v>
+        <v>2124</v>
       </c>
       <c r="C1698"/>
     </row>
     <row r="1699" spans="1:3">
       <c r="A1699" t="s">
-        <v>2167</v>
+        <v>2154</v>
       </c>
       <c r="B1699" t="s">
-        <v>2165</v>
+        <v>2124</v>
       </c>
       <c r="C1699"/>
     </row>
     <row r="1700" spans="1:3">
       <c r="A1700" t="s">
-        <v>2168</v>
+        <v>2155</v>
       </c>
       <c r="B1700" t="s">
-        <v>2169</v>
+        <v>2124</v>
       </c>
       <c r="C1700"/>
     </row>
     <row r="1701" spans="1:3">
       <c r="A1701" t="s">
-        <v>2170</v>
+        <v>2156</v>
       </c>
       <c r="B1701" t="s">
-        <v>2171</v>
+        <v>2124</v>
       </c>
       <c r="C1701"/>
     </row>
     <row r="1702" spans="1:3">
       <c r="A1702" t="s">
-        <v>2172</v>
+        <v>2157</v>
       </c>
       <c r="B1702" t="s">
-        <v>2173</v>
+        <v>2124</v>
       </c>
       <c r="C1702"/>
     </row>
     <row r="1703" spans="1:3">
       <c r="A1703" t="s">
-        <v>2174</v>
+        <v>2158</v>
       </c>
       <c r="B1703" t="s">
-        <v>2175</v>
+        <v>2159</v>
       </c>
       <c r="C1703"/>
     </row>
     <row r="1704" spans="1:3">
       <c r="A1704" t="s">
-        <v>2176</v>
+        <v>2160</v>
       </c>
       <c r="B1704" t="s">
-        <v>2175</v>
+        <v>2161</v>
       </c>
       <c r="C1704"/>
     </row>
     <row r="1705" spans="1:3">
       <c r="A1705" t="s">
-        <v>2177</v>
+        <v>2162</v>
       </c>
       <c r="B1705" t="s">
-        <v>2178</v>
+        <v>2163</v>
       </c>
       <c r="C1705"/>
     </row>
     <row r="1706" spans="1:3">
       <c r="A1706" t="s">
-        <v>2179</v>
+        <v>2164</v>
       </c>
       <c r="B1706" t="s">
-        <v>2180</v>
+        <v>2165</v>
       </c>
       <c r="C1706"/>
     </row>
     <row r="1707" spans="1:3">
       <c r="A1707" t="s">
-        <v>2181</v>
+        <v>2166</v>
       </c>
       <c r="B1707" t="s">
-        <v>2182</v>
+        <v>2167</v>
       </c>
       <c r="C1707"/>
     </row>
     <row r="1708" spans="1:3">
       <c r="A1708" t="s">
-        <v>2183</v>
+        <v>2168</v>
       </c>
       <c r="B1708" t="s">
-        <v>2184</v>
+        <v>2169</v>
       </c>
       <c r="C1708"/>
     </row>
     <row r="1709" spans="1:3">
       <c r="A1709" t="s">
-        <v>2185</v>
+        <v>2170</v>
       </c>
       <c r="B1709" t="s">
-        <v>2184</v>
+        <v>2171</v>
       </c>
       <c r="C1709"/>
     </row>
     <row r="1710" spans="1:3">
       <c r="A1710" t="s">
-        <v>2186</v>
+        <v>2172</v>
       </c>
       <c r="B1710" t="s">
-        <v>2184</v>
+        <v>2173</v>
       </c>
       <c r="C1710"/>
     </row>
     <row r="1711" spans="1:3">
       <c r="A1711" t="s">
-        <v>2187</v>
+        <v>2174</v>
       </c>
       <c r="B1711" t="s">
-        <v>2184</v>
+        <v>2175</v>
       </c>
       <c r="C1711"/>
     </row>
     <row r="1712" spans="1:3">
       <c r="A1712" t="s">
-        <v>2188</v>
+        <v>2176</v>
       </c>
       <c r="B1712" t="s">
-        <v>2184</v>
+        <v>2175</v>
       </c>
       <c r="C1712"/>
     </row>
     <row r="1713" spans="1:3">
       <c r="A1713" t="s">
-        <v>2189</v>
+        <v>2177</v>
       </c>
       <c r="B1713" t="s">
-        <v>2184</v>
+        <v>2175</v>
       </c>
       <c r="C1713"/>
     </row>
     <row r="1714" spans="1:3">
       <c r="A1714" t="s">
-        <v>2190</v>
+        <v>2178</v>
       </c>
       <c r="B1714" t="s">
-        <v>2184</v>
+        <v>2179</v>
       </c>
       <c r="C1714"/>
     </row>
     <row r="1715" spans="1:3">
       <c r="A1715" t="s">
-        <v>2191</v>
+        <v>2180</v>
       </c>
       <c r="B1715" t="s">
-        <v>2184</v>
+        <v>2179</v>
       </c>
       <c r="C1715"/>
     </row>
     <row r="1716" spans="1:3">
       <c r="A1716" t="s">
-        <v>2192</v>
+        <v>2181</v>
       </c>
       <c r="B1716" t="s">
-        <v>2184</v>
+        <v>2179</v>
       </c>
       <c r="C1716"/>
     </row>
     <row r="1717" spans="1:3">
       <c r="A1717" t="s">
-        <v>2193</v>
+        <v>2182</v>
       </c>
       <c r="B1717" t="s">
-        <v>2184</v>
+        <v>2179</v>
       </c>
       <c r="C1717"/>
     </row>
     <row r="1718" spans="1:3">
       <c r="A1718" t="s">
-        <v>2194</v>
+        <v>2183</v>
       </c>
       <c r="B1718" t="s">
-        <v>2184</v>
+        <v>2179</v>
       </c>
       <c r="C1718"/>
     </row>
     <row r="1719" spans="1:3">
       <c r="A1719" t="s">
-        <v>2195</v>
+        <v>2184</v>
       </c>
       <c r="B1719" t="s">
-        <v>2184</v>
+        <v>2179</v>
       </c>
       <c r="C1719"/>
     </row>
     <row r="1720" spans="1:3">
       <c r="A1720" t="s">
-        <v>2196</v>
+        <v>2185</v>
       </c>
       <c r="B1720" t="s">
-        <v>2184</v>
+        <v>2179</v>
       </c>
       <c r="C1720"/>
     </row>
     <row r="1721" spans="1:3">
       <c r="A1721" t="s">
-        <v>2197</v>
+        <v>2186</v>
       </c>
       <c r="B1721" t="s">
-        <v>2184</v>
+        <v>2179</v>
       </c>
       <c r="C1721"/>
     </row>
     <row r="1722" spans="1:3">
       <c r="A1722" t="s">
-        <v>2198</v>
+        <v>2187</v>
       </c>
       <c r="B1722" t="s">
-        <v>2184</v>
+        <v>2179</v>
       </c>
       <c r="C1722"/>
     </row>
     <row r="1723" spans="1:3">
       <c r="A1723" t="s">
-        <v>2199</v>
+        <v>2188</v>
       </c>
       <c r="B1723" t="s">
-        <v>2200</v>
+        <v>2179</v>
       </c>
       <c r="C1723"/>
     </row>
     <row r="1724" spans="1:3">
       <c r="A1724" t="s">
-        <v>2201</v>
+        <v>2189</v>
       </c>
       <c r="B1724" t="s">
-        <v>2202</v>
+        <v>2179</v>
       </c>
       <c r="C1724"/>
     </row>
     <row r="1725" spans="1:3">
       <c r="A1725" t="s">
-        <v>2203</v>
+        <v>2190</v>
       </c>
       <c r="B1725" t="s">
-        <v>2204</v>
+        <v>2191</v>
       </c>
       <c r="C1725"/>
     </row>
     <row r="1726" spans="1:3">
       <c r="A1726" t="s">
-        <v>2205</v>
+        <v>2192</v>
       </c>
       <c r="B1726" t="s">
-        <v>2206</v>
+        <v>2191</v>
       </c>
       <c r="C1726"/>
     </row>
     <row r="1727" spans="1:3">
       <c r="A1727" t="s">
-        <v>2207</v>
+        <v>2193</v>
       </c>
       <c r="B1727" t="s">
-        <v>2208</v>
+        <v>2191</v>
       </c>
       <c r="C1727"/>
     </row>
     <row r="1728" spans="1:3">
       <c r="A1728" t="s">
-        <v>2209</v>
+        <v>2194</v>
       </c>
       <c r="B1728" t="s">
-        <v>2208</v>
+        <v>2191</v>
       </c>
       <c r="C1728"/>
     </row>
     <row r="1729" spans="1:3">
       <c r="A1729" t="s">
-        <v>2210</v>
+        <v>2195</v>
       </c>
       <c r="B1729" t="s">
-        <v>2208</v>
+        <v>2191</v>
       </c>
       <c r="C1729"/>
     </row>
     <row r="1730" spans="1:3">
       <c r="A1730" t="s">
-        <v>2211</v>
+        <v>2196</v>
       </c>
       <c r="B1730" t="s">
-        <v>2208</v>
+        <v>2191</v>
       </c>
       <c r="C1730"/>
     </row>
     <row r="1731" spans="1:3">
       <c r="A1731" t="s">
-        <v>2212</v>
+        <v>2197</v>
       </c>
       <c r="B1731" t="s">
-        <v>2208</v>
+        <v>2191</v>
       </c>
       <c r="C1731"/>
     </row>
     <row r="1732" spans="1:3">
       <c r="A1732" t="s">
-        <v>2213</v>
+        <v>2198</v>
       </c>
       <c r="B1732" t="s">
-        <v>2208</v>
+        <v>2191</v>
       </c>
       <c r="C1732"/>
     </row>
     <row r="1733" spans="1:3">
       <c r="A1733" t="s">
-        <v>2214</v>
+        <v>2199</v>
       </c>
       <c r="B1733" t="s">
-        <v>2208</v>
+        <v>2191</v>
       </c>
       <c r="C1733"/>
     </row>
     <row r="1734" spans="1:3">
       <c r="A1734" t="s">
-        <v>2215</v>
+        <v>2200</v>
       </c>
       <c r="B1734" t="s">
-        <v>2208</v>
+        <v>2191</v>
       </c>
       <c r="C1734"/>
     </row>
     <row r="1735" spans="1:3">
       <c r="A1735" t="s">
-        <v>2216</v>
+        <v>2201</v>
       </c>
       <c r="B1735" t="s">
-        <v>2208</v>
+        <v>2191</v>
       </c>
       <c r="C1735"/>
     </row>
     <row r="1736" spans="1:3">
       <c r="A1736" t="s">
-        <v>2217</v>
+        <v>2202</v>
       </c>
       <c r="B1736" t="s">
-        <v>2208</v>
+        <v>2191</v>
       </c>
       <c r="C1736"/>
     </row>
     <row r="1737" spans="1:3">
       <c r="A1737" t="s">
-        <v>2218</v>
+        <v>2203</v>
       </c>
       <c r="B1737" t="s">
-        <v>2208</v>
+        <v>2204</v>
       </c>
       <c r="C1737"/>
     </row>
     <row r="1738" spans="1:3">
       <c r="A1738" t="s">
-        <v>2219</v>
+        <v>2205</v>
       </c>
       <c r="B1738" t="s">
-        <v>2208</v>
+        <v>2204</v>
       </c>
       <c r="C1738"/>
     </row>
     <row r="1739" spans="1:3">
       <c r="A1739" t="s">
-        <v>2220</v>
+        <v>2206</v>
       </c>
       <c r="B1739" t="s">
-        <v>2208</v>
+        <v>2204</v>
       </c>
       <c r="C1739"/>
     </row>
     <row r="1740" spans="1:3">
       <c r="A1740" t="s">
-        <v>2221</v>
+        <v>2207</v>
       </c>
       <c r="B1740" t="s">
-        <v>2208</v>
+        <v>2204</v>
       </c>
       <c r="C1740"/>
     </row>
     <row r="1741" spans="1:3">
       <c r="A1741" t="s">
-        <v>2222</v>
+        <v>2208</v>
       </c>
       <c r="B1741" t="s">
-        <v>2208</v>
+        <v>2204</v>
       </c>
       <c r="C1741"/>
     </row>
     <row r="1742" spans="1:3">
       <c r="A1742" t="s">
-        <v>2223</v>
+        <v>2209</v>
       </c>
       <c r="B1742" t="s">
-        <v>2208</v>
+        <v>2204</v>
       </c>
       <c r="C1742"/>
     </row>
     <row r="1743" spans="1:3">
       <c r="A1743" t="s">
-        <v>2224</v>
+        <v>2210</v>
       </c>
       <c r="B1743" t="s">
-        <v>2208</v>
+        <v>2204</v>
       </c>
       <c r="C1743"/>
     </row>
     <row r="1744" spans="1:3">
       <c r="A1744" t="s">
-        <v>2225</v>
+        <v>2211</v>
       </c>
       <c r="B1744" t="s">
-        <v>2208</v>
+        <v>2212</v>
       </c>
       <c r="C1744"/>
     </row>
     <row r="1745" spans="1:3">
       <c r="A1745" t="s">
-        <v>2226</v>
+        <v>2213</v>
       </c>
       <c r="B1745" t="s">
-        <v>2208</v>
+        <v>2212</v>
       </c>
       <c r="C1745"/>
     </row>
     <row r="1746" spans="1:3">
       <c r="A1746" t="s">
-        <v>2227</v>
+        <v>2214</v>
       </c>
       <c r="B1746" t="s">
-        <v>2208</v>
+        <v>2215</v>
       </c>
       <c r="C1746"/>
     </row>
     <row r="1747" spans="1:3">
       <c r="A1747" t="s">
-        <v>2228</v>
+        <v>2216</v>
       </c>
       <c r="B1747" t="s">
-        <v>2208</v>
+        <v>2217</v>
       </c>
       <c r="C1747"/>
     </row>
     <row r="1748" spans="1:3">
       <c r="A1748" t="s">
-        <v>2229</v>
+        <v>2218</v>
       </c>
       <c r="B1748" t="s">
-        <v>2208</v>
+        <v>2217</v>
       </c>
       <c r="C1748"/>
     </row>
     <row r="1749" spans="1:3">
       <c r="A1749" t="s">
-        <v>2230</v>
+        <v>2219</v>
       </c>
       <c r="B1749" t="s">
-        <v>2208</v>
+        <v>2217</v>
       </c>
       <c r="C1749"/>
     </row>
     <row r="1750" spans="1:3">
       <c r="A1750" t="s">
-        <v>2231</v>
+        <v>2220</v>
       </c>
       <c r="B1750" t="s">
-        <v>2208</v>
+        <v>2221</v>
       </c>
       <c r="C1750"/>
     </row>
     <row r="1751" spans="1:3">
       <c r="A1751" t="s">
-        <v>2232</v>
+        <v>2222</v>
       </c>
       <c r="B1751" t="s">
-        <v>2208</v>
+        <v>2223</v>
       </c>
       <c r="C1751"/>
     </row>
     <row r="1752" spans="1:3">
       <c r="A1752" t="s">
-        <v>2233</v>
+        <v>2224</v>
       </c>
       <c r="B1752" t="s">
-        <v>2208</v>
+        <v>2225</v>
       </c>
       <c r="C1752"/>
     </row>
     <row r="1753" spans="1:3">
       <c r="A1753" t="s">
-        <v>2234</v>
+        <v>2226</v>
       </c>
       <c r="B1753" t="s">
-        <v>2208</v>
+        <v>2227</v>
       </c>
       <c r="C1753"/>
     </row>
     <row r="1754" spans="1:3">
       <c r="A1754" t="s">
-        <v>2235</v>
+        <v>2228</v>
       </c>
       <c r="B1754" t="s">
-        <v>2208</v>
+        <v>2229</v>
       </c>
       <c r="C1754"/>
     </row>
     <row r="1755" spans="1:3">
       <c r="A1755" t="s">
-        <v>2236</v>
+        <v>2230</v>
       </c>
       <c r="B1755" t="s">
-        <v>2208</v>
+        <v>2231</v>
       </c>
       <c r="C1755"/>
     </row>
     <row r="1756" spans="1:3">
       <c r="A1756" t="s">
-        <v>2237</v>
+        <v>2232</v>
       </c>
       <c r="B1756" t="s">
-        <v>2208</v>
+        <v>2231</v>
       </c>
       <c r="C1756"/>
     </row>
     <row r="1757" spans="1:3">
       <c r="A1757" t="s">
-        <v>2238</v>
+        <v>2233</v>
       </c>
       <c r="B1757" t="s">
-        <v>2208</v>
+        <v>2234</v>
       </c>
       <c r="C1757"/>
     </row>
     <row r="1758" spans="1:3">
       <c r="A1758" t="s">
-        <v>2239</v>
+        <v>2235</v>
       </c>
       <c r="B1758" t="s">
-        <v>2208</v>
+        <v>2236</v>
       </c>
       <c r="C1758"/>
     </row>
     <row r="1759" spans="1:3">
       <c r="A1759" t="s">
-        <v>2240</v>
+        <v>2237</v>
       </c>
       <c r="B1759" t="s">
-        <v>2208</v>
+        <v>2236</v>
       </c>
       <c r="C1759"/>
     </row>
     <row r="1760" spans="1:3">
       <c r="A1760" t="s">
-        <v>2241</v>
+        <v>2238</v>
       </c>
       <c r="B1760" t="s">
-        <v>2208</v>
+        <v>2239</v>
       </c>
       <c r="C1760"/>
     </row>
     <row r="1761" spans="1:3">
       <c r="A1761" t="s">
-        <v>2242</v>
+        <v>2240</v>
       </c>
       <c r="B1761" t="s">
-        <v>2208</v>
+        <v>2241</v>
       </c>
       <c r="C1761"/>
     </row>
     <row r="1762" spans="1:3">
       <c r="A1762" t="s">
+        <v>2242</v>
+      </c>
+      <c r="B1762" t="s">
         <v>2243</v>
-      </c>
-[...1 lines deleted...]
-        <v>2208</v>
       </c>
       <c r="C1762"/>
     </row>
     <row r="1763" spans="1:3">
       <c r="A1763" t="s">
         <v>2244</v>
       </c>
       <c r="B1763" t="s">
-        <v>2208</v>
+        <v>2245</v>
       </c>
       <c r="C1763"/>
     </row>
     <row r="1764" spans="1:3">
       <c r="A1764" t="s">
-        <v>2245</v>
+        <v>2246</v>
       </c>
       <c r="B1764" t="s">
-        <v>2246</v>
+        <v>2247</v>
       </c>
       <c r="C1764"/>
     </row>
     <row r="1765" spans="1:3">
       <c r="A1765" t="s">
-        <v>2247</v>
+        <v>2248</v>
       </c>
       <c r="B1765" t="s">
-        <v>2248</v>
+        <v>2249</v>
       </c>
       <c r="C1765"/>
     </row>
     <row r="1766" spans="1:3">
       <c r="A1766" t="s">
-        <v>2249</v>
+        <v>2250</v>
       </c>
       <c r="B1766" t="s">
-        <v>2248</v>
+        <v>2251</v>
       </c>
       <c r="C1766"/>
     </row>
     <row r="1767" spans="1:3">
       <c r="A1767" t="s">
-        <v>2250</v>
+        <v>2252</v>
       </c>
       <c r="B1767" t="s">
         <v>2251</v>
       </c>
       <c r="C1767"/>
     </row>
     <row r="1768" spans="1:3">
       <c r="A1768" t="s">
-        <v>2252</v>
+        <v>2253</v>
       </c>
       <c r="B1768" t="s">
         <v>2251</v>
       </c>
       <c r="C1768"/>
     </row>
     <row r="1769" spans="1:3">
       <c r="A1769" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="B1769" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="C1769"/>
     </row>
     <row r="1770" spans="1:3">
       <c r="A1770" t="s">
-        <v>2255</v>
+        <v>2256</v>
       </c>
       <c r="B1770" t="s">
-        <v>2254</v>
+        <v>2257</v>
       </c>
       <c r="C1770"/>
     </row>
     <row r="1771" spans="1:3">
       <c r="A1771" t="s">
-        <v>2256</v>
+        <v>2258</v>
       </c>
       <c r="B1771" t="s">
-        <v>2254</v>
+        <v>2259</v>
       </c>
       <c r="C1771"/>
     </row>
     <row r="1772" spans="1:3">
       <c r="A1772" t="s">
-        <v>2257</v>
+        <v>2260</v>
       </c>
       <c r="B1772" t="s">
-        <v>2254</v>
+        <v>2261</v>
       </c>
       <c r="C1772"/>
     </row>
     <row r="1773" spans="1:3">
       <c r="A1773" t="s">
-        <v>2258</v>
+        <v>2262</v>
       </c>
       <c r="B1773" t="s">
-        <v>2254</v>
+        <v>2261</v>
       </c>
       <c r="C1773"/>
     </row>
     <row r="1774" spans="1:3">
       <c r="A1774" t="s">
-        <v>2259</v>
+        <v>2263</v>
       </c>
       <c r="B1774" t="s">
-        <v>2254</v>
+        <v>2264</v>
       </c>
       <c r="C1774"/>
     </row>
     <row r="1775" spans="1:3">
       <c r="A1775" t="s">
-        <v>2260</v>
+        <v>2265</v>
       </c>
       <c r="B1775" t="s">
-        <v>2254</v>
+        <v>2266</v>
       </c>
       <c r="C1775"/>
     </row>
     <row r="1776" spans="1:3">
       <c r="A1776" t="s">
-        <v>2261</v>
+        <v>2267</v>
       </c>
       <c r="B1776" t="s">
-        <v>2254</v>
+        <v>2268</v>
       </c>
       <c r="C1776"/>
     </row>
     <row r="1777" spans="1:3">
       <c r="A1777" t="s">
-        <v>2262</v>
+        <v>2269</v>
       </c>
       <c r="B1777" t="s">
-        <v>2263</v>
+        <v>2270</v>
       </c>
       <c r="C1777"/>
     </row>
     <row r="1778" spans="1:3">
       <c r="A1778" t="s">
-        <v>2264</v>
+        <v>2271</v>
       </c>
       <c r="B1778" t="s">
-        <v>2265</v>
+        <v>2270</v>
       </c>
       <c r="C1778"/>
     </row>
     <row r="1779" spans="1:3">
       <c r="A1779" t="s">
-        <v>2266</v>
+        <v>2272</v>
       </c>
       <c r="B1779" t="s">
-        <v>2267</v>
+        <v>2270</v>
       </c>
       <c r="C1779"/>
     </row>
     <row r="1780" spans="1:3">
       <c r="A1780" t="s">
-        <v>2268</v>
+        <v>2273</v>
       </c>
       <c r="B1780" t="s">
-        <v>2267</v>
+        <v>2270</v>
       </c>
       <c r="C1780"/>
     </row>
     <row r="1781" spans="1:3">
       <c r="A1781" t="s">
-        <v>2269</v>
+        <v>2274</v>
       </c>
       <c r="B1781" t="s">
         <v>2270</v>
       </c>
       <c r="C1781"/>
     </row>
     <row r="1782" spans="1:3">
       <c r="A1782" t="s">
-        <v>2271</v>
+        <v>2275</v>
       </c>
       <c r="B1782" t="s">
         <v>2270</v>
       </c>
       <c r="C1782"/>
     </row>
     <row r="1783" spans="1:3">
       <c r="A1783" t="s">
-        <v>2272</v>
+        <v>2276</v>
       </c>
       <c r="B1783" t="s">
         <v>2270</v>
       </c>
       <c r="C1783"/>
     </row>
     <row r="1784" spans="1:3">
       <c r="A1784" t="s">
-        <v>2273</v>
+        <v>2277</v>
       </c>
       <c r="B1784" t="s">
         <v>2270</v>
       </c>
       <c r="C1784"/>
     </row>
     <row r="1785" spans="1:3">
       <c r="A1785" t="s">
-        <v>2274</v>
+        <v>2278</v>
       </c>
       <c r="B1785" t="s">
         <v>2270</v>
       </c>
       <c r="C1785"/>
     </row>
     <row r="1786" spans="1:3">
       <c r="A1786" t="s">
-        <v>2275</v>
+        <v>2279</v>
       </c>
       <c r="B1786" t="s">
-        <v>2276</v>
+        <v>2270</v>
       </c>
       <c r="C1786"/>
     </row>
     <row r="1787" spans="1:3">
       <c r="A1787" t="s">
-        <v>2277</v>
+        <v>2280</v>
       </c>
       <c r="B1787" t="s">
-        <v>2278</v>
+        <v>2270</v>
       </c>
       <c r="C1787"/>
     </row>
     <row r="1788" spans="1:3">
       <c r="A1788" t="s">
-        <v>2279</v>
+        <v>2281</v>
       </c>
       <c r="B1788" t="s">
-        <v>2278</v>
+        <v>2270</v>
       </c>
       <c r="C1788"/>
     </row>
     <row r="1789" spans="1:3">
       <c r="A1789" t="s">
-        <v>2280</v>
+        <v>2282</v>
       </c>
       <c r="B1789" t="s">
-        <v>2278</v>
+        <v>2270</v>
       </c>
       <c r="C1789"/>
     </row>
     <row r="1790" spans="1:3">
       <c r="A1790" t="s">
-        <v>2281</v>
+        <v>2283</v>
       </c>
       <c r="B1790" t="s">
-        <v>2278</v>
+        <v>2270</v>
       </c>
       <c r="C1790"/>
     </row>
     <row r="1791" spans="1:3">
       <c r="A1791" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
       <c r="B1791" t="s">
-        <v>2278</v>
+        <v>2270</v>
       </c>
       <c r="C1791"/>
     </row>
     <row r="1792" spans="1:3">
       <c r="A1792" t="s">
-        <v>2283</v>
+        <v>2285</v>
       </c>
       <c r="B1792" t="s">
-        <v>2278</v>
+        <v>2286</v>
       </c>
       <c r="C1792"/>
     </row>
     <row r="1793" spans="1:3">
       <c r="A1793" t="s">
-        <v>2284</v>
+        <v>2287</v>
       </c>
       <c r="B1793" t="s">
-        <v>2278</v>
+        <v>2288</v>
       </c>
       <c r="C1793"/>
     </row>
     <row r="1794" spans="1:3">
       <c r="A1794" t="s">
-        <v>2285</v>
+        <v>2289</v>
       </c>
       <c r="B1794" t="s">
-        <v>2278</v>
+        <v>2290</v>
       </c>
       <c r="C1794"/>
     </row>
     <row r="1795" spans="1:3">
       <c r="A1795" t="s">
-        <v>2286</v>
+        <v>2291</v>
       </c>
       <c r="B1795" t="s">
-        <v>2278</v>
+        <v>2292</v>
       </c>
       <c r="C1795"/>
     </row>
     <row r="1796" spans="1:3">
       <c r="A1796" t="s">
-        <v>2287</v>
+        <v>2293</v>
       </c>
       <c r="B1796" t="s">
-        <v>2278</v>
+        <v>2294</v>
       </c>
       <c r="C1796"/>
     </row>
     <row r="1797" spans="1:3">
       <c r="A1797" t="s">
-        <v>2288</v>
+        <v>2295</v>
       </c>
       <c r="B1797" t="s">
-        <v>2278</v>
+        <v>2294</v>
       </c>
       <c r="C1797"/>
     </row>
     <row r="1798" spans="1:3">
       <c r="A1798" t="s">
-        <v>2289</v>
+        <v>2296</v>
       </c>
       <c r="B1798" t="s">
-        <v>2278</v>
+        <v>2294</v>
       </c>
       <c r="C1798"/>
     </row>
     <row r="1799" spans="1:3">
       <c r="A1799" t="s">
-        <v>2290</v>
+        <v>2297</v>
       </c>
       <c r="B1799" t="s">
-        <v>2278</v>
+        <v>2294</v>
       </c>
       <c r="C1799"/>
     </row>
     <row r="1800" spans="1:3">
       <c r="A1800" t="s">
-        <v>2291</v>
+        <v>2298</v>
       </c>
       <c r="B1800" t="s">
-        <v>2278</v>
+        <v>2294</v>
       </c>
       <c r="C1800"/>
     </row>
     <row r="1801" spans="1:3">
       <c r="A1801" t="s">
-        <v>2292</v>
+        <v>2299</v>
       </c>
       <c r="B1801" t="s">
-        <v>2278</v>
+        <v>2294</v>
       </c>
       <c r="C1801"/>
     </row>
     <row r="1802" spans="1:3">
       <c r="A1802" t="s">
-        <v>2293</v>
+        <v>2300</v>
       </c>
       <c r="B1802" t="s">
-        <v>2278</v>
+        <v>2294</v>
       </c>
       <c r="C1802"/>
     </row>
     <row r="1803" spans="1:3">
       <c r="A1803" t="s">
+        <v>2301</v>
+      </c>
+      <c r="B1803" t="s">
         <v>2294</v>
-      </c>
-[...1 lines deleted...]
-        <v>2278</v>
       </c>
       <c r="C1803"/>
     </row>
     <row r="1804" spans="1:3">
       <c r="A1804" t="s">
-        <v>2295</v>
+        <v>2302</v>
       </c>
       <c r="B1804" t="s">
-        <v>2278</v>
+        <v>2294</v>
       </c>
       <c r="C1804"/>
     </row>
     <row r="1805" spans="1:3">
       <c r="A1805" t="s">
-        <v>2296</v>
+        <v>2303</v>
       </c>
       <c r="B1805" t="s">
-        <v>2278</v>
+        <v>2294</v>
       </c>
       <c r="C1805"/>
     </row>
     <row r="1806" spans="1:3">
       <c r="A1806" t="s">
-        <v>2297</v>
+        <v>2304</v>
       </c>
       <c r="B1806" t="s">
-        <v>2278</v>
+        <v>2294</v>
       </c>
       <c r="C1806"/>
     </row>
     <row r="1807" spans="1:3">
       <c r="A1807" t="s">
-        <v>2298</v>
+        <v>2305</v>
       </c>
       <c r="B1807" t="s">
-        <v>2278</v>
+        <v>2294</v>
       </c>
       <c r="C1807"/>
     </row>
     <row r="1808" spans="1:3">
       <c r="A1808" t="s">
-        <v>2299</v>
+        <v>2306</v>
       </c>
       <c r="B1808" t="s">
-        <v>2278</v>
+        <v>2294</v>
       </c>
       <c r="C1808"/>
     </row>
     <row r="1809" spans="1:3">
       <c r="A1809" t="s">
-        <v>2300</v>
+        <v>2307</v>
       </c>
       <c r="B1809" t="s">
-        <v>2278</v>
+        <v>2294</v>
       </c>
       <c r="C1809"/>
     </row>
     <row r="1810" spans="1:3">
       <c r="A1810" t="s">
-        <v>2301</v>
+        <v>2308</v>
       </c>
       <c r="B1810" t="s">
-        <v>2278</v>
+        <v>2294</v>
       </c>
       <c r="C1810"/>
     </row>
     <row r="1811" spans="1:3">
       <c r="A1811" t="s">
-        <v>2302</v>
+        <v>2309</v>
       </c>
       <c r="B1811" t="s">
-        <v>2278</v>
+        <v>2294</v>
       </c>
       <c r="C1811"/>
     </row>
     <row r="1812" spans="1:3">
       <c r="A1812" t="s">
-        <v>2303</v>
+        <v>2310</v>
       </c>
       <c r="B1812" t="s">
-        <v>2278</v>
+        <v>2294</v>
       </c>
       <c r="C1812"/>
     </row>
     <row r="1813" spans="1:3">
       <c r="A1813" t="s">
-        <v>2304</v>
+        <v>2311</v>
       </c>
       <c r="B1813" t="s">
-        <v>2278</v>
+        <v>2294</v>
       </c>
       <c r="C1813"/>
     </row>
     <row r="1814" spans="1:3">
       <c r="A1814" t="s">
-        <v>2305</v>
+        <v>2312</v>
       </c>
       <c r="B1814" t="s">
-        <v>2278</v>
+        <v>2294</v>
       </c>
       <c r="C1814"/>
     </row>
     <row r="1815" spans="1:3">
       <c r="A1815" t="s">
-        <v>2306</v>
+        <v>2313</v>
       </c>
       <c r="B1815" t="s">
-        <v>2278</v>
+        <v>2294</v>
       </c>
       <c r="C1815"/>
     </row>
     <row r="1816" spans="1:3">
       <c r="A1816" t="s">
-        <v>2307</v>
+        <v>2314</v>
       </c>
       <c r="B1816" t="s">
-        <v>2278</v>
+        <v>2294</v>
       </c>
       <c r="C1816"/>
     </row>
     <row r="1817" spans="1:3">
       <c r="A1817" t="s">
-        <v>2308</v>
+        <v>2315</v>
       </c>
       <c r="B1817" t="s">
-        <v>2278</v>
+        <v>2294</v>
       </c>
       <c r="C1817"/>
     </row>
     <row r="1818" spans="1:3">
       <c r="A1818" t="s">
-        <v>2309</v>
+        <v>2316</v>
       </c>
       <c r="B1818" t="s">
-        <v>2310</v>
+        <v>2294</v>
       </c>
       <c r="C1818"/>
     </row>
     <row r="1819" spans="1:3">
       <c r="A1819" t="s">
-        <v>2311</v>
+        <v>2317</v>
       </c>
       <c r="B1819" t="s">
-        <v>2310</v>
+        <v>2294</v>
       </c>
       <c r="C1819"/>
     </row>
     <row r="1820" spans="1:3">
       <c r="A1820" t="s">
-        <v>2312</v>
+        <v>2318</v>
       </c>
       <c r="B1820" t="s">
-        <v>2310</v>
+        <v>2294</v>
       </c>
       <c r="C1820"/>
     </row>
     <row r="1821" spans="1:3">
       <c r="A1821" t="s">
-        <v>2313</v>
+        <v>2319</v>
       </c>
       <c r="B1821" t="s">
-        <v>2310</v>
+        <v>2294</v>
       </c>
       <c r="C1821"/>
     </row>
     <row r="1822" spans="1:3">
       <c r="A1822" t="s">
-        <v>2314</v>
+        <v>2320</v>
       </c>
       <c r="B1822" t="s">
-        <v>2310</v>
+        <v>2294</v>
       </c>
       <c r="C1822"/>
     </row>
     <row r="1823" spans="1:3">
       <c r="A1823" t="s">
-        <v>2315</v>
+        <v>2321</v>
       </c>
       <c r="B1823" t="s">
-        <v>2310</v>
+        <v>2294</v>
       </c>
       <c r="C1823"/>
     </row>
     <row r="1824" spans="1:3">
       <c r="A1824" t="s">
-        <v>2316</v>
+        <v>2322</v>
       </c>
       <c r="B1824" t="s">
-        <v>2310</v>
+        <v>2294</v>
       </c>
       <c r="C1824"/>
     </row>
     <row r="1825" spans="1:3">
       <c r="A1825" t="s">
-        <v>2317</v>
+        <v>2323</v>
       </c>
       <c r="B1825" t="s">
-        <v>2310</v>
+        <v>2294</v>
       </c>
       <c r="C1825"/>
     </row>
     <row r="1826" spans="1:3">
       <c r="A1826" t="s">
-        <v>2318</v>
+        <v>2324</v>
       </c>
       <c r="B1826" t="s">
-        <v>2310</v>
+        <v>2294</v>
       </c>
       <c r="C1826"/>
     </row>
     <row r="1827" spans="1:3">
       <c r="A1827" t="s">
-        <v>2319</v>
+        <v>2325</v>
       </c>
       <c r="B1827" t="s">
-        <v>2320</v>
+        <v>2294</v>
       </c>
       <c r="C1827"/>
     </row>
     <row r="1828" spans="1:3">
       <c r="A1828" t="s">
-        <v>2321</v>
+        <v>2326</v>
       </c>
       <c r="B1828" t="s">
-        <v>2322</v>
+        <v>2294</v>
       </c>
       <c r="C1828"/>
     </row>
     <row r="1829" spans="1:3">
       <c r="A1829" t="s">
-        <v>2323</v>
+        <v>2327</v>
       </c>
       <c r="B1829" t="s">
-        <v>2324</v>
+        <v>2294</v>
       </c>
       <c r="C1829"/>
     </row>
     <row r="1830" spans="1:3">
       <c r="A1830" t="s">
-        <v>2325</v>
+        <v>2328</v>
       </c>
       <c r="B1830" t="s">
-        <v>2326</v>
+        <v>2294</v>
       </c>
       <c r="C1830"/>
     </row>
     <row r="1831" spans="1:3">
       <c r="A1831" t="s">
-        <v>2327</v>
+        <v>2329</v>
       </c>
       <c r="B1831" t="s">
-        <v>2326</v>
+        <v>2294</v>
       </c>
       <c r="C1831"/>
     </row>
     <row r="1832" spans="1:3">
       <c r="A1832" t="s">
-        <v>2328</v>
+        <v>2330</v>
       </c>
       <c r="B1832" t="s">
-        <v>2326</v>
+        <v>2294</v>
       </c>
       <c r="C1832"/>
     </row>
     <row r="1833" spans="1:3">
       <c r="A1833" t="s">
-        <v>2329</v>
+        <v>2331</v>
       </c>
       <c r="B1833" t="s">
-        <v>2326</v>
+        <v>2332</v>
       </c>
       <c r="C1833"/>
     </row>
     <row r="1834" spans="1:3">
       <c r="A1834" t="s">
-        <v>2330</v>
+        <v>2333</v>
       </c>
       <c r="B1834" t="s">
-        <v>2326</v>
+        <v>2334</v>
       </c>
       <c r="C1834"/>
     </row>
     <row r="1835" spans="1:3">
       <c r="A1835" t="s">
-        <v>2331</v>
+        <v>2335</v>
       </c>
       <c r="B1835" t="s">
-        <v>2326</v>
+        <v>2334</v>
       </c>
       <c r="C1835"/>
     </row>
     <row r="1836" spans="1:3">
       <c r="A1836" t="s">
-        <v>2332</v>
+        <v>2336</v>
       </c>
       <c r="B1836" t="s">
-        <v>2326</v>
+        <v>2337</v>
       </c>
       <c r="C1836"/>
     </row>
     <row r="1837" spans="1:3">
       <c r="A1837" t="s">
-        <v>2333</v>
+        <v>2338</v>
       </c>
       <c r="B1837" t="s">
-        <v>2326</v>
+        <v>2337</v>
       </c>
       <c r="C1837"/>
     </row>
     <row r="1838" spans="1:3">
       <c r="A1838" t="s">
-        <v>2334</v>
+        <v>2339</v>
       </c>
       <c r="B1838" t="s">
-        <v>2335</v>
+        <v>2340</v>
       </c>
       <c r="C1838"/>
     </row>
     <row r="1839" spans="1:3">
       <c r="A1839" t="s">
-        <v>2336</v>
+        <v>2341</v>
       </c>
       <c r="B1839" t="s">
-        <v>2335</v>
+        <v>2340</v>
       </c>
       <c r="C1839"/>
     </row>
     <row r="1840" spans="1:3">
       <c r="A1840" t="s">
-        <v>2337</v>
+        <v>2342</v>
       </c>
       <c r="B1840" t="s">
-        <v>2338</v>
+        <v>2340</v>
       </c>
       <c r="C1840"/>
     </row>
     <row r="1841" spans="1:3">
       <c r="A1841" t="s">
-        <v>2339</v>
+        <v>2343</v>
       </c>
       <c r="B1841" t="s">
         <v>2340</v>
       </c>
       <c r="C1841"/>
     </row>
     <row r="1842" spans="1:3">
       <c r="A1842" t="s">
-        <v>2341</v>
+        <v>2344</v>
       </c>
       <c r="B1842" t="s">
         <v>2340</v>
       </c>
       <c r="C1842"/>
     </row>
     <row r="1843" spans="1:3">
       <c r="A1843" t="s">
-        <v>2342</v>
+        <v>2345</v>
       </c>
       <c r="B1843" t="s">
-        <v>2343</v>
+        <v>2340</v>
       </c>
       <c r="C1843"/>
     </row>
     <row r="1844" spans="1:3">
       <c r="A1844" t="s">
-        <v>2344</v>
+        <v>2346</v>
       </c>
       <c r="B1844" t="s">
-        <v>2345</v>
+        <v>2340</v>
       </c>
       <c r="C1844"/>
     </row>
     <row r="1845" spans="1:3">
       <c r="A1845" t="s">
-        <v>2346</v>
+        <v>2347</v>
       </c>
       <c r="B1845" t="s">
-        <v>2345</v>
+        <v>2340</v>
       </c>
       <c r="C1845"/>
     </row>
     <row r="1846" spans="1:3">
       <c r="A1846" t="s">
-        <v>2347</v>
+        <v>2348</v>
       </c>
       <c r="B1846" t="s">
-        <v>2345</v>
+        <v>2349</v>
       </c>
       <c r="C1846"/>
     </row>
     <row r="1847" spans="1:3">
       <c r="A1847" t="s">
-        <v>2348</v>
+        <v>2350</v>
       </c>
       <c r="B1847" t="s">
-        <v>2345</v>
+        <v>2351</v>
       </c>
       <c r="C1847"/>
     </row>
     <row r="1848" spans="1:3">
       <c r="A1848" t="s">
-        <v>2349</v>
+        <v>2352</v>
       </c>
       <c r="B1848" t="s">
-        <v>2345</v>
+        <v>2353</v>
       </c>
       <c r="C1848"/>
     </row>
     <row r="1849" spans="1:3">
       <c r="A1849" t="s">
-        <v>2350</v>
+        <v>2354</v>
       </c>
       <c r="B1849" t="s">
-        <v>2345</v>
+        <v>2353</v>
       </c>
       <c r="C1849"/>
     </row>
     <row r="1850" spans="1:3">
       <c r="A1850" t="s">
-        <v>2351</v>
+        <v>2355</v>
       </c>
       <c r="B1850" t="s">
-        <v>2345</v>
+        <v>2356</v>
       </c>
       <c r="C1850"/>
     </row>
     <row r="1851" spans="1:3">
       <c r="A1851" t="s">
-        <v>2352</v>
+        <v>2357</v>
       </c>
       <c r="B1851" t="s">
-        <v>2345</v>
+        <v>2356</v>
       </c>
       <c r="C1851"/>
     </row>
     <row r="1852" spans="1:3">
       <c r="A1852" t="s">
-        <v>2353</v>
+        <v>2358</v>
       </c>
       <c r="B1852" t="s">
-        <v>2345</v>
+        <v>2356</v>
       </c>
       <c r="C1852"/>
     </row>
     <row r="1853" spans="1:3">
       <c r="A1853" t="s">
-        <v>2354</v>
+        <v>2359</v>
       </c>
       <c r="B1853" t="s">
-        <v>2345</v>
+        <v>2356</v>
       </c>
       <c r="C1853"/>
     </row>
     <row r="1854" spans="1:3">
       <c r="A1854" t="s">
-        <v>2355</v>
+        <v>2360</v>
       </c>
       <c r="B1854" t="s">
-        <v>2345</v>
+        <v>2356</v>
       </c>
       <c r="C1854"/>
     </row>
     <row r="1855" spans="1:3">
       <c r="A1855" t="s">
-        <v>2356</v>
+        <v>2361</v>
       </c>
       <c r="B1855" t="s">
-        <v>2345</v>
+        <v>2362</v>
       </c>
       <c r="C1855"/>
     </row>
     <row r="1856" spans="1:3">
       <c r="A1856" t="s">
-        <v>2357</v>
+        <v>2363</v>
       </c>
       <c r="B1856" t="s">
-        <v>2345</v>
+        <v>2364</v>
       </c>
       <c r="C1856"/>
     </row>
     <row r="1857" spans="1:3">
       <c r="A1857" t="s">
-        <v>2358</v>
+        <v>2365</v>
       </c>
       <c r="B1857" t="s">
-        <v>2345</v>
+        <v>2364</v>
       </c>
       <c r="C1857"/>
     </row>
     <row r="1858" spans="1:3">
       <c r="A1858" t="s">
-        <v>2359</v>
+        <v>2366</v>
       </c>
       <c r="B1858" t="s">
-        <v>2345</v>
+        <v>2364</v>
       </c>
       <c r="C1858"/>
     </row>
     <row r="1859" spans="1:3">
       <c r="A1859" t="s">
-        <v>2360</v>
+        <v>2367</v>
       </c>
       <c r="B1859" t="s">
-        <v>2345</v>
+        <v>2364</v>
       </c>
       <c r="C1859"/>
     </row>
     <row r="1860" spans="1:3">
       <c r="A1860" t="s">
-        <v>2361</v>
+        <v>2368</v>
       </c>
       <c r="B1860" t="s">
-        <v>2345</v>
+        <v>2364</v>
       </c>
       <c r="C1860"/>
     </row>
     <row r="1861" spans="1:3">
       <c r="A1861" t="s">
-        <v>2362</v>
+        <v>2369</v>
       </c>
       <c r="B1861" t="s">
-        <v>2345</v>
+        <v>2364</v>
       </c>
       <c r="C1861"/>
     </row>
     <row r="1862" spans="1:3">
       <c r="A1862" t="s">
-        <v>2363</v>
+        <v>2370</v>
       </c>
       <c r="B1862" t="s">
-        <v>2345</v>
+        <v>2364</v>
       </c>
       <c r="C1862"/>
     </row>
     <row r="1863" spans="1:3">
       <c r="A1863" t="s">
+        <v>2371</v>
+      </c>
+      <c r="B1863" t="s">
         <v>2364</v>
-      </c>
-[...1 lines deleted...]
-        <v>2345</v>
       </c>
       <c r="C1863"/>
     </row>
     <row r="1864" spans="1:3">
       <c r="A1864" t="s">
-        <v>2365</v>
+        <v>2372</v>
       </c>
       <c r="B1864" t="s">
-        <v>2345</v>
+        <v>2364</v>
       </c>
       <c r="C1864"/>
     </row>
     <row r="1865" spans="1:3">
       <c r="A1865" t="s">
-        <v>2366</v>
+        <v>2373</v>
       </c>
       <c r="B1865" t="s">
-        <v>2345</v>
+        <v>2364</v>
       </c>
       <c r="C1865"/>
     </row>
     <row r="1866" spans="1:3">
       <c r="A1866" t="s">
-        <v>2367</v>
+        <v>2374</v>
       </c>
       <c r="B1866" t="s">
-        <v>2345</v>
+        <v>2364</v>
       </c>
       <c r="C1866"/>
     </row>
     <row r="1867" spans="1:3">
       <c r="A1867" t="s">
-        <v>2368</v>
+        <v>2375</v>
       </c>
       <c r="B1867" t="s">
-        <v>2345</v>
+        <v>2364</v>
       </c>
       <c r="C1867"/>
     </row>
     <row r="1868" spans="1:3">
       <c r="A1868" t="s">
-        <v>2369</v>
+        <v>2376</v>
       </c>
       <c r="B1868" t="s">
-        <v>2345</v>
+        <v>2364</v>
       </c>
       <c r="C1868"/>
     </row>
     <row r="1869" spans="1:3">
       <c r="A1869" t="s">
-        <v>2370</v>
+        <v>2377</v>
       </c>
       <c r="B1869" t="s">
-        <v>2345</v>
+        <v>2364</v>
       </c>
       <c r="C1869"/>
     </row>
     <row r="1870" spans="1:3">
       <c r="A1870" t="s">
-        <v>2371</v>
+        <v>2378</v>
       </c>
       <c r="B1870" t="s">
-        <v>2345</v>
+        <v>2364</v>
       </c>
       <c r="C1870"/>
     </row>
     <row r="1871" spans="1:3">
       <c r="A1871" t="s">
-        <v>2372</v>
+        <v>2379</v>
       </c>
       <c r="B1871" t="s">
-        <v>2345</v>
+        <v>2364</v>
       </c>
       <c r="C1871"/>
     </row>
     <row r="1872" spans="1:3">
       <c r="A1872" t="s">
-        <v>2373</v>
+        <v>2380</v>
       </c>
       <c r="B1872" t="s">
-        <v>2345</v>
+        <v>2364</v>
       </c>
       <c r="C1872"/>
     </row>
     <row r="1873" spans="1:3">
       <c r="A1873" t="s">
-        <v>2374</v>
+        <v>2381</v>
       </c>
       <c r="B1873" t="s">
-        <v>2375</v>
+        <v>2364</v>
       </c>
       <c r="C1873"/>
     </row>
     <row r="1874" spans="1:3">
       <c r="A1874" t="s">
-        <v>2376</v>
+        <v>2382</v>
       </c>
       <c r="B1874" t="s">
-        <v>2375</v>
+        <v>2364</v>
       </c>
       <c r="C1874"/>
     </row>
     <row r="1875" spans="1:3">
       <c r="A1875" t="s">
-        <v>2377</v>
+        <v>2383</v>
       </c>
       <c r="B1875" t="s">
-        <v>2375</v>
+        <v>2364</v>
       </c>
       <c r="C1875"/>
     </row>
     <row r="1876" spans="1:3">
       <c r="A1876" t="s">
-        <v>2378</v>
+        <v>2384</v>
       </c>
       <c r="B1876" t="s">
-        <v>2375</v>
+        <v>2364</v>
       </c>
       <c r="C1876"/>
     </row>
     <row r="1877" spans="1:3">
       <c r="A1877" t="s">
-        <v>2379</v>
+        <v>2385</v>
       </c>
       <c r="B1877" t="s">
-        <v>2375</v>
+        <v>2364</v>
       </c>
       <c r="C1877"/>
     </row>
     <row r="1878" spans="1:3">
       <c r="A1878" t="s">
-        <v>2380</v>
+        <v>2386</v>
       </c>
       <c r="B1878" t="s">
-        <v>2381</v>
+        <v>2364</v>
       </c>
       <c r="C1878"/>
     </row>
     <row r="1879" spans="1:3">
       <c r="A1879" t="s">
-        <v>2382</v>
+        <v>2387</v>
       </c>
       <c r="B1879" t="s">
-        <v>2381</v>
+        <v>2364</v>
       </c>
       <c r="C1879"/>
     </row>
     <row r="1880" spans="1:3">
       <c r="A1880" t="s">
-        <v>2383</v>
+        <v>2388</v>
       </c>
       <c r="B1880" t="s">
-        <v>2381</v>
+        <v>2364</v>
       </c>
       <c r="C1880"/>
     </row>
     <row r="1881" spans="1:3">
       <c r="A1881" t="s">
-        <v>2384</v>
+        <v>2389</v>
       </c>
       <c r="B1881" t="s">
-        <v>2381</v>
+        <v>2364</v>
       </c>
       <c r="C1881"/>
     </row>
     <row r="1882" spans="1:3">
       <c r="A1882" t="s">
-        <v>2385</v>
+        <v>2390</v>
       </c>
       <c r="B1882" t="s">
-        <v>2386</v>
+        <v>2364</v>
       </c>
       <c r="C1882"/>
     </row>
     <row r="1883" spans="1:3">
       <c r="A1883" t="s">
-        <v>2387</v>
+        <v>2391</v>
       </c>
       <c r="B1883" t="s">
-        <v>2388</v>
+        <v>2364</v>
       </c>
       <c r="C1883"/>
     </row>
     <row r="1884" spans="1:3">
       <c r="A1884" t="s">
-        <v>2389</v>
+        <v>2392</v>
       </c>
       <c r="B1884" t="s">
-        <v>2390</v>
+        <v>2364</v>
       </c>
       <c r="C1884"/>
     </row>
     <row r="1885" spans="1:3">
       <c r="A1885" t="s">
-        <v>2391</v>
+        <v>2393</v>
       </c>
       <c r="B1885" t="s">
-        <v>2392</v>
+        <v>2364</v>
       </c>
       <c r="C1885"/>
     </row>
     <row r="1886" spans="1:3">
       <c r="A1886" t="s">
-        <v>2393</v>
+        <v>2394</v>
       </c>
       <c r="B1886" t="s">
-        <v>2394</v>
+        <v>2364</v>
       </c>
       <c r="C1886"/>
     </row>
     <row r="1887" spans="1:3">
       <c r="A1887" t="s">
         <v>2395</v>
       </c>
       <c r="B1887" t="s">
         <v>2396</v>
       </c>
       <c r="C1887"/>
     </row>
     <row r="1888" spans="1:3">
       <c r="A1888" t="s">
         <v>2397</v>
       </c>
       <c r="B1888" t="s">
-        <v>2398</v>
+        <v>2396</v>
       </c>
       <c r="C1888"/>
     </row>
     <row r="1889" spans="1:3">
       <c r="A1889" t="s">
-        <v>2399</v>
+        <v>2398</v>
       </c>
       <c r="B1889" t="s">
-        <v>2398</v>
+        <v>2396</v>
       </c>
       <c r="C1889"/>
     </row>
     <row r="1890" spans="1:3">
       <c r="A1890" t="s">
-        <v>2400</v>
+        <v>2399</v>
       </c>
       <c r="B1890" t="s">
-        <v>2398</v>
+        <v>2396</v>
       </c>
       <c r="C1890"/>
     </row>
     <row r="1891" spans="1:3">
       <c r="A1891" t="s">
-        <v>2401</v>
+        <v>2400</v>
       </c>
       <c r="B1891" t="s">
-        <v>2402</v>
+        <v>2396</v>
       </c>
       <c r="C1891"/>
     </row>
     <row r="1892" spans="1:3">
       <c r="A1892" t="s">
-        <v>2403</v>
+        <v>2401</v>
       </c>
       <c r="B1892" t="s">
-        <v>2402</v>
+        <v>2396</v>
       </c>
       <c r="C1892"/>
     </row>
     <row r="1893" spans="1:3">
       <c r="A1893" t="s">
-        <v>2404</v>
+        <v>2402</v>
       </c>
       <c r="B1893" t="s">
-        <v>2405</v>
+        <v>2396</v>
       </c>
       <c r="C1893"/>
     </row>
     <row r="1894" spans="1:3">
       <c r="A1894" t="s">
-        <v>2406</v>
+        <v>2403</v>
       </c>
       <c r="B1894" t="s">
-        <v>2405</v>
+        <v>2396</v>
       </c>
       <c r="C1894"/>
     </row>
     <row r="1895" spans="1:3">
       <c r="A1895" t="s">
-        <v>2407</v>
+        <v>2404</v>
       </c>
       <c r="B1895" t="s">
-        <v>2405</v>
+        <v>2396</v>
       </c>
       <c r="C1895"/>
     </row>
     <row r="1896" spans="1:3">
       <c r="A1896" t="s">
-        <v>2408</v>
+        <v>2405</v>
       </c>
       <c r="B1896" t="s">
-        <v>2405</v>
+        <v>2406</v>
       </c>
       <c r="C1896"/>
     </row>
     <row r="1897" spans="1:3">
       <c r="A1897" t="s">
-        <v>2409</v>
+        <v>2407</v>
       </c>
       <c r="B1897" t="s">
-        <v>2405</v>
+        <v>2408</v>
       </c>
       <c r="C1897"/>
     </row>
     <row r="1898" spans="1:3">
       <c r="A1898" t="s">
+        <v>2409</v>
+      </c>
+      <c r="B1898" t="s">
         <v>2410</v>
-      </c>
-[...1 lines deleted...]
-        <v>2405</v>
       </c>
       <c r="C1898"/>
     </row>
     <row r="1899" spans="1:3">
       <c r="A1899" t="s">
         <v>2411</v>
       </c>
       <c r="B1899" t="s">
         <v>2412</v>
       </c>
       <c r="C1899"/>
     </row>
     <row r="1900" spans="1:3">
       <c r="A1900" t="s">
         <v>2413</v>
       </c>
       <c r="B1900" t="s">
         <v>2412</v>
       </c>
       <c r="C1900"/>
     </row>
     <row r="1901" spans="1:3">
       <c r="A1901" t="s">
         <v>2414</v>
       </c>
       <c r="B1901" t="s">
-        <v>2415</v>
+        <v>2412</v>
       </c>
       <c r="C1901"/>
     </row>
     <row r="1902" spans="1:3">
       <c r="A1902" t="s">
-        <v>2416</v>
+        <v>2415</v>
       </c>
       <c r="B1902" t="s">
-        <v>2415</v>
+        <v>2412</v>
       </c>
       <c r="C1902"/>
     </row>
     <row r="1903" spans="1:3">
       <c r="A1903" t="s">
-        <v>2417</v>
+        <v>2416</v>
       </c>
       <c r="B1903" t="s">
-        <v>2418</v>
+        <v>2412</v>
       </c>
       <c r="C1903"/>
     </row>
     <row r="1904" spans="1:3">
       <c r="A1904" t="s">
-        <v>2419</v>
+        <v>2417</v>
       </c>
       <c r="B1904" t="s">
-        <v>2418</v>
+        <v>2412</v>
       </c>
       <c r="C1904"/>
     </row>
     <row r="1905" spans="1:3">
       <c r="A1905" t="s">
-        <v>2420</v>
+        <v>2418</v>
       </c>
       <c r="B1905" t="s">
-        <v>2418</v>
+        <v>2412</v>
       </c>
       <c r="C1905"/>
     </row>
     <row r="1906" spans="1:3">
       <c r="A1906" t="s">
-        <v>2421</v>
+        <v>2419</v>
       </c>
       <c r="B1906" t="s">
-        <v>2418</v>
+        <v>2412</v>
       </c>
       <c r="C1906"/>
     </row>
     <row r="1907" spans="1:3">
       <c r="A1907" t="s">
-        <v>2422</v>
+        <v>2420</v>
       </c>
       <c r="B1907" t="s">
-        <v>2423</v>
+        <v>2421</v>
       </c>
       <c r="C1907"/>
     </row>
     <row r="1908" spans="1:3">
       <c r="A1908" t="s">
-        <v>2424</v>
+        <v>2422</v>
       </c>
       <c r="B1908" t="s">
-        <v>2425</v>
+        <v>2421</v>
       </c>
       <c r="C1908"/>
     </row>
     <row r="1909" spans="1:3">
       <c r="A1909" t="s">
-        <v>2426</v>
+        <v>2423</v>
       </c>
       <c r="B1909" t="s">
-        <v>2425</v>
+        <v>2424</v>
       </c>
       <c r="C1909"/>
     </row>
     <row r="1910" spans="1:3">
       <c r="A1910" t="s">
-        <v>2427</v>
+        <v>2425</v>
       </c>
       <c r="B1910" t="s">
-        <v>2428</v>
+        <v>2426</v>
       </c>
       <c r="C1910"/>
     </row>
     <row r="1911" spans="1:3">
       <c r="A1911" t="s">
-        <v>2429</v>
+        <v>2427</v>
       </c>
       <c r="B1911" t="s">
-        <v>2428</v>
+        <v>2426</v>
       </c>
       <c r="C1911"/>
     </row>
     <row r="1912" spans="1:3">
       <c r="A1912" t="s">
-        <v>2430</v>
+        <v>2428</v>
       </c>
       <c r="B1912" t="s">
-        <v>2431</v>
+        <v>2429</v>
       </c>
       <c r="C1912"/>
     </row>
     <row r="1913" spans="1:3">
       <c r="A1913" t="s">
-        <v>2432</v>
+        <v>2430</v>
       </c>
       <c r="B1913" t="s">
         <v>2431</v>
       </c>
       <c r="C1913"/>
     </row>
     <row r="1914" spans="1:3">
       <c r="A1914" t="s">
-        <v>2433</v>
+        <v>2432</v>
       </c>
       <c r="B1914" t="s">
         <v>2431</v>
       </c>
       <c r="C1914"/>
     </row>
     <row r="1915" spans="1:3">
       <c r="A1915" t="s">
-        <v>2434</v>
+        <v>2433</v>
       </c>
       <c r="B1915" t="s">
         <v>2431</v>
       </c>
       <c r="C1915"/>
     </row>
     <row r="1916" spans="1:3">
       <c r="A1916" t="s">
-        <v>2435</v>
+        <v>2434</v>
       </c>
       <c r="B1916" t="s">
         <v>2431</v>
       </c>
       <c r="C1916"/>
     </row>
     <row r="1917" spans="1:3">
       <c r="A1917" t="s">
-        <v>2436</v>
+        <v>2435</v>
       </c>
       <c r="B1917" t="s">
-        <v>2437</v>
+        <v>2431</v>
       </c>
       <c r="C1917"/>
     </row>
     <row r="1918" spans="1:3">
       <c r="A1918" t="s">
-        <v>2438</v>
+        <v>2436</v>
       </c>
       <c r="B1918" t="s">
-        <v>2437</v>
+        <v>2431</v>
       </c>
       <c r="C1918"/>
     </row>
     <row r="1919" spans="1:3">
       <c r="A1919" t="s">
-        <v>2439</v>
+        <v>2437</v>
       </c>
       <c r="B1919" t="s">
-        <v>2437</v>
+        <v>2431</v>
       </c>
       <c r="C1919"/>
     </row>
     <row r="1920" spans="1:3">
       <c r="A1920" t="s">
-        <v>2440</v>
+        <v>2438</v>
       </c>
       <c r="B1920" t="s">
-        <v>2441</v>
+        <v>2431</v>
       </c>
       <c r="C1920"/>
     </row>
     <row r="1921" spans="1:3">
       <c r="A1921" t="s">
-        <v>2442</v>
+        <v>2439</v>
       </c>
       <c r="B1921" t="s">
-        <v>2441</v>
+        <v>2431</v>
       </c>
       <c r="C1921"/>
     </row>
     <row r="1922" spans="1:3">
       <c r="A1922" t="s">
-        <v>2443</v>
+        <v>2440</v>
       </c>
       <c r="B1922" t="s">
-        <v>2441</v>
+        <v>2431</v>
       </c>
       <c r="C1922"/>
     </row>
     <row r="1923" spans="1:3">
       <c r="A1923" t="s">
-        <v>2444</v>
+        <v>2441</v>
       </c>
       <c r="B1923" t="s">
-        <v>2445</v>
+        <v>2431</v>
       </c>
       <c r="C1923"/>
     </row>
     <row r="1924" spans="1:3">
       <c r="A1924" t="s">
-        <v>2446</v>
+        <v>2442</v>
       </c>
       <c r="B1924" t="s">
-        <v>2447</v>
+        <v>2431</v>
       </c>
       <c r="C1924"/>
     </row>
     <row r="1925" spans="1:3">
       <c r="A1925" t="s">
-        <v>2448</v>
+        <v>2443</v>
       </c>
       <c r="B1925" t="s">
-        <v>2449</v>
+        <v>2431</v>
       </c>
       <c r="C1925"/>
     </row>
     <row r="1926" spans="1:3">
       <c r="A1926" t="s">
-        <v>2450</v>
+        <v>2444</v>
       </c>
       <c r="B1926" t="s">
-        <v>2451</v>
+        <v>2431</v>
       </c>
       <c r="C1926"/>
     </row>
     <row r="1927" spans="1:3">
       <c r="A1927" t="s">
-        <v>2452</v>
+        <v>2445</v>
       </c>
       <c r="B1927" t="s">
-        <v>2451</v>
+        <v>2431</v>
       </c>
       <c r="C1927"/>
     </row>
     <row r="1928" spans="1:3">
       <c r="A1928" t="s">
-        <v>2453</v>
+        <v>2446</v>
       </c>
       <c r="B1928" t="s">
-        <v>2451</v>
+        <v>2431</v>
       </c>
       <c r="C1928"/>
     </row>
     <row r="1929" spans="1:3">
       <c r="A1929" t="s">
-        <v>2454</v>
+        <v>2447</v>
       </c>
       <c r="B1929" t="s">
-        <v>2455</v>
+        <v>2431</v>
       </c>
       <c r="C1929"/>
     </row>
     <row r="1930" spans="1:3">
       <c r="A1930" t="s">
-        <v>2456</v>
+        <v>2448</v>
       </c>
       <c r="B1930" t="s">
-        <v>2455</v>
+        <v>2431</v>
       </c>
       <c r="C1930"/>
     </row>
     <row r="1931" spans="1:3">
       <c r="A1931" t="s">
-        <v>2457</v>
+        <v>2449</v>
       </c>
       <c r="B1931" t="s">
-        <v>2455</v>
+        <v>2431</v>
       </c>
       <c r="C1931"/>
     </row>
     <row r="1932" spans="1:3">
       <c r="A1932" t="s">
-        <v>2458</v>
+        <v>2450</v>
       </c>
       <c r="B1932" t="s">
-        <v>2455</v>
+        <v>2431</v>
       </c>
       <c r="C1932"/>
     </row>
     <row r="1933" spans="1:3">
       <c r="A1933" t="s">
-        <v>2459</v>
+        <v>2451</v>
       </c>
       <c r="B1933" t="s">
-        <v>2455</v>
+        <v>2431</v>
       </c>
       <c r="C1933"/>
     </row>
     <row r="1934" spans="1:3">
       <c r="A1934" t="s">
-        <v>2460</v>
+        <v>2452</v>
       </c>
       <c r="B1934" t="s">
-        <v>2461</v>
+        <v>2431</v>
       </c>
       <c r="C1934"/>
     </row>
     <row r="1935" spans="1:3">
       <c r="A1935" t="s">
-        <v>2462</v>
+        <v>2453</v>
       </c>
       <c r="B1935" t="s">
-        <v>2463</v>
+        <v>2431</v>
       </c>
       <c r="C1935"/>
     </row>
     <row r="1936" spans="1:3">
       <c r="A1936" t="s">
-        <v>2464</v>
+        <v>2454</v>
       </c>
       <c r="B1936" t="s">
-        <v>2463</v>
+        <v>2431</v>
       </c>
       <c r="C1936"/>
     </row>
     <row r="1937" spans="1:3">
       <c r="A1937" t="s">
-        <v>2465</v>
+        <v>2455</v>
       </c>
       <c r="B1937" t="s">
-        <v>2466</v>
+        <v>2431</v>
       </c>
       <c r="C1937"/>
     </row>
     <row r="1938" spans="1:3">
       <c r="A1938" t="s">
-        <v>2467</v>
+        <v>2456</v>
       </c>
       <c r="B1938" t="s">
-        <v>2468</v>
+        <v>2431</v>
       </c>
       <c r="C1938"/>
     </row>
     <row r="1939" spans="1:3">
       <c r="A1939" t="s">
-        <v>2469</v>
+        <v>2457</v>
       </c>
       <c r="B1939" t="s">
-        <v>2468</v>
+        <v>2431</v>
       </c>
       <c r="C1939"/>
     </row>
     <row r="1940" spans="1:3">
       <c r="A1940" t="s">
-        <v>2470</v>
+        <v>2458</v>
       </c>
       <c r="B1940" t="s">
-        <v>2471</v>
+        <v>2431</v>
       </c>
       <c r="C1940"/>
     </row>
     <row r="1941" spans="1:3">
       <c r="A1941" t="s">
-        <v>2472</v>
+        <v>2459</v>
       </c>
       <c r="B1941" t="s">
-        <v>2471</v>
+        <v>2431</v>
       </c>
       <c r="C1941"/>
     </row>
     <row r="1942" spans="1:3">
       <c r="A1942" t="s">
-        <v>2473</v>
+        <v>2460</v>
       </c>
       <c r="B1942" t="s">
-        <v>2471</v>
+        <v>2461</v>
       </c>
       <c r="C1942"/>
     </row>
     <row r="1943" spans="1:3">
       <c r="A1943" t="s">
-        <v>2474</v>
+        <v>2462</v>
       </c>
       <c r="B1943" t="s">
-        <v>2475</v>
+        <v>2461</v>
       </c>
       <c r="C1943"/>
     </row>
     <row r="1944" spans="1:3">
       <c r="A1944" t="s">
-        <v>2476</v>
+        <v>2463</v>
       </c>
       <c r="B1944" t="s">
-        <v>2477</v>
+        <v>2461</v>
       </c>
       <c r="C1944"/>
     </row>
     <row r="1945" spans="1:3">
       <c r="A1945" t="s">
-        <v>2478</v>
+        <v>2464</v>
       </c>
       <c r="B1945" t="s">
-        <v>2477</v>
+        <v>2461</v>
       </c>
       <c r="C1945"/>
     </row>
     <row r="1946" spans="1:3">
       <c r="A1946" t="s">
-        <v>2479</v>
+        <v>2465</v>
       </c>
       <c r="B1946" t="s">
-        <v>2480</v>
+        <v>2461</v>
       </c>
       <c r="C1946"/>
     </row>
     <row r="1947" spans="1:3">
       <c r="A1947" t="s">
-        <v>2481</v>
+        <v>2466</v>
       </c>
       <c r="B1947" t="s">
-        <v>2482</v>
+        <v>2467</v>
       </c>
       <c r="C1947"/>
     </row>
     <row r="1948" spans="1:3">
       <c r="A1948" t="s">
-        <v>2483</v>
+        <v>2468</v>
       </c>
       <c r="B1948" t="s">
-        <v>2484</v>
+        <v>2467</v>
       </c>
       <c r="C1948"/>
     </row>
     <row r="1949" spans="1:3">
       <c r="A1949" t="s">
-        <v>2485</v>
+        <v>2469</v>
       </c>
       <c r="B1949" t="s">
-        <v>2486</v>
+        <v>2467</v>
       </c>
       <c r="C1949"/>
     </row>
     <row r="1950" spans="1:3">
       <c r="A1950" t="s">
-        <v>2487</v>
+        <v>2470</v>
       </c>
       <c r="B1950" t="s">
-        <v>2486</v>
+        <v>2467</v>
       </c>
       <c r="C1950"/>
     </row>
     <row r="1951" spans="1:3">
       <c r="A1951" t="s">
-        <v>2488</v>
+        <v>2471</v>
       </c>
       <c r="B1951" t="s">
-        <v>2486</v>
+        <v>2472</v>
       </c>
       <c r="C1951"/>
     </row>
     <row r="1952" spans="1:3">
       <c r="A1952" t="s">
-        <v>2489</v>
+        <v>2473</v>
       </c>
       <c r="B1952" t="s">
-        <v>2490</v>
+        <v>2474</v>
       </c>
       <c r="C1952"/>
     </row>
     <row r="1953" spans="1:3">
       <c r="A1953" t="s">
-        <v>2491</v>
+        <v>2475</v>
       </c>
       <c r="B1953" t="s">
-        <v>2492</v>
+        <v>2476</v>
       </c>
       <c r="C1953"/>
     </row>
     <row r="1954" spans="1:3">
       <c r="A1954" t="s">
-        <v>2493</v>
+        <v>2477</v>
       </c>
       <c r="B1954" t="s">
-        <v>2492</v>
+        <v>2478</v>
       </c>
       <c r="C1954"/>
     </row>
     <row r="1955" spans="1:3">
       <c r="A1955" t="s">
-        <v>2494</v>
+        <v>2479</v>
       </c>
       <c r="B1955" t="s">
-        <v>2492</v>
+        <v>2480</v>
       </c>
       <c r="C1955"/>
     </row>
     <row r="1956" spans="1:3">
       <c r="A1956" t="s">
-        <v>2495</v>
+        <v>2481</v>
       </c>
       <c r="B1956" t="s">
-        <v>2496</v>
+        <v>2482</v>
       </c>
       <c r="C1956"/>
     </row>
     <row r="1957" spans="1:3">
       <c r="A1957" t="s">
-        <v>2497</v>
+        <v>2483</v>
       </c>
       <c r="B1957" t="s">
-        <v>2496</v>
+        <v>2484</v>
       </c>
       <c r="C1957"/>
     </row>
     <row r="1958" spans="1:3">
       <c r="A1958" t="s">
-        <v>2498</v>
+        <v>2485</v>
       </c>
       <c r="B1958" t="s">
-        <v>2499</v>
+        <v>2484</v>
       </c>
       <c r="C1958"/>
     </row>
     <row r="1959" spans="1:3">
       <c r="A1959" t="s">
-        <v>2500</v>
+        <v>2486</v>
       </c>
       <c r="B1959" t="s">
-        <v>2499</v>
+        <v>2484</v>
       </c>
       <c r="C1959"/>
     </row>
     <row r="1960" spans="1:3">
       <c r="A1960" t="s">
-        <v>2501</v>
+        <v>2487</v>
       </c>
       <c r="B1960" t="s">
-        <v>2499</v>
+        <v>2488</v>
       </c>
       <c r="C1960"/>
     </row>
     <row r="1961" spans="1:3">
       <c r="A1961" t="s">
-        <v>2502</v>
+        <v>2489</v>
       </c>
       <c r="B1961" t="s">
-        <v>2503</v>
+        <v>2488</v>
       </c>
       <c r="C1961"/>
     </row>
     <row r="1962" spans="1:3">
       <c r="A1962" t="s">
-        <v>2504</v>
+        <v>2490</v>
       </c>
       <c r="B1962" t="s">
-        <v>2505</v>
+        <v>2491</v>
       </c>
       <c r="C1962"/>
     </row>
     <row r="1963" spans="1:3">
       <c r="A1963" t="s">
-        <v>2506</v>
+        <v>2492</v>
       </c>
       <c r="B1963" t="s">
-        <v>2507</v>
+        <v>2491</v>
       </c>
       <c r="C1963"/>
     </row>
     <row r="1964" spans="1:3">
       <c r="A1964" t="s">
-        <v>2508</v>
+        <v>2493</v>
       </c>
       <c r="B1964" t="s">
-        <v>2509</v>
+        <v>2491</v>
       </c>
       <c r="C1964"/>
     </row>
     <row r="1965" spans="1:3">
       <c r="A1965" t="s">
-        <v>2510</v>
+        <v>2494</v>
       </c>
       <c r="B1965" t="s">
-        <v>2509</v>
+        <v>2491</v>
       </c>
       <c r="C1965"/>
     </row>
     <row r="1966" spans="1:3">
       <c r="A1966" t="s">
-        <v>2511</v>
+        <v>2495</v>
       </c>
       <c r="B1966" t="s">
-        <v>2512</v>
+        <v>2491</v>
       </c>
       <c r="C1966"/>
     </row>
     <row r="1967" spans="1:3">
       <c r="A1967" t="s">
-        <v>2513</v>
+        <v>2496</v>
       </c>
       <c r="B1967" t="s">
-        <v>2512</v>
+        <v>2491</v>
       </c>
       <c r="C1967"/>
     </row>
     <row r="1968" spans="1:3">
       <c r="A1968" t="s">
-        <v>2514</v>
+        <v>2497</v>
       </c>
       <c r="B1968" t="s">
-        <v>2515</v>
+        <v>2498</v>
       </c>
       <c r="C1968"/>
     </row>
     <row r="1969" spans="1:3">
       <c r="A1969" t="s">
-        <v>2516</v>
+        <v>2499</v>
       </c>
       <c r="B1969" t="s">
-        <v>2515</v>
+        <v>2498</v>
       </c>
       <c r="C1969"/>
     </row>
     <row r="1970" spans="1:3">
       <c r="A1970" t="s">
-        <v>2517</v>
+        <v>2500</v>
       </c>
       <c r="B1970" t="s">
-        <v>2515</v>
+        <v>2501</v>
       </c>
       <c r="C1970"/>
     </row>
     <row r="1971" spans="1:3">
       <c r="A1971" t="s">
-        <v>2518</v>
+        <v>2502</v>
       </c>
       <c r="B1971" t="s">
-        <v>2515</v>
+        <v>2501</v>
       </c>
       <c r="C1971"/>
     </row>
     <row r="1972" spans="1:3">
       <c r="A1972" t="s">
-        <v>2519</v>
+        <v>2503</v>
       </c>
       <c r="B1972" t="s">
-        <v>2520</v>
+        <v>2504</v>
       </c>
       <c r="C1972"/>
     </row>
     <row r="1973" spans="1:3">
       <c r="A1973" t="s">
-        <v>2521</v>
+        <v>2505</v>
       </c>
       <c r="B1973" t="s">
-        <v>2522</v>
+        <v>2504</v>
       </c>
       <c r="C1973"/>
     </row>
     <row r="1974" spans="1:3">
       <c r="A1974" t="s">
-        <v>2523</v>
+        <v>2506</v>
       </c>
       <c r="B1974" t="s">
-        <v>2522</v>
+        <v>2504</v>
       </c>
       <c r="C1974"/>
     </row>
     <row r="1975" spans="1:3">
       <c r="A1975" t="s">
-        <v>2524</v>
+        <v>2507</v>
       </c>
       <c r="B1975" t="s">
-        <v>2525</v>
+        <v>2504</v>
       </c>
       <c r="C1975"/>
     </row>
     <row r="1976" spans="1:3">
       <c r="A1976" t="s">
-        <v>2526</v>
+        <v>2508</v>
       </c>
       <c r="B1976" t="s">
-        <v>2525</v>
+        <v>2509</v>
       </c>
       <c r="C1976"/>
     </row>
     <row r="1977" spans="1:3">
       <c r="A1977" t="s">
-        <v>2527</v>
+        <v>2510</v>
       </c>
       <c r="B1977" t="s">
-        <v>2525</v>
+        <v>2511</v>
       </c>
       <c r="C1977"/>
     </row>
     <row r="1978" spans="1:3">
       <c r="A1978" t="s">
-        <v>2528</v>
+        <v>2512</v>
       </c>
       <c r="B1978" t="s">
-        <v>2525</v>
+        <v>2511</v>
       </c>
       <c r="C1978"/>
     </row>
     <row r="1979" spans="1:3">
       <c r="A1979" t="s">
-        <v>2529</v>
+        <v>2513</v>
       </c>
       <c r="B1979" t="s">
-        <v>2525</v>
+        <v>2514</v>
       </c>
       <c r="C1979"/>
     </row>
     <row r="1980" spans="1:3">
       <c r="A1980" t="s">
-        <v>2530</v>
+        <v>2515</v>
       </c>
       <c r="B1980" t="s">
-        <v>2525</v>
+        <v>2514</v>
       </c>
       <c r="C1980"/>
     </row>
     <row r="1981" spans="1:3">
       <c r="A1981" t="s">
-        <v>2531</v>
+        <v>2516</v>
       </c>
       <c r="B1981" t="s">
-        <v>2525</v>
+        <v>2517</v>
       </c>
       <c r="C1981"/>
     </row>
     <row r="1982" spans="1:3">
       <c r="A1982" t="s">
-        <v>2532</v>
+        <v>2518</v>
       </c>
       <c r="B1982" t="s">
-        <v>2525</v>
+        <v>2517</v>
       </c>
       <c r="C1982"/>
     </row>
     <row r="1983" spans="1:3">
       <c r="A1983" t="s">
-        <v>2533</v>
+        <v>2519</v>
       </c>
       <c r="B1983" t="s">
-        <v>2525</v>
+        <v>2517</v>
       </c>
       <c r="C1983"/>
     </row>
     <row r="1984" spans="1:3">
       <c r="A1984" t="s">
-        <v>2534</v>
+        <v>2520</v>
       </c>
       <c r="B1984" t="s">
-        <v>2525</v>
+        <v>2517</v>
       </c>
       <c r="C1984"/>
     </row>
     <row r="1985" spans="1:3">
       <c r="A1985" t="s">
-        <v>2535</v>
+        <v>2521</v>
       </c>
       <c r="B1985" t="s">
-        <v>2525</v>
+        <v>2517</v>
       </c>
       <c r="C1985"/>
     </row>
     <row r="1986" spans="1:3">
       <c r="A1986" t="s">
-        <v>2536</v>
+        <v>2522</v>
       </c>
       <c r="B1986" t="s">
-        <v>2525</v>
+        <v>2523</v>
       </c>
       <c r="C1986"/>
     </row>
     <row r="1987" spans="1:3">
       <c r="A1987" t="s">
-        <v>2537</v>
+        <v>2524</v>
       </c>
       <c r="B1987" t="s">
-        <v>2525</v>
+        <v>2523</v>
       </c>
       <c r="C1987"/>
     </row>
     <row r="1988" spans="1:3">
       <c r="A1988" t="s">
-        <v>2538</v>
+        <v>2525</v>
       </c>
       <c r="B1988" t="s">
-        <v>2525</v>
+        <v>2523</v>
       </c>
       <c r="C1988"/>
     </row>
     <row r="1989" spans="1:3">
       <c r="A1989" t="s">
-        <v>2539</v>
+        <v>2526</v>
       </c>
       <c r="B1989" t="s">
-        <v>2525</v>
+        <v>2527</v>
       </c>
       <c r="C1989"/>
     </row>
     <row r="1990" spans="1:3">
       <c r="A1990" t="s">
-        <v>2540</v>
+        <v>2528</v>
       </c>
       <c r="B1990" t="s">
-        <v>2525</v>
+        <v>2527</v>
       </c>
       <c r="C1990"/>
     </row>
     <row r="1991" spans="1:3">
       <c r="A1991" t="s">
-        <v>2541</v>
+        <v>2529</v>
       </c>
       <c r="B1991" t="s">
-        <v>2525</v>
+        <v>2527</v>
       </c>
       <c r="C1991"/>
     </row>
     <row r="1992" spans="1:3">
       <c r="A1992" t="s">
-        <v>2542</v>
+        <v>2530</v>
       </c>
       <c r="B1992" t="s">
-        <v>2525</v>
+        <v>2531</v>
       </c>
       <c r="C1992"/>
     </row>
     <row r="1993" spans="1:3">
       <c r="A1993" t="s">
-        <v>2543</v>
+        <v>2532</v>
       </c>
       <c r="B1993" t="s">
-        <v>2525</v>
+        <v>2533</v>
       </c>
       <c r="C1993"/>
     </row>
     <row r="1994" spans="1:3">
       <c r="A1994" t="s">
-        <v>2544</v>
+        <v>2534</v>
       </c>
       <c r="B1994" t="s">
-        <v>2525</v>
+        <v>2535</v>
       </c>
       <c r="C1994"/>
     </row>
     <row r="1995" spans="1:3">
       <c r="A1995" t="s">
-        <v>2545</v>
+        <v>2536</v>
       </c>
       <c r="B1995" t="s">
-        <v>2525</v>
+        <v>2537</v>
       </c>
       <c r="C1995"/>
     </row>
     <row r="1996" spans="1:3">
       <c r="A1996" t="s">
-        <v>2546</v>
+        <v>2538</v>
       </c>
       <c r="B1996" t="s">
-        <v>2525</v>
+        <v>2537</v>
       </c>
       <c r="C1996"/>
     </row>
     <row r="1997" spans="1:3">
       <c r="A1997" t="s">
-        <v>2547</v>
+        <v>2539</v>
       </c>
       <c r="B1997" t="s">
-        <v>2525</v>
+        <v>2537</v>
       </c>
       <c r="C1997"/>
     </row>
     <row r="1998" spans="1:3">
       <c r="A1998" t="s">
-        <v>2548</v>
+        <v>2540</v>
       </c>
       <c r="B1998" t="s">
-        <v>2525</v>
+        <v>2541</v>
       </c>
       <c r="C1998"/>
     </row>
     <row r="1999" spans="1:3">
       <c r="A1999" t="s">
-        <v>2549</v>
+        <v>2542</v>
       </c>
       <c r="B1999" t="s">
-        <v>2525</v>
+        <v>2541</v>
       </c>
       <c r="C1999"/>
     </row>
     <row r="2000" spans="1:3">
       <c r="A2000" t="s">
-        <v>2550</v>
+        <v>2543</v>
       </c>
       <c r="B2000" t="s">
-        <v>2551</v>
+        <v>2541</v>
       </c>
       <c r="C2000"/>
     </row>
     <row r="2001" spans="1:3">
       <c r="A2001" t="s">
-        <v>2552</v>
+        <v>2544</v>
       </c>
       <c r="B2001" t="s">
-        <v>2553</v>
+        <v>2541</v>
       </c>
       <c r="C2001"/>
     </row>
     <row r="2002" spans="1:3">
       <c r="A2002" t="s">
-        <v>2554</v>
+        <v>2545</v>
       </c>
       <c r="B2002" t="s">
-        <v>2553</v>
+        <v>2541</v>
       </c>
       <c r="C2002"/>
     </row>
     <row r="2003" spans="1:3">
       <c r="A2003" t="s">
-        <v>2555</v>
+        <v>2546</v>
       </c>
       <c r="B2003" t="s">
-        <v>2553</v>
+        <v>2547</v>
       </c>
       <c r="C2003"/>
     </row>
     <row r="2004" spans="1:3">
       <c r="A2004" t="s">
-        <v>2556</v>
+        <v>2548</v>
       </c>
       <c r="B2004" t="s">
-        <v>2557</v>
+        <v>2549</v>
       </c>
       <c r="C2004"/>
     </row>
     <row r="2005" spans="1:3">
       <c r="A2005" t="s">
-        <v>2558</v>
+        <v>2550</v>
       </c>
       <c r="B2005" t="s">
-        <v>2557</v>
+        <v>2549</v>
       </c>
       <c r="C2005"/>
     </row>
     <row r="2006" spans="1:3">
       <c r="A2006" t="s">
-        <v>2559</v>
+        <v>2551</v>
       </c>
       <c r="B2006" t="s">
-        <v>2560</v>
+        <v>2552</v>
       </c>
       <c r="C2006"/>
     </row>
     <row r="2007" spans="1:3">
       <c r="A2007" t="s">
-        <v>2561</v>
+        <v>2553</v>
       </c>
       <c r="B2007" t="s">
-        <v>2562</v>
+        <v>2554</v>
       </c>
       <c r="C2007"/>
     </row>
     <row r="2008" spans="1:3">
       <c r="A2008" t="s">
-        <v>2563</v>
+        <v>2555</v>
       </c>
       <c r="B2008" t="s">
-        <v>2562</v>
+        <v>2554</v>
       </c>
       <c r="C2008"/>
     </row>
     <row r="2009" spans="1:3">
       <c r="A2009" t="s">
-        <v>2564</v>
+        <v>2556</v>
       </c>
       <c r="B2009" t="s">
-        <v>2562</v>
+        <v>2557</v>
       </c>
       <c r="C2009"/>
     </row>
     <row r="2010" spans="1:3">
       <c r="A2010" t="s">
-        <v>2565</v>
+        <v>2558</v>
       </c>
       <c r="B2010" t="s">
-        <v>2562</v>
+        <v>2557</v>
       </c>
       <c r="C2010"/>
     </row>
     <row r="2011" spans="1:3">
       <c r="A2011" t="s">
-        <v>2566</v>
+        <v>2559</v>
       </c>
       <c r="B2011" t="s">
-        <v>2562</v>
+        <v>2557</v>
       </c>
       <c r="C2011"/>
     </row>
     <row r="2012" spans="1:3">
       <c r="A2012" t="s">
-        <v>2567</v>
+        <v>2560</v>
       </c>
       <c r="B2012" t="s">
-        <v>2562</v>
+        <v>2561</v>
       </c>
       <c r="C2012"/>
     </row>
     <row r="2013" spans="1:3">
       <c r="A2013" t="s">
-        <v>2568</v>
+        <v>2562</v>
       </c>
       <c r="B2013" t="s">
-        <v>2562</v>
+        <v>2563</v>
       </c>
       <c r="C2013"/>
     </row>
     <row r="2014" spans="1:3">
       <c r="A2014" t="s">
-        <v>2569</v>
+        <v>2564</v>
       </c>
       <c r="B2014" t="s">
-        <v>2562</v>
+        <v>2563</v>
       </c>
       <c r="C2014"/>
     </row>
     <row r="2015" spans="1:3">
       <c r="A2015" t="s">
-        <v>2570</v>
+        <v>2565</v>
       </c>
       <c r="B2015" t="s">
-        <v>2562</v>
+        <v>2566</v>
       </c>
       <c r="C2015"/>
     </row>
     <row r="2016" spans="1:3">
       <c r="A2016" t="s">
-        <v>2571</v>
+        <v>2567</v>
       </c>
       <c r="B2016" t="s">
-        <v>2562</v>
+        <v>2568</v>
       </c>
       <c r="C2016"/>
     </row>
     <row r="2017" spans="1:3">
       <c r="A2017" t="s">
-        <v>2572</v>
+        <v>2569</v>
       </c>
       <c r="B2017" t="s">
-        <v>2562</v>
+        <v>2570</v>
       </c>
       <c r="C2017"/>
     </row>
     <row r="2018" spans="1:3">
       <c r="A2018" t="s">
-        <v>2573</v>
+        <v>2571</v>
       </c>
       <c r="B2018" t="s">
-        <v>2562</v>
+        <v>2572</v>
       </c>
       <c r="C2018"/>
     </row>
     <row r="2019" spans="1:3">
       <c r="A2019" t="s">
-        <v>2574</v>
+        <v>2573</v>
       </c>
       <c r="B2019" t="s">
-        <v>2562</v>
+        <v>2572</v>
       </c>
       <c r="C2019"/>
     </row>
     <row r="2020" spans="1:3">
       <c r="A2020" t="s">
-        <v>2575</v>
+        <v>2574</v>
       </c>
       <c r="B2020" t="s">
-        <v>2562</v>
+        <v>2572</v>
       </c>
       <c r="C2020"/>
     </row>
     <row r="2021" spans="1:3">
       <c r="A2021" t="s">
+        <v>2575</v>
+      </c>
+      <c r="B2021" t="s">
         <v>2576</v>
-      </c>
-[...1 lines deleted...]
-        <v>2562</v>
       </c>
       <c r="C2021"/>
     </row>
     <row r="2022" spans="1:3">
       <c r="A2022" t="s">
         <v>2577</v>
       </c>
       <c r="B2022" t="s">
-        <v>2562</v>
+        <v>2578</v>
       </c>
       <c r="C2022"/>
     </row>
     <row r="2023" spans="1:3">
       <c r="A2023" t="s">
+        <v>2579</v>
+      </c>
+      <c r="B2023" t="s">
         <v>2578</v>
-      </c>
-[...1 lines deleted...]
-        <v>2562</v>
       </c>
       <c r="C2023"/>
     </row>
     <row r="2024" spans="1:3">
       <c r="A2024" t="s">
-        <v>2579</v>
+        <v>2580</v>
       </c>
       <c r="B2024" t="s">
-        <v>2562</v>
+        <v>2578</v>
       </c>
       <c r="C2024"/>
     </row>
     <row r="2025" spans="1:3">
       <c r="A2025" t="s">
-        <v>2580</v>
+        <v>2581</v>
       </c>
       <c r="B2025" t="s">
-        <v>2562</v>
+        <v>2582</v>
       </c>
       <c r="C2025"/>
     </row>
     <row r="2026" spans="1:3">
       <c r="A2026" t="s">
-        <v>2581</v>
+        <v>2583</v>
       </c>
       <c r="B2026" t="s">
-        <v>2562</v>
+        <v>2582</v>
       </c>
       <c r="C2026"/>
     </row>
     <row r="2027" spans="1:3">
       <c r="A2027" t="s">
-        <v>2582</v>
+        <v>2584</v>
       </c>
       <c r="B2027" t="s">
-        <v>2562</v>
+        <v>2585</v>
       </c>
       <c r="C2027"/>
     </row>
     <row r="2028" spans="1:3">
       <c r="A2028" t="s">
-        <v>2583</v>
+        <v>2586</v>
       </c>
       <c r="B2028" t="s">
-        <v>2562</v>
+        <v>2585</v>
       </c>
       <c r="C2028"/>
     </row>
     <row r="2029" spans="1:3">
       <c r="A2029" t="s">
-        <v>2584</v>
+        <v>2587</v>
       </c>
       <c r="B2029" t="s">
-        <v>2562</v>
+        <v>2585</v>
       </c>
       <c r="C2029"/>
     </row>
     <row r="2030" spans="1:3">
       <c r="A2030" t="s">
-        <v>2585</v>
+        <v>2588</v>
       </c>
       <c r="B2030" t="s">
-        <v>2562</v>
+        <v>2589</v>
       </c>
       <c r="C2030"/>
     </row>
     <row r="2031" spans="1:3">
       <c r="A2031" t="s">
-        <v>2586</v>
+        <v>2590</v>
       </c>
       <c r="B2031" t="s">
-        <v>2587</v>
+        <v>2591</v>
       </c>
       <c r="C2031"/>
     </row>
     <row r="2032" spans="1:3">
       <c r="A2032" t="s">
-        <v>2588</v>
+        <v>2592</v>
       </c>
       <c r="B2032" t="s">
-        <v>2587</v>
+        <v>2593</v>
       </c>
       <c r="C2032"/>
     </row>
     <row r="2033" spans="1:3">
       <c r="A2033" t="s">
-        <v>2589</v>
+        <v>2594</v>
       </c>
       <c r="B2033" t="s">
-        <v>2590</v>
+        <v>2595</v>
       </c>
       <c r="C2033"/>
     </row>
     <row r="2034" spans="1:3">
       <c r="A2034" t="s">
-        <v>2591</v>
+        <v>2596</v>
       </c>
       <c r="B2034" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="C2034"/>
     </row>
     <row r="2035" spans="1:3">
       <c r="A2035" t="s">
-        <v>2593</v>
+        <v>2597</v>
       </c>
       <c r="B2035" t="s">
-        <v>2594</v>
+        <v>2598</v>
       </c>
       <c r="C2035"/>
     </row>
     <row r="2036" spans="1:3">
       <c r="A2036" t="s">
-        <v>2595</v>
+        <v>2599</v>
       </c>
       <c r="B2036" t="s">
-        <v>2596</v>
+        <v>2598</v>
       </c>
       <c r="C2036"/>
     </row>
     <row r="2037" spans="1:3">
       <c r="A2037" t="s">
-        <v>2597</v>
+        <v>2600</v>
       </c>
       <c r="B2037" t="s">
-        <v>2598</v>
+        <v>2601</v>
       </c>
       <c r="C2037"/>
     </row>
     <row r="2038" spans="1:3">
       <c r="A2038" t="s">
-        <v>2599</v>
+        <v>2602</v>
       </c>
       <c r="B2038" t="s">
-        <v>2598</v>
+        <v>2601</v>
       </c>
       <c r="C2038"/>
     </row>
     <row r="2039" spans="1:3">
       <c r="A2039" t="s">
-        <v>2600</v>
+        <v>2603</v>
       </c>
       <c r="B2039" t="s">
         <v>2601</v>
       </c>
       <c r="C2039"/>
     </row>
     <row r="2040" spans="1:3">
       <c r="A2040" t="s">
-        <v>2602</v>
+        <v>2604</v>
       </c>
       <c r="B2040" t="s">
-        <v>2603</v>
+        <v>2601</v>
       </c>
       <c r="C2040"/>
     </row>
     <row r="2041" spans="1:3">
       <c r="A2041" t="s">
-        <v>2604</v>
+        <v>2605</v>
       </c>
       <c r="B2041" t="s">
-        <v>2603</v>
+        <v>2606</v>
       </c>
       <c r="C2041"/>
     </row>
     <row r="2042" spans="1:3">
       <c r="A2042" t="s">
-        <v>2605</v>
+        <v>2607</v>
       </c>
       <c r="B2042" t="s">
-        <v>2603</v>
+        <v>2608</v>
       </c>
       <c r="C2042"/>
     </row>
     <row r="2043" spans="1:3">
       <c r="A2043" t="s">
-        <v>2606</v>
+        <v>2609</v>
       </c>
       <c r="B2043" t="s">
-        <v>2607</v>
+        <v>2608</v>
       </c>
       <c r="C2043"/>
     </row>
     <row r="2044" spans="1:3">
       <c r="A2044" t="s">
-        <v>2608</v>
+        <v>2610</v>
       </c>
       <c r="B2044" t="s">
-        <v>2607</v>
+        <v>2611</v>
       </c>
       <c r="C2044"/>
     </row>
     <row r="2045" spans="1:3">
       <c r="A2045" t="s">
-        <v>2609</v>
+        <v>2612</v>
       </c>
       <c r="B2045" t="s">
-        <v>2610</v>
+        <v>2611</v>
       </c>
       <c r="C2045"/>
     </row>
     <row r="2046" spans="1:3">
       <c r="A2046" t="s">
+        <v>2613</v>
+      </c>
+      <c r="B2046" t="s">
         <v>2611</v>
-      </c>
-[...1 lines deleted...]
-        <v>2610</v>
       </c>
       <c r="C2046"/>
     </row>
     <row r="2047" spans="1:3">
       <c r="A2047" t="s">
-        <v>2612</v>
+        <v>2614</v>
       </c>
       <c r="B2047" t="s">
-        <v>2613</v>
+        <v>2611</v>
       </c>
       <c r="C2047"/>
     </row>
     <row r="2048" spans="1:3">
       <c r="A2048" t="s">
-        <v>2614</v>
+        <v>2615</v>
       </c>
       <c r="B2048" t="s">
-        <v>2613</v>
+        <v>2611</v>
       </c>
       <c r="C2048"/>
     </row>
     <row r="2049" spans="1:3">
       <c r="A2049" t="s">
-        <v>2615</v>
+        <v>2616</v>
       </c>
       <c r="B2049" t="s">
-        <v>2616</v>
+        <v>2611</v>
       </c>
       <c r="C2049"/>
     </row>
     <row r="2050" spans="1:3">
       <c r="A2050" t="s">
         <v>2617</v>
       </c>
       <c r="B2050" t="s">
-        <v>2618</v>
+        <v>2611</v>
       </c>
       <c r="C2050"/>
     </row>
     <row r="2051" spans="1:3">
       <c r="A2051" t="s">
-        <v>2619</v>
+        <v>2618</v>
       </c>
       <c r="B2051" t="s">
-        <v>2620</v>
+        <v>2611</v>
       </c>
       <c r="C2051"/>
     </row>
     <row r="2052" spans="1:3">
       <c r="A2052" t="s">
-        <v>2621</v>
+        <v>2619</v>
       </c>
       <c r="B2052" t="s">
-        <v>2622</v>
+        <v>2611</v>
       </c>
       <c r="C2052"/>
     </row>
     <row r="2053" spans="1:3">
       <c r="A2053" t="s">
-        <v>2623</v>
+        <v>2620</v>
       </c>
       <c r="B2053" t="s">
-        <v>2622</v>
+        <v>2611</v>
       </c>
       <c r="C2053"/>
     </row>
     <row r="2054" spans="1:3">
       <c r="A2054" t="s">
-        <v>2624</v>
+        <v>2621</v>
       </c>
       <c r="B2054" t="s">
-        <v>2625</v>
+        <v>2611</v>
       </c>
       <c r="C2054"/>
     </row>
     <row r="2055" spans="1:3">
       <c r="A2055" t="s">
-        <v>2626</v>
+        <v>2622</v>
       </c>
       <c r="B2055" t="s">
-        <v>2625</v>
+        <v>2611</v>
       </c>
       <c r="C2055"/>
     </row>
     <row r="2056" spans="1:3">
       <c r="A2056" t="s">
-        <v>2627</v>
+        <v>2623</v>
       </c>
       <c r="B2056" t="s">
-        <v>2625</v>
+        <v>2611</v>
       </c>
       <c r="C2056"/>
     </row>
     <row r="2057" spans="1:3">
       <c r="A2057" t="s">
-        <v>2628</v>
+        <v>2624</v>
       </c>
       <c r="B2057" t="s">
-        <v>2629</v>
+        <v>2611</v>
       </c>
       <c r="C2057"/>
     </row>
     <row r="2058" spans="1:3">
       <c r="A2058" t="s">
-        <v>2630</v>
+        <v>2625</v>
       </c>
       <c r="B2058" t="s">
-        <v>2629</v>
+        <v>2611</v>
       </c>
       <c r="C2058"/>
     </row>
     <row r="2059" spans="1:3">
       <c r="A2059" t="s">
-        <v>2631</v>
+        <v>2626</v>
       </c>
       <c r="B2059" t="s">
-        <v>2629</v>
+        <v>2611</v>
       </c>
       <c r="C2059"/>
     </row>
     <row r="2060" spans="1:3">
       <c r="A2060" t="s">
-        <v>2632</v>
+        <v>2627</v>
       </c>
       <c r="B2060" t="s">
-        <v>2633</v>
+        <v>2611</v>
       </c>
       <c r="C2060"/>
     </row>
     <row r="2061" spans="1:3">
       <c r="A2061" t="s">
-        <v>2634</v>
+        <v>2628</v>
       </c>
       <c r="B2061" t="s">
-        <v>2633</v>
+        <v>2611</v>
       </c>
       <c r="C2061"/>
     </row>
     <row r="2062" spans="1:3">
       <c r="A2062" t="s">
-        <v>2635</v>
+        <v>2629</v>
       </c>
       <c r="B2062" t="s">
-        <v>2636</v>
+        <v>2611</v>
       </c>
       <c r="C2062"/>
     </row>
     <row r="2063" spans="1:3">
       <c r="A2063" t="s">
-        <v>2637</v>
+        <v>2630</v>
       </c>
       <c r="B2063" t="s">
-        <v>2636</v>
+        <v>2611</v>
       </c>
       <c r="C2063"/>
     </row>
     <row r="2064" spans="1:3">
       <c r="A2064" t="s">
-        <v>2638</v>
+        <v>2631</v>
       </c>
       <c r="B2064" t="s">
-        <v>2636</v>
+        <v>2611</v>
       </c>
       <c r="C2064"/>
     </row>
     <row r="2065" spans="1:3">
       <c r="A2065" t="s">
-        <v>2639</v>
+        <v>2632</v>
       </c>
       <c r="B2065" t="s">
-        <v>2640</v>
+        <v>2611</v>
       </c>
       <c r="C2065"/>
     </row>
     <row r="2066" spans="1:3">
       <c r="A2066" t="s">
-        <v>2641</v>
+        <v>2633</v>
       </c>
       <c r="B2066" t="s">
-        <v>2642</v>
+        <v>2611</v>
       </c>
       <c r="C2066"/>
     </row>
     <row r="2067" spans="1:3">
       <c r="A2067" t="s">
-        <v>2643</v>
+        <v>2634</v>
       </c>
       <c r="B2067" t="s">
-        <v>2642</v>
+        <v>2611</v>
       </c>
       <c r="C2067"/>
     </row>
     <row r="2068" spans="1:3">
       <c r="A2068" t="s">
-        <v>2644</v>
+        <v>2635</v>
       </c>
       <c r="B2068" t="s">
-        <v>2642</v>
+        <v>2611</v>
       </c>
       <c r="C2068"/>
     </row>
     <row r="2069" spans="1:3">
       <c r="A2069" t="s">
-        <v>2645</v>
+        <v>2636</v>
       </c>
       <c r="B2069" t="s">
-        <v>2642</v>
+        <v>2637</v>
       </c>
       <c r="C2069"/>
     </row>
     <row r="2070" spans="1:3">
       <c r="A2070" t="s">
-        <v>2646</v>
+        <v>2638</v>
       </c>
       <c r="B2070" t="s">
-        <v>2642</v>
+        <v>2639</v>
       </c>
       <c r="C2070"/>
     </row>
     <row r="2071" spans="1:3">
       <c r="A2071" t="s">
-        <v>2647</v>
+        <v>2640</v>
       </c>
       <c r="B2071" t="s">
-        <v>2642</v>
+        <v>2639</v>
       </c>
       <c r="C2071"/>
     </row>
     <row r="2072" spans="1:3">
       <c r="A2072" t="s">
-        <v>2648</v>
+        <v>2641</v>
       </c>
       <c r="B2072" t="s">
-        <v>2649</v>
+        <v>2639</v>
       </c>
       <c r="C2072"/>
     </row>
     <row r="2073" spans="1:3">
       <c r="A2073" t="s">
-        <v>2650</v>
+        <v>2642</v>
       </c>
       <c r="B2073" t="s">
-        <v>2649</v>
+        <v>2643</v>
       </c>
       <c r="C2073"/>
     </row>
     <row r="2074" spans="1:3">
       <c r="A2074" t="s">
-        <v>2651</v>
+        <v>2644</v>
       </c>
       <c r="B2074" t="s">
-        <v>2649</v>
+        <v>2643</v>
       </c>
       <c r="C2074"/>
     </row>
     <row r="2075" spans="1:3">
       <c r="A2075" t="s">
-        <v>2652</v>
+        <v>2645</v>
       </c>
       <c r="B2075" t="s">
-        <v>2649</v>
+        <v>2646</v>
       </c>
       <c r="C2075"/>
     </row>
     <row r="2076" spans="1:3">
       <c r="A2076" t="s">
-        <v>2653</v>
+        <v>2647</v>
       </c>
       <c r="B2076" t="s">
-        <v>2654</v>
+        <v>2648</v>
       </c>
       <c r="C2076"/>
     </row>
     <row r="2077" spans="1:3">
       <c r="A2077" t="s">
-        <v>2655</v>
+        <v>2649</v>
       </c>
       <c r="B2077" t="s">
-        <v>2656</v>
+        <v>2648</v>
       </c>
       <c r="C2077"/>
     </row>
     <row r="2078" spans="1:3">
       <c r="A2078" t="s">
-        <v>2657</v>
+        <v>2650</v>
       </c>
       <c r="B2078" t="s">
-        <v>2658</v>
+        <v>2648</v>
       </c>
       <c r="C2078"/>
     </row>
     <row r="2079" spans="1:3">
       <c r="A2079" t="s">
-        <v>2659</v>
+        <v>2651</v>
       </c>
       <c r="B2079" t="s">
-        <v>2660</v>
+        <v>2648</v>
       </c>
       <c r="C2079"/>
     </row>
     <row r="2080" spans="1:3">
       <c r="A2080" t="s">
-        <v>2661</v>
+        <v>2652</v>
       </c>
       <c r="B2080" t="s">
-        <v>2662</v>
+        <v>2648</v>
       </c>
       <c r="C2080"/>
     </row>
     <row r="2081" spans="1:3">
       <c r="A2081" t="s">
-        <v>2663</v>
+        <v>2653</v>
       </c>
       <c r="B2081" t="s">
-        <v>2662</v>
+        <v>2648</v>
       </c>
       <c r="C2081"/>
     </row>
     <row r="2082" spans="1:3">
       <c r="A2082" t="s">
-        <v>2664</v>
+        <v>2654</v>
       </c>
       <c r="B2082" t="s">
-        <v>2662</v>
+        <v>2648</v>
       </c>
       <c r="C2082"/>
     </row>
     <row r="2083" spans="1:3">
       <c r="A2083" t="s">
-        <v>2665</v>
+        <v>2655</v>
       </c>
       <c r="B2083" t="s">
-        <v>2662</v>
+        <v>2648</v>
       </c>
       <c r="C2083"/>
     </row>
     <row r="2084" spans="1:3">
       <c r="A2084" t="s">
-        <v>2666</v>
+        <v>2656</v>
       </c>
       <c r="B2084" t="s">
-        <v>2662</v>
+        <v>2648</v>
       </c>
       <c r="C2084"/>
     </row>
     <row r="2085" spans="1:3">
       <c r="A2085" t="s">
-        <v>2667</v>
+        <v>2657</v>
       </c>
       <c r="B2085" t="s">
-        <v>2662</v>
+        <v>2648</v>
       </c>
       <c r="C2085"/>
     </row>
     <row r="2086" spans="1:3">
       <c r="A2086" t="s">
-        <v>2668</v>
+        <v>2658</v>
       </c>
       <c r="B2086" t="s">
-        <v>2662</v>
+        <v>2648</v>
       </c>
       <c r="C2086"/>
     </row>
     <row r="2087" spans="1:3">
       <c r="A2087" t="s">
-        <v>2669</v>
+        <v>2659</v>
       </c>
       <c r="B2087" t="s">
-        <v>2662</v>
+        <v>2648</v>
       </c>
       <c r="C2087"/>
     </row>
     <row r="2088" spans="1:3">
       <c r="A2088" t="s">
-        <v>2670</v>
+        <v>2660</v>
       </c>
       <c r="B2088" t="s">
-        <v>2662</v>
+        <v>2648</v>
       </c>
       <c r="C2088"/>
     </row>
     <row r="2089" spans="1:3">
       <c r="A2089" t="s">
-        <v>2671</v>
+        <v>2661</v>
       </c>
       <c r="B2089" t="s">
-        <v>2662</v>
+        <v>2648</v>
       </c>
       <c r="C2089"/>
     </row>
     <row r="2090" spans="1:3">
       <c r="A2090" t="s">
-        <v>2672</v>
+        <v>2662</v>
       </c>
       <c r="B2090" t="s">
-        <v>2662</v>
+        <v>2648</v>
       </c>
       <c r="C2090"/>
     </row>
     <row r="2091" spans="1:3">
       <c r="A2091" t="s">
-        <v>2673</v>
+        <v>2663</v>
       </c>
       <c r="B2091" t="s">
-        <v>2662</v>
+        <v>2648</v>
       </c>
       <c r="C2091"/>
     </row>
     <row r="2092" spans="1:3">
       <c r="A2092" t="s">
-        <v>2674</v>
+        <v>2664</v>
       </c>
       <c r="B2092" t="s">
-        <v>2662</v>
+        <v>2648</v>
       </c>
       <c r="C2092"/>
     </row>
     <row r="2093" spans="1:3">
       <c r="A2093" t="s">
-        <v>2675</v>
+        <v>2665</v>
       </c>
       <c r="B2093" t="s">
-        <v>2662</v>
+        <v>2648</v>
       </c>
       <c r="C2093"/>
     </row>
     <row r="2094" spans="1:3">
       <c r="A2094" t="s">
-        <v>2676</v>
+        <v>2666</v>
       </c>
       <c r="B2094" t="s">
-        <v>2662</v>
+        <v>2648</v>
       </c>
       <c r="C2094"/>
     </row>
     <row r="2095" spans="1:3">
       <c r="A2095" t="s">
-        <v>2677</v>
+        <v>2667</v>
       </c>
       <c r="B2095" t="s">
-        <v>2662</v>
+        <v>2648</v>
       </c>
       <c r="C2095"/>
     </row>
     <row r="2096" spans="1:3">
       <c r="A2096" t="s">
-        <v>2678</v>
+        <v>2668</v>
       </c>
       <c r="B2096" t="s">
-        <v>2662</v>
+        <v>2648</v>
       </c>
       <c r="C2096"/>
     </row>
     <row r="2097" spans="1:3">
       <c r="A2097" t="s">
-        <v>2679</v>
+        <v>2669</v>
       </c>
       <c r="B2097" t="s">
-        <v>2662</v>
+        <v>2648</v>
       </c>
       <c r="C2097"/>
     </row>
     <row r="2098" spans="1:3">
       <c r="A2098" t="s">
-        <v>2680</v>
+        <v>2670</v>
       </c>
       <c r="B2098" t="s">
-        <v>2662</v>
+        <v>2648</v>
       </c>
       <c r="C2098"/>
     </row>
     <row r="2099" spans="1:3">
       <c r="A2099" t="s">
-        <v>2681</v>
+        <v>2671</v>
       </c>
       <c r="B2099" t="s">
-        <v>2662</v>
+        <v>2648</v>
       </c>
       <c r="C2099"/>
     </row>
     <row r="2100" spans="1:3">
       <c r="A2100" t="s">
-        <v>2682</v>
+        <v>2672</v>
       </c>
       <c r="B2100" t="s">
-        <v>2662</v>
+        <v>2673</v>
       </c>
       <c r="C2100"/>
     </row>
     <row r="2101" spans="1:3">
       <c r="A2101" t="s">
-        <v>2683</v>
+        <v>2674</v>
       </c>
       <c r="B2101" t="s">
-        <v>2662</v>
+        <v>2673</v>
       </c>
       <c r="C2101"/>
     </row>
     <row r="2102" spans="1:3">
       <c r="A2102" t="s">
-        <v>2684</v>
+        <v>2675</v>
       </c>
       <c r="B2102" t="s">
-        <v>2662</v>
+        <v>2676</v>
       </c>
       <c r="C2102"/>
     </row>
     <row r="2103" spans="1:3">
       <c r="A2103" t="s">
-        <v>2685</v>
+        <v>2677</v>
       </c>
       <c r="B2103" t="s">
-        <v>2662</v>
+        <v>2678</v>
       </c>
       <c r="C2103"/>
     </row>
     <row r="2104" spans="1:3">
       <c r="A2104" t="s">
-        <v>2686</v>
+        <v>2679</v>
       </c>
       <c r="B2104" t="s">
-        <v>2662</v>
+        <v>2680</v>
       </c>
       <c r="C2104"/>
     </row>
     <row r="2105" spans="1:3">
       <c r="A2105" t="s">
-        <v>2687</v>
+        <v>2681</v>
       </c>
       <c r="B2105" t="s">
-        <v>2662</v>
+        <v>2682</v>
       </c>
       <c r="C2105"/>
     </row>
     <row r="2106" spans="1:3">
       <c r="A2106" t="s">
-        <v>2688</v>
+        <v>2683</v>
       </c>
       <c r="B2106" t="s">
-        <v>2662</v>
+        <v>2684</v>
       </c>
       <c r="C2106"/>
     </row>
     <row r="2107" spans="1:3">
       <c r="A2107" t="s">
-        <v>2689</v>
+        <v>2685</v>
       </c>
       <c r="B2107" t="s">
-        <v>2662</v>
+        <v>2684</v>
       </c>
       <c r="C2107"/>
     </row>
     <row r="2108" spans="1:3">
       <c r="A2108" t="s">
-        <v>2690</v>
+        <v>2686</v>
       </c>
       <c r="B2108" t="s">
-        <v>2662</v>
+        <v>2687</v>
       </c>
       <c r="C2108"/>
     </row>
     <row r="2109" spans="1:3">
       <c r="A2109" t="s">
-        <v>2691</v>
+        <v>2688</v>
       </c>
       <c r="B2109" t="s">
-        <v>2662</v>
+        <v>2689</v>
       </c>
       <c r="C2109"/>
     </row>
     <row r="2110" spans="1:3">
       <c r="A2110" t="s">
-        <v>2692</v>
+        <v>2690</v>
       </c>
       <c r="B2110" t="s">
-        <v>2662</v>
+        <v>2689</v>
       </c>
       <c r="C2110"/>
     </row>
     <row r="2111" spans="1:3">
       <c r="A2111" t="s">
-        <v>2693</v>
+        <v>2691</v>
       </c>
       <c r="B2111" t="s">
-        <v>2662</v>
+        <v>2689</v>
       </c>
       <c r="C2111"/>
     </row>
     <row r="2112" spans="1:3">
       <c r="A2112" t="s">
-        <v>2694</v>
+        <v>2692</v>
       </c>
       <c r="B2112" t="s">
-        <v>2662</v>
+        <v>2693</v>
       </c>
       <c r="C2112"/>
     </row>
     <row r="2113" spans="1:3">
       <c r="A2113" t="s">
-        <v>2695</v>
+        <v>2694</v>
       </c>
       <c r="B2113" t="s">
-        <v>2662</v>
+        <v>2693</v>
       </c>
       <c r="C2113"/>
     </row>
     <row r="2114" spans="1:3">
       <c r="A2114" t="s">
+        <v>2695</v>
+      </c>
+      <c r="B2114" t="s">
         <v>2696</v>
-      </c>
-[...1 lines deleted...]
-        <v>2662</v>
       </c>
       <c r="C2114"/>
     </row>
     <row r="2115" spans="1:3">
       <c r="A2115" t="s">
         <v>2697</v>
       </c>
       <c r="B2115" t="s">
-        <v>2662</v>
+        <v>2696</v>
       </c>
       <c r="C2115"/>
     </row>
     <row r="2116" spans="1:3">
       <c r="A2116" t="s">
         <v>2698</v>
       </c>
       <c r="B2116" t="s">
-        <v>2662</v>
+        <v>2699</v>
       </c>
       <c r="C2116"/>
     </row>
     <row r="2117" spans="1:3">
       <c r="A2117" t="s">
+        <v>2700</v>
+      </c>
+      <c r="B2117" t="s">
         <v>2699</v>
-      </c>
-[...1 lines deleted...]
-        <v>2662</v>
       </c>
       <c r="C2117"/>
     </row>
     <row r="2118" spans="1:3">
       <c r="A2118" t="s">
-        <v>2700</v>
+        <v>2701</v>
       </c>
       <c r="B2118" t="s">
-        <v>2662</v>
+        <v>2702</v>
       </c>
       <c r="C2118"/>
     </row>
     <row r="2119" spans="1:3">
       <c r="A2119" t="s">
-        <v>2701</v>
+        <v>2703</v>
       </c>
       <c r="B2119" t="s">
-        <v>2702</v>
+        <v>2704</v>
       </c>
       <c r="C2119"/>
     </row>
     <row r="2120" spans="1:3">
       <c r="A2120" t="s">
-        <v>2703</v>
+        <v>2705</v>
       </c>
       <c r="B2120" t="s">
-        <v>2704</v>
+        <v>2706</v>
       </c>
       <c r="C2120"/>
     </row>
     <row r="2121" spans="1:3">
       <c r="A2121" t="s">
-        <v>2705</v>
+        <v>2707</v>
       </c>
       <c r="B2121" t="s">
-        <v>2704</v>
+        <v>2708</v>
       </c>
       <c r="C2121"/>
     </row>
     <row r="2122" spans="1:3">
       <c r="A2122" t="s">
-        <v>2706</v>
+        <v>2709</v>
       </c>
       <c r="B2122" t="s">
-        <v>2704</v>
+        <v>2708</v>
       </c>
       <c r="C2122"/>
     </row>
     <row r="2123" spans="1:3">
       <c r="A2123" t="s">
-        <v>2707</v>
+        <v>2710</v>
       </c>
       <c r="B2123" t="s">
-        <v>2704</v>
+        <v>2711</v>
       </c>
       <c r="C2123"/>
     </row>
     <row r="2124" spans="1:3">
       <c r="A2124" t="s">
-        <v>2708</v>
+        <v>2712</v>
       </c>
       <c r="B2124" t="s">
-        <v>2704</v>
+        <v>2711</v>
       </c>
       <c r="C2124"/>
     </row>
     <row r="2125" spans="1:3">
       <c r="A2125" t="s">
-        <v>2709</v>
+        <v>2713</v>
       </c>
       <c r="B2125" t="s">
-        <v>2704</v>
+        <v>2711</v>
       </c>
       <c r="C2125"/>
     </row>
     <row r="2126" spans="1:3">
       <c r="A2126" t="s">
-        <v>2710</v>
+        <v>2714</v>
       </c>
       <c r="B2126" t="s">
-        <v>2704</v>
+        <v>2715</v>
       </c>
       <c r="C2126"/>
     </row>
     <row r="2127" spans="1:3">
       <c r="A2127" t="s">
-        <v>2711</v>
+        <v>2716</v>
       </c>
       <c r="B2127" t="s">
-        <v>2704</v>
+        <v>2715</v>
       </c>
       <c r="C2127"/>
     </row>
     <row r="2128" spans="1:3">
       <c r="A2128" t="s">
-        <v>2712</v>
+        <v>2717</v>
       </c>
       <c r="B2128" t="s">
-        <v>2704</v>
+        <v>2715</v>
       </c>
       <c r="C2128"/>
     </row>
     <row r="2129" spans="1:3">
       <c r="A2129" t="s">
-        <v>2713</v>
+        <v>2718</v>
       </c>
       <c r="B2129" t="s">
-        <v>2704</v>
+        <v>2719</v>
       </c>
       <c r="C2129"/>
     </row>
     <row r="2130" spans="1:3">
       <c r="A2130" t="s">
-        <v>2714</v>
+        <v>2720</v>
       </c>
       <c r="B2130" t="s">
-        <v>2704</v>
+        <v>2719</v>
       </c>
       <c r="C2130"/>
     </row>
     <row r="2131" spans="1:3">
       <c r="A2131" t="s">
-        <v>2715</v>
+        <v>2721</v>
       </c>
       <c r="B2131" t="s">
-        <v>2704</v>
+        <v>2722</v>
       </c>
       <c r="C2131"/>
     </row>
     <row r="2132" spans="1:3">
       <c r="A2132" t="s">
-        <v>2716</v>
+        <v>2723</v>
       </c>
       <c r="B2132" t="s">
-        <v>2704</v>
+        <v>2722</v>
       </c>
       <c r="C2132"/>
     </row>
     <row r="2133" spans="1:3">
       <c r="A2133" t="s">
-        <v>2717</v>
+        <v>2724</v>
       </c>
       <c r="B2133" t="s">
-        <v>2704</v>
+        <v>2722</v>
       </c>
       <c r="C2133"/>
     </row>
     <row r="2134" spans="1:3">
       <c r="A2134" t="s">
-        <v>2718</v>
+        <v>2725</v>
       </c>
       <c r="B2134" t="s">
-        <v>2704</v>
+        <v>2726</v>
       </c>
       <c r="C2134"/>
     </row>
     <row r="2135" spans="1:3">
       <c r="A2135" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="B2135" t="s">
-        <v>2704</v>
+        <v>2728</v>
       </c>
       <c r="C2135"/>
     </row>
     <row r="2136" spans="1:3">
       <c r="A2136" t="s">
-        <v>2720</v>
+        <v>2729</v>
       </c>
       <c r="B2136" t="s">
-        <v>2721</v>
+        <v>2728</v>
       </c>
       <c r="C2136"/>
     </row>
     <row r="2137" spans="1:3">
       <c r="A2137" t="s">
-        <v>2722</v>
+        <v>2730</v>
       </c>
       <c r="B2137" t="s">
-        <v>2723</v>
+        <v>2728</v>
       </c>
       <c r="C2137"/>
     </row>
     <row r="2138" spans="1:3">
       <c r="A2138" t="s">
-        <v>2724</v>
+        <v>2731</v>
       </c>
       <c r="B2138" t="s">
-        <v>2725</v>
+        <v>2728</v>
       </c>
       <c r="C2138"/>
     </row>
     <row r="2139" spans="1:3">
       <c r="A2139" t="s">
-        <v>2724</v>
+        <v>2732</v>
       </c>
       <c r="B2139" t="s">
-        <v>2726</v>
+        <v>2728</v>
       </c>
       <c r="C2139"/>
     </row>
     <row r="2140" spans="1:3">
       <c r="A2140" t="s">
-        <v>2727</v>
+        <v>2733</v>
       </c>
       <c r="B2140" t="s">
         <v>2728</v>
       </c>
       <c r="C2140"/>
     </row>
     <row r="2141" spans="1:3">
       <c r="A2141" t="s">
-        <v>2729</v>
+        <v>2734</v>
       </c>
       <c r="B2141" t="s">
-        <v>2730</v>
+        <v>2735</v>
       </c>
       <c r="C2141"/>
     </row>
     <row r="2142" spans="1:3">
       <c r="A2142" t="s">
-        <v>2731</v>
+        <v>2736</v>
       </c>
       <c r="B2142" t="s">
-        <v>2732</v>
+        <v>2735</v>
       </c>
       <c r="C2142"/>
     </row>
     <row r="2143" spans="1:3">
       <c r="A2143" t="s">
-        <v>2733</v>
+        <v>2737</v>
       </c>
       <c r="B2143" t="s">
-        <v>2732</v>
+        <v>2735</v>
       </c>
       <c r="C2143"/>
     </row>
     <row r="2144" spans="1:3">
       <c r="A2144" t="s">
-        <v>2734</v>
+        <v>2738</v>
       </c>
       <c r="B2144" t="s">
         <v>2735</v>
       </c>
       <c r="C2144"/>
     </row>
     <row r="2145" spans="1:3">
       <c r="A2145" t="s">
-        <v>2736</v>
+        <v>2739</v>
       </c>
       <c r="B2145" t="s">
-        <v>2737</v>
+        <v>2740</v>
       </c>
       <c r="C2145"/>
     </row>
     <row r="2146" spans="1:3">
       <c r="A2146" t="s">
-        <v>2738</v>
+        <v>2741</v>
       </c>
       <c r="B2146" t="s">
-        <v>2739</v>
+        <v>2742</v>
       </c>
       <c r="C2146"/>
     </row>
     <row r="2147" spans="1:3">
       <c r="A2147" t="s">
-        <v>2740</v>
+        <v>2743</v>
       </c>
       <c r="B2147" t="s">
-        <v>2739</v>
+        <v>2744</v>
       </c>
       <c r="C2147"/>
     </row>
     <row r="2148" spans="1:3">
       <c r="A2148" t="s">
-        <v>2741</v>
+        <v>2745</v>
       </c>
       <c r="B2148" t="s">
-        <v>2739</v>
+        <v>2746</v>
       </c>
       <c r="C2148"/>
     </row>
     <row r="2149" spans="1:3">
       <c r="A2149" t="s">
-        <v>2742</v>
+        <v>2747</v>
       </c>
       <c r="B2149" t="s">
-        <v>2739</v>
+        <v>2748</v>
       </c>
       <c r="C2149"/>
     </row>
     <row r="2150" spans="1:3">
       <c r="A2150" t="s">
-        <v>2743</v>
+        <v>2749</v>
       </c>
       <c r="B2150" t="s">
-        <v>2739</v>
+        <v>2748</v>
       </c>
       <c r="C2150"/>
     </row>
     <row r="2151" spans="1:3">
       <c r="A2151" t="s">
-        <v>2744</v>
+        <v>2750</v>
       </c>
       <c r="B2151" t="s">
-        <v>2739</v>
+        <v>2748</v>
       </c>
       <c r="C2151"/>
     </row>
     <row r="2152" spans="1:3">
       <c r="A2152" t="s">
-        <v>2745</v>
+        <v>2751</v>
       </c>
       <c r="B2152" t="s">
-        <v>2739</v>
+        <v>2748</v>
       </c>
       <c r="C2152"/>
     </row>
     <row r="2153" spans="1:3">
       <c r="A2153" t="s">
-        <v>2746</v>
+        <v>2752</v>
       </c>
       <c r="B2153" t="s">
-        <v>2739</v>
+        <v>2748</v>
       </c>
       <c r="C2153"/>
     </row>
     <row r="2154" spans="1:3">
       <c r="A2154" t="s">
-        <v>2747</v>
+        <v>2753</v>
       </c>
       <c r="B2154" t="s">
-        <v>2739</v>
+        <v>2748</v>
       </c>
       <c r="C2154"/>
     </row>
     <row r="2155" spans="1:3">
       <c r="A2155" t="s">
+        <v>2754</v>
+      </c>
+      <c r="B2155" t="s">
         <v>2748</v>
-      </c>
-[...1 lines deleted...]
-        <v>2739</v>
       </c>
       <c r="C2155"/>
     </row>
     <row r="2156" spans="1:3">
       <c r="A2156" t="s">
-        <v>2749</v>
+        <v>2755</v>
       </c>
       <c r="B2156" t="s">
-        <v>2739</v>
+        <v>2748</v>
       </c>
       <c r="C2156"/>
     </row>
     <row r="2157" spans="1:3">
       <c r="A2157" t="s">
-        <v>2750</v>
+        <v>2756</v>
       </c>
       <c r="B2157" t="s">
-        <v>2739</v>
+        <v>2748</v>
       </c>
       <c r="C2157"/>
     </row>
     <row r="2158" spans="1:3">
       <c r="A2158" t="s">
-        <v>2751</v>
+        <v>2757</v>
       </c>
       <c r="B2158" t="s">
-        <v>2739</v>
+        <v>2748</v>
       </c>
       <c r="C2158"/>
     </row>
     <row r="2159" spans="1:3">
       <c r="A2159" t="s">
-        <v>2752</v>
+        <v>2758</v>
       </c>
       <c r="B2159" t="s">
-        <v>2739</v>
+        <v>2748</v>
       </c>
       <c r="C2159"/>
     </row>
     <row r="2160" spans="1:3">
       <c r="A2160" t="s">
-        <v>2753</v>
+        <v>2759</v>
       </c>
       <c r="B2160" t="s">
-        <v>2739</v>
+        <v>2748</v>
       </c>
       <c r="C2160"/>
     </row>
     <row r="2161" spans="1:3">
       <c r="A2161" t="s">
-        <v>2754</v>
+        <v>2760</v>
       </c>
       <c r="B2161" t="s">
-        <v>2739</v>
+        <v>2748</v>
       </c>
       <c r="C2161"/>
     </row>
     <row r="2162" spans="1:3">
       <c r="A2162" t="s">
-        <v>2755</v>
+        <v>2761</v>
       </c>
       <c r="B2162" t="s">
-        <v>2739</v>
+        <v>2748</v>
       </c>
       <c r="C2162"/>
     </row>
     <row r="2163" spans="1:3">
       <c r="A2163" t="s">
-        <v>2756</v>
+        <v>2762</v>
       </c>
       <c r="B2163" t="s">
-        <v>2739</v>
+        <v>2748</v>
       </c>
       <c r="C2163"/>
     </row>
     <row r="2164" spans="1:3">
       <c r="A2164" t="s">
-        <v>2757</v>
+        <v>2763</v>
       </c>
       <c r="B2164" t="s">
-        <v>2739</v>
+        <v>2748</v>
       </c>
       <c r="C2164"/>
     </row>
     <row r="2165" spans="1:3">
       <c r="A2165" t="s">
-        <v>2758</v>
+        <v>2764</v>
       </c>
       <c r="B2165" t="s">
-        <v>2739</v>
+        <v>2748</v>
       </c>
       <c r="C2165"/>
     </row>
     <row r="2166" spans="1:3">
       <c r="A2166" t="s">
-        <v>2759</v>
+        <v>2765</v>
       </c>
       <c r="B2166" t="s">
-        <v>2760</v>
+        <v>2748</v>
       </c>
       <c r="C2166"/>
     </row>
     <row r="2167" spans="1:3">
       <c r="A2167" t="s">
-        <v>2761</v>
+        <v>2766</v>
       </c>
       <c r="B2167" t="s">
-        <v>2760</v>
+        <v>2748</v>
       </c>
       <c r="C2167"/>
     </row>
     <row r="2168" spans="1:3">
       <c r="A2168" t="s">
-        <v>2762</v>
+        <v>2767</v>
       </c>
       <c r="B2168" t="s">
-        <v>2760</v>
+        <v>2748</v>
       </c>
       <c r="C2168"/>
     </row>
     <row r="2169" spans="1:3">
       <c r="A2169" t="s">
-        <v>2763</v>
+        <v>2768</v>
       </c>
       <c r="B2169" t="s">
-        <v>2764</v>
+        <v>2748</v>
       </c>
       <c r="C2169"/>
     </row>
     <row r="2170" spans="1:3">
       <c r="A2170" t="s">
-        <v>2765</v>
+        <v>2769</v>
       </c>
       <c r="B2170" t="s">
-        <v>2766</v>
+        <v>2748</v>
       </c>
       <c r="C2170"/>
     </row>
     <row r="2171" spans="1:3">
       <c r="A2171" t="s">
-        <v>2767</v>
+        <v>2770</v>
       </c>
       <c r="B2171" t="s">
-        <v>2768</v>
+        <v>2748</v>
       </c>
       <c r="C2171"/>
     </row>
     <row r="2172" spans="1:3">
       <c r="A2172" t="s">
-        <v>2769</v>
+        <v>2771</v>
       </c>
       <c r="B2172" t="s">
-        <v>2770</v>
+        <v>2748</v>
       </c>
       <c r="C2172"/>
     </row>
     <row r="2173" spans="1:3">
       <c r="A2173" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="B2173" t="s">
-        <v>2772</v>
+        <v>2748</v>
       </c>
       <c r="C2173"/>
     </row>
     <row r="2174" spans="1:3">
       <c r="A2174" t="s">
         <v>2773</v>
       </c>
       <c r="B2174" t="s">
-        <v>2774</v>
+        <v>2748</v>
       </c>
       <c r="C2174"/>
     </row>
     <row r="2175" spans="1:3">
       <c r="A2175" t="s">
-        <v>2775</v>
+        <v>2774</v>
       </c>
       <c r="B2175" t="s">
-        <v>2776</v>
+        <v>2748</v>
       </c>
       <c r="C2175"/>
     </row>
     <row r="2176" spans="1:3">
       <c r="A2176" t="s">
-        <v>2777</v>
+        <v>2775</v>
       </c>
       <c r="B2176" t="s">
-        <v>2778</v>
+        <v>2748</v>
       </c>
       <c r="C2176"/>
     </row>
     <row r="2177" spans="1:3">
       <c r="A2177" t="s">
-        <v>2779</v>
+        <v>2776</v>
       </c>
       <c r="B2177" t="s">
-        <v>2780</v>
+        <v>2748</v>
       </c>
       <c r="C2177"/>
     </row>
     <row r="2178" spans="1:3">
       <c r="A2178" t="s">
-        <v>2781</v>
+        <v>2777</v>
       </c>
       <c r="B2178" t="s">
-        <v>2782</v>
+        <v>2748</v>
       </c>
       <c r="C2178"/>
     </row>
     <row r="2179" spans="1:3">
       <c r="A2179" t="s">
-        <v>2783</v>
+        <v>2778</v>
       </c>
       <c r="B2179" t="s">
-        <v>2784</v>
+        <v>2748</v>
       </c>
       <c r="C2179"/>
     </row>
     <row r="2180" spans="1:3">
       <c r="A2180" t="s">
-        <v>2785</v>
+        <v>2779</v>
       </c>
       <c r="B2180" t="s">
-        <v>2786</v>
+        <v>2748</v>
       </c>
       <c r="C2180"/>
     </row>
     <row r="2181" spans="1:3">
       <c r="A2181" t="s">
-        <v>2787</v>
+        <v>2780</v>
       </c>
       <c r="B2181" t="s">
-        <v>2788</v>
+        <v>2748</v>
       </c>
       <c r="C2181"/>
     </row>
     <row r="2182" spans="1:3">
       <c r="A2182" t="s">
-        <v>2789</v>
+        <v>2781</v>
       </c>
       <c r="B2182" t="s">
-        <v>2788</v>
+        <v>2748</v>
       </c>
       <c r="C2182"/>
     </row>
     <row r="2183" spans="1:3">
       <c r="A2183" t="s">
-        <v>2790</v>
+        <v>2782</v>
       </c>
       <c r="B2183" t="s">
-        <v>2791</v>
+        <v>2748</v>
       </c>
       <c r="C2183"/>
     </row>
     <row r="2184" spans="1:3">
       <c r="A2184" t="s">
-        <v>2792</v>
+        <v>2783</v>
       </c>
       <c r="B2184" t="s">
-        <v>2793</v>
+        <v>2748</v>
       </c>
       <c r="C2184"/>
     </row>
     <row r="2185" spans="1:3">
       <c r="A2185" t="s">
-        <v>2794</v>
+        <v>2784</v>
       </c>
       <c r="B2185" t="s">
-        <v>2795</v>
+        <v>2748</v>
       </c>
       <c r="C2185"/>
     </row>
     <row r="2186" spans="1:3">
       <c r="A2186" t="s">
-        <v>2796</v>
+        <v>2785</v>
       </c>
       <c r="B2186" t="s">
-        <v>2797</v>
+        <v>2748</v>
       </c>
       <c r="C2186"/>
     </row>
     <row r="2187" spans="1:3">
       <c r="A2187" t="s">
-        <v>2796</v>
+        <v>2786</v>
       </c>
       <c r="B2187" t="s">
-        <v>2798</v>
+        <v>2748</v>
       </c>
       <c r="C2187"/>
     </row>
     <row r="2188" spans="1:3">
       <c r="A2188" t="s">
-        <v>2799</v>
+        <v>2787</v>
       </c>
       <c r="B2188" t="s">
-        <v>2800</v>
+        <v>2788</v>
       </c>
       <c r="C2188"/>
     </row>
     <row r="2189" spans="1:3">
       <c r="A2189" t="s">
-        <v>2801</v>
+        <v>2789</v>
       </c>
       <c r="B2189" t="s">
-        <v>2802</v>
+        <v>2790</v>
       </c>
       <c r="C2189"/>
     </row>
     <row r="2190" spans="1:3">
       <c r="A2190" t="s">
-        <v>2803</v>
+        <v>2791</v>
       </c>
       <c r="B2190" t="s">
-        <v>2804</v>
+        <v>2790</v>
       </c>
       <c r="C2190"/>
     </row>
     <row r="2191" spans="1:3">
       <c r="A2191" t="s">
-        <v>2805</v>
+        <v>2792</v>
       </c>
       <c r="B2191" t="s">
-        <v>2806</v>
+        <v>2790</v>
       </c>
       <c r="C2191"/>
     </row>
     <row r="2192" spans="1:3">
       <c r="A2192" t="s">
-        <v>2807</v>
+        <v>2793</v>
       </c>
       <c r="B2192" t="s">
-        <v>2808</v>
+        <v>2790</v>
       </c>
       <c r="C2192"/>
     </row>
     <row r="2193" spans="1:3">
       <c r="A2193" t="s">
-        <v>2809</v>
+        <v>2794</v>
       </c>
       <c r="B2193" t="s">
-        <v>2810</v>
+        <v>2790</v>
       </c>
       <c r="C2193"/>
     </row>
     <row r="2194" spans="1:3">
       <c r="A2194" t="s">
-        <v>2811</v>
+        <v>2795</v>
       </c>
       <c r="B2194" t="s">
-        <v>2812</v>
+        <v>2790</v>
       </c>
       <c r="C2194"/>
     </row>
     <row r="2195" spans="1:3">
       <c r="A2195" t="s">
-        <v>2813</v>
+        <v>2796</v>
       </c>
       <c r="B2195" t="s">
-        <v>2812</v>
+        <v>2790</v>
       </c>
       <c r="C2195"/>
     </row>
     <row r="2196" spans="1:3">
       <c r="A2196" t="s">
-        <v>2814</v>
+        <v>2797</v>
       </c>
       <c r="B2196" t="s">
-        <v>2815</v>
+        <v>2790</v>
       </c>
       <c r="C2196"/>
     </row>
     <row r="2197" spans="1:3">
       <c r="A2197" t="s">
-        <v>2816</v>
+        <v>2798</v>
       </c>
       <c r="B2197" t="s">
-        <v>2817</v>
+        <v>2790</v>
       </c>
       <c r="C2197"/>
     </row>
     <row r="2198" spans="1:3">
       <c r="A2198" t="s">
-        <v>2818</v>
+        <v>2799</v>
       </c>
       <c r="B2198" t="s">
-        <v>2819</v>
+        <v>2790</v>
       </c>
       <c r="C2198"/>
     </row>
     <row r="2199" spans="1:3">
       <c r="A2199" t="s">
-        <v>2820</v>
+        <v>2800</v>
       </c>
       <c r="B2199" t="s">
-        <v>2821</v>
+        <v>2790</v>
       </c>
       <c r="C2199"/>
     </row>
     <row r="2200" spans="1:3">
       <c r="A2200" t="s">
-        <v>2822</v>
+        <v>2801</v>
       </c>
       <c r="B2200" t="s">
-        <v>2823</v>
+        <v>2790</v>
       </c>
       <c r="C2200"/>
     </row>
     <row r="2201" spans="1:3">
       <c r="A2201" t="s">
-        <v>2824</v>
+        <v>2802</v>
       </c>
       <c r="B2201" t="s">
-        <v>2825</v>
+        <v>2790</v>
       </c>
       <c r="C2201"/>
     </row>
     <row r="2202" spans="1:3">
       <c r="A2202" t="s">
-        <v>2826</v>
+        <v>2803</v>
       </c>
       <c r="B2202" t="s">
-        <v>2825</v>
+        <v>2790</v>
       </c>
       <c r="C2202"/>
     </row>
     <row r="2203" spans="1:3">
       <c r="A2203" t="s">
-        <v>2827</v>
+        <v>2804</v>
       </c>
       <c r="B2203" t="s">
-        <v>2825</v>
+        <v>2790</v>
       </c>
       <c r="C2203"/>
     </row>
     <row r="2204" spans="1:3">
       <c r="A2204" t="s">
-        <v>2828</v>
+        <v>2805</v>
       </c>
       <c r="B2204" t="s">
-        <v>2825</v>
+        <v>2790</v>
       </c>
       <c r="C2204"/>
     </row>
     <row r="2205" spans="1:3">
       <c r="A2205" t="s">
-        <v>2829</v>
+        <v>2806</v>
       </c>
       <c r="B2205" t="s">
-        <v>2830</v>
+        <v>2807</v>
       </c>
       <c r="C2205"/>
     </row>
     <row r="2206" spans="1:3">
       <c r="A2206" t="s">
-        <v>2831</v>
+        <v>2808</v>
       </c>
       <c r="B2206" t="s">
-        <v>2830</v>
+        <v>2809</v>
       </c>
       <c r="C2206"/>
     </row>
     <row r="2207" spans="1:3">
       <c r="A2207" t="s">
-        <v>2832</v>
+        <v>2810</v>
       </c>
       <c r="B2207" t="s">
-        <v>2833</v>
+        <v>2811</v>
       </c>
       <c r="C2207"/>
     </row>
     <row r="2208" spans="1:3">
       <c r="A2208" t="s">
-        <v>2834</v>
+        <v>2810</v>
       </c>
       <c r="B2208" t="s">
-        <v>2833</v>
+        <v>2812</v>
       </c>
       <c r="C2208"/>
     </row>
     <row r="2209" spans="1:3">
       <c r="A2209" t="s">
-        <v>2835</v>
+        <v>2813</v>
       </c>
       <c r="B2209" t="s">
-        <v>2833</v>
+        <v>2814</v>
       </c>
       <c r="C2209"/>
     </row>
     <row r="2210" spans="1:3">
       <c r="A2210" t="s">
-        <v>2836</v>
+        <v>2815</v>
       </c>
       <c r="B2210" t="s">
-        <v>2833</v>
+        <v>2816</v>
       </c>
       <c r="C2210"/>
     </row>
     <row r="2211" spans="1:3">
       <c r="A2211" t="s">
-        <v>2837</v>
+        <v>2817</v>
       </c>
       <c r="B2211" t="s">
-        <v>2833</v>
+        <v>2818</v>
       </c>
       <c r="C2211"/>
     </row>
     <row r="2212" spans="1:3">
       <c r="A2212" t="s">
-        <v>2838</v>
+        <v>2819</v>
       </c>
       <c r="B2212" t="s">
-        <v>2833</v>
+        <v>2818</v>
       </c>
       <c r="C2212"/>
     </row>
     <row r="2213" spans="1:3">
       <c r="A2213" t="s">
-        <v>2839</v>
+        <v>2820</v>
       </c>
       <c r="B2213" t="s">
-        <v>2840</v>
+        <v>2821</v>
       </c>
       <c r="C2213"/>
     </row>
     <row r="2214" spans="1:3">
       <c r="A2214" t="s">
-        <v>2841</v>
+        <v>2822</v>
       </c>
       <c r="B2214" t="s">
-        <v>2840</v>
+        <v>2823</v>
       </c>
       <c r="C2214"/>
     </row>
     <row r="2215" spans="1:3">
       <c r="A2215" t="s">
-        <v>2842</v>
+        <v>2824</v>
       </c>
       <c r="B2215" t="s">
-        <v>2843</v>
+        <v>2825</v>
       </c>
       <c r="C2215"/>
     </row>
     <row r="2216" spans="1:3">
       <c r="A2216" t="s">
-        <v>2844</v>
+        <v>2826</v>
       </c>
       <c r="B2216" t="s">
-        <v>2843</v>
+        <v>2825</v>
       </c>
       <c r="C2216"/>
     </row>
     <row r="2217" spans="1:3">
       <c r="A2217" t="s">
-        <v>2845</v>
+        <v>2827</v>
       </c>
       <c r="B2217" t="s">
-        <v>2846</v>
+        <v>2825</v>
       </c>
       <c r="C2217"/>
     </row>
     <row r="2218" spans="1:3">
       <c r="A2218" t="s">
-        <v>2847</v>
+        <v>2828</v>
       </c>
       <c r="B2218" t="s">
-        <v>2846</v>
+        <v>2825</v>
       </c>
       <c r="C2218"/>
     </row>
     <row r="2219" spans="1:3">
       <c r="A2219" t="s">
-        <v>2848</v>
+        <v>2829</v>
       </c>
       <c r="B2219" t="s">
-        <v>2846</v>
+        <v>2825</v>
       </c>
       <c r="C2219"/>
     </row>
     <row r="2220" spans="1:3">
       <c r="A2220" t="s">
-        <v>2849</v>
+        <v>2830</v>
       </c>
       <c r="B2220" t="s">
-        <v>2850</v>
+        <v>2825</v>
       </c>
       <c r="C2220"/>
     </row>
     <row r="2221" spans="1:3">
       <c r="A2221" t="s">
-        <v>2851</v>
+        <v>2831</v>
       </c>
       <c r="B2221" t="s">
-        <v>2850</v>
+        <v>2825</v>
       </c>
       <c r="C2221"/>
     </row>
     <row r="2222" spans="1:3">
       <c r="A2222" t="s">
-        <v>2852</v>
+        <v>2832</v>
       </c>
       <c r="B2222" t="s">
-        <v>2853</v>
+        <v>2825</v>
       </c>
       <c r="C2222"/>
     </row>
     <row r="2223" spans="1:3">
       <c r="A2223" t="s">
-        <v>2854</v>
+        <v>2833</v>
       </c>
       <c r="B2223" t="s">
-        <v>2853</v>
+        <v>2825</v>
       </c>
       <c r="C2223"/>
     </row>
     <row r="2224" spans="1:3">
       <c r="A2224" t="s">
-        <v>2855</v>
+        <v>2834</v>
       </c>
       <c r="B2224" t="s">
-        <v>2853</v>
+        <v>2825</v>
       </c>
       <c r="C2224"/>
     </row>
     <row r="2225" spans="1:3">
       <c r="A2225" t="s">
-        <v>2856</v>
+        <v>2835</v>
       </c>
       <c r="B2225" t="s">
-        <v>2853</v>
+        <v>2825</v>
       </c>
       <c r="C2225"/>
     </row>
     <row r="2226" spans="1:3">
       <c r="A2226" t="s">
-        <v>2857</v>
+        <v>2836</v>
       </c>
       <c r="B2226" t="s">
-        <v>2853</v>
+        <v>2825</v>
       </c>
       <c r="C2226"/>
     </row>
     <row r="2227" spans="1:3">
       <c r="A2227" t="s">
-        <v>2858</v>
+        <v>2837</v>
       </c>
       <c r="B2227" t="s">
-        <v>2853</v>
+        <v>2825</v>
       </c>
       <c r="C2227"/>
     </row>
     <row r="2228" spans="1:3">
       <c r="A2228" t="s">
-        <v>2859</v>
+        <v>2838</v>
       </c>
       <c r="B2228" t="s">
-        <v>2853</v>
+        <v>2825</v>
       </c>
       <c r="C2228"/>
     </row>
     <row r="2229" spans="1:3">
       <c r="A2229" t="s">
-        <v>2860</v>
+        <v>2839</v>
       </c>
       <c r="B2229" t="s">
-        <v>2853</v>
+        <v>2825</v>
       </c>
       <c r="C2229"/>
     </row>
     <row r="2230" spans="1:3">
       <c r="A2230" t="s">
-        <v>2861</v>
+        <v>2840</v>
       </c>
       <c r="B2230" t="s">
-        <v>2853</v>
+        <v>2825</v>
       </c>
       <c r="C2230"/>
     </row>
     <row r="2231" spans="1:3">
       <c r="A2231" t="s">
-        <v>2862</v>
+        <v>2841</v>
       </c>
       <c r="B2231" t="s">
-        <v>2853</v>
+        <v>2825</v>
       </c>
       <c r="C2231"/>
     </row>
     <row r="2232" spans="1:3">
       <c r="A2232" t="s">
-        <v>2863</v>
+        <v>2842</v>
       </c>
       <c r="B2232" t="s">
-        <v>2853</v>
+        <v>2825</v>
       </c>
       <c r="C2232"/>
     </row>
     <row r="2233" spans="1:3">
       <c r="A2233" t="s">
-        <v>2864</v>
+        <v>2843</v>
       </c>
       <c r="B2233" t="s">
-        <v>2853</v>
+        <v>2825</v>
       </c>
       <c r="C2233"/>
     </row>
     <row r="2234" spans="1:3">
       <c r="A2234" t="s">
-        <v>2865</v>
+        <v>2844</v>
       </c>
       <c r="B2234" t="s">
-        <v>2853</v>
+        <v>2825</v>
       </c>
       <c r="C2234"/>
     </row>
     <row r="2235" spans="1:3">
       <c r="A2235" t="s">
-        <v>2866</v>
+        <v>2845</v>
       </c>
       <c r="B2235" t="s">
-        <v>2853</v>
+        <v>2846</v>
       </c>
       <c r="C2235"/>
     </row>
     <row r="2236" spans="1:3">
       <c r="A2236" t="s">
-        <v>2867</v>
+        <v>2847</v>
       </c>
       <c r="B2236" t="s">
-        <v>2853</v>
+        <v>2846</v>
       </c>
       <c r="C2236"/>
     </row>
     <row r="2237" spans="1:3">
       <c r="A2237" t="s">
-        <v>2868</v>
+        <v>2848</v>
       </c>
       <c r="B2237" t="s">
-        <v>2853</v>
+        <v>2846</v>
       </c>
       <c r="C2237"/>
     </row>
     <row r="2238" spans="1:3">
       <c r="A2238" t="s">
-        <v>2869</v>
+        <v>2849</v>
       </c>
       <c r="B2238" t="s">
-        <v>2853</v>
+        <v>2850</v>
       </c>
       <c r="C2238"/>
     </row>
     <row r="2239" spans="1:3">
       <c r="A2239" t="s">
-        <v>2870</v>
+        <v>2851</v>
       </c>
       <c r="B2239" t="s">
-        <v>2853</v>
+        <v>2852</v>
       </c>
       <c r="C2239"/>
     </row>
     <row r="2240" spans="1:3">
       <c r="A2240" t="s">
-        <v>2871</v>
+        <v>2853</v>
       </c>
       <c r="B2240" t="s">
-        <v>2853</v>
+        <v>2854</v>
       </c>
       <c r="C2240"/>
     </row>
     <row r="2241" spans="1:3">
       <c r="A2241" t="s">
-        <v>2872</v>
+        <v>2855</v>
       </c>
       <c r="B2241" t="s">
-        <v>2853</v>
+        <v>2856</v>
       </c>
       <c r="C2241"/>
     </row>
     <row r="2242" spans="1:3">
       <c r="A2242" t="s">
-        <v>2873</v>
+        <v>2857</v>
       </c>
       <c r="B2242" t="s">
-        <v>2853</v>
+        <v>2858</v>
       </c>
       <c r="C2242"/>
     </row>
     <row r="2243" spans="1:3">
       <c r="A2243" t="s">
-        <v>2874</v>
+        <v>2859</v>
       </c>
       <c r="B2243" t="s">
-        <v>2875</v>
+        <v>2860</v>
       </c>
       <c r="C2243"/>
     </row>
     <row r="2244" spans="1:3">
       <c r="A2244" t="s">
-        <v>2876</v>
+        <v>2861</v>
       </c>
       <c r="B2244" t="s">
-        <v>2875</v>
+        <v>2862</v>
       </c>
       <c r="C2244"/>
     </row>
     <row r="2245" spans="1:3">
       <c r="A2245" t="s">
-        <v>2877</v>
+        <v>2863</v>
       </c>
       <c r="B2245" t="s">
-        <v>2878</v>
+        <v>2864</v>
       </c>
       <c r="C2245"/>
     </row>
     <row r="2246" spans="1:3">
       <c r="A2246" t="s">
-        <v>2879</v>
+        <v>2865</v>
       </c>
       <c r="B2246" t="s">
-        <v>2878</v>
+        <v>2866</v>
       </c>
       <c r="C2246"/>
     </row>
     <row r="2247" spans="1:3">
       <c r="A2247" t="s">
-        <v>2880</v>
+        <v>2867</v>
       </c>
       <c r="B2247" t="s">
-        <v>2878</v>
+        <v>2868</v>
       </c>
       <c r="C2247"/>
     </row>
     <row r="2248" spans="1:3">
       <c r="A2248" t="s">
-        <v>2881</v>
+        <v>2869</v>
       </c>
       <c r="B2248" t="s">
-        <v>2878</v>
+        <v>2870</v>
       </c>
       <c r="C2248"/>
     </row>
     <row r="2249" spans="1:3">
       <c r="A2249" t="s">
-        <v>2882</v>
+        <v>2871</v>
       </c>
       <c r="B2249" t="s">
-        <v>2878</v>
+        <v>2872</v>
       </c>
       <c r="C2249"/>
     </row>
     <row r="2250" spans="1:3">
       <c r="A2250" t="s">
-        <v>2883</v>
+        <v>2873</v>
       </c>
       <c r="B2250" t="s">
-        <v>2878</v>
+        <v>2874</v>
       </c>
       <c r="C2250"/>
     </row>
     <row r="2251" spans="1:3">
       <c r="A2251" t="s">
-        <v>2884</v>
+        <v>2875</v>
       </c>
       <c r="B2251" t="s">
-        <v>2878</v>
+        <v>2874</v>
       </c>
       <c r="C2251"/>
     </row>
     <row r="2252" spans="1:3">
       <c r="A2252" t="s">
-        <v>2885</v>
+        <v>2876</v>
       </c>
       <c r="B2252" t="s">
-        <v>2878</v>
+        <v>2877</v>
       </c>
       <c r="C2252"/>
     </row>
     <row r="2253" spans="1:3">
       <c r="A2253" t="s">
-        <v>2886</v>
+        <v>2878</v>
       </c>
       <c r="B2253" t="s">
-        <v>2878</v>
+        <v>2879</v>
       </c>
       <c r="C2253"/>
     </row>
     <row r="2254" spans="1:3">
       <c r="A2254" t="s">
-        <v>2887</v>
+        <v>2880</v>
       </c>
       <c r="B2254" t="s">
-        <v>2878</v>
+        <v>2881</v>
       </c>
       <c r="C2254"/>
     </row>
     <row r="2255" spans="1:3">
       <c r="A2255" t="s">
-        <v>2888</v>
+        <v>2882</v>
       </c>
       <c r="B2255" t="s">
-        <v>2878</v>
+        <v>2883</v>
       </c>
       <c r="C2255"/>
     </row>
     <row r="2256" spans="1:3">
       <c r="A2256" t="s">
-        <v>2889</v>
+        <v>2882</v>
       </c>
       <c r="B2256" t="s">
-        <v>2878</v>
+        <v>2884</v>
       </c>
       <c r="C2256"/>
     </row>
     <row r="2257" spans="1:3">
       <c r="A2257" t="s">
-        <v>2890</v>
+        <v>2885</v>
       </c>
       <c r="B2257" t="s">
-        <v>2878</v>
+        <v>2886</v>
       </c>
       <c r="C2257"/>
     </row>
     <row r="2258" spans="1:3">
       <c r="A2258" t="s">
-        <v>2891</v>
+        <v>2887</v>
       </c>
       <c r="B2258" t="s">
-        <v>2878</v>
+        <v>2888</v>
       </c>
       <c r="C2258"/>
     </row>
     <row r="2259" spans="1:3">
       <c r="A2259" t="s">
-        <v>2882</v>
+        <v>2889</v>
       </c>
       <c r="B2259" t="s">
-        <v>2878</v>
+        <v>2890</v>
       </c>
       <c r="C2259"/>
     </row>
     <row r="2260" spans="1:3">
       <c r="A2260" t="s">
+        <v>2891</v>
+      </c>
+      <c r="B2260" t="s">
         <v>2892</v>
-      </c>
-[...1 lines deleted...]
-        <v>2878</v>
       </c>
       <c r="C2260"/>
     </row>
     <row r="2261" spans="1:3">
       <c r="A2261" t="s">
         <v>2893</v>
       </c>
       <c r="B2261" t="s">
-        <v>2878</v>
+        <v>2894</v>
       </c>
       <c r="C2261"/>
     </row>
     <row r="2262" spans="1:3">
       <c r="A2262" t="s">
-        <v>2894</v>
+        <v>2895</v>
       </c>
       <c r="B2262" t="s">
-        <v>2878</v>
+        <v>2896</v>
       </c>
       <c r="C2262"/>
     </row>
     <row r="2263" spans="1:3">
       <c r="A2263" t="s">
-        <v>2895</v>
+        <v>2897</v>
       </c>
       <c r="B2263" t="s">
-        <v>2878</v>
+        <v>2898</v>
       </c>
       <c r="C2263"/>
     </row>
     <row r="2264" spans="1:3">
       <c r="A2264" t="s">
-        <v>2896</v>
+        <v>2899</v>
       </c>
       <c r="B2264" t="s">
-        <v>2878</v>
+        <v>2898</v>
       </c>
       <c r="C2264"/>
     </row>
     <row r="2265" spans="1:3">
       <c r="A2265" t="s">
-        <v>2897</v>
+        <v>2900</v>
       </c>
       <c r="B2265" t="s">
-        <v>2878</v>
+        <v>2901</v>
       </c>
       <c r="C2265"/>
     </row>
     <row r="2266" spans="1:3">
       <c r="A2266" t="s">
-        <v>2898</v>
+        <v>2902</v>
       </c>
       <c r="B2266" t="s">
-        <v>2899</v>
+        <v>2903</v>
       </c>
       <c r="C2266"/>
     </row>
     <row r="2267" spans="1:3">
       <c r="A2267" t="s">
-        <v>2900</v>
+        <v>2904</v>
       </c>
       <c r="B2267" t="s">
-        <v>2899</v>
+        <v>2905</v>
       </c>
       <c r="C2267"/>
     </row>
     <row r="2268" spans="1:3">
       <c r="A2268" t="s">
-        <v>2901</v>
+        <v>2906</v>
       </c>
       <c r="B2268" t="s">
-        <v>2899</v>
+        <v>2907</v>
       </c>
       <c r="C2268"/>
     </row>
     <row r="2269" spans="1:3">
       <c r="A2269" t="s">
-        <v>2902</v>
+        <v>2908</v>
       </c>
       <c r="B2269" t="s">
-        <v>2899</v>
+        <v>2909</v>
       </c>
       <c r="C2269"/>
     </row>
     <row r="2270" spans="1:3">
       <c r="A2270" t="s">
-        <v>2903</v>
+        <v>2910</v>
       </c>
       <c r="B2270" t="s">
-        <v>2899</v>
+        <v>2911</v>
       </c>
       <c r="C2270"/>
     </row>
     <row r="2271" spans="1:3">
       <c r="A2271" t="s">
-        <v>2904</v>
+        <v>2912</v>
       </c>
       <c r="B2271" t="s">
-        <v>2899</v>
+        <v>2911</v>
       </c>
       <c r="C2271"/>
     </row>
     <row r="2272" spans="1:3">
       <c r="A2272" t="s">
-        <v>2905</v>
+        <v>2913</v>
       </c>
       <c r="B2272" t="s">
-        <v>2899</v>
+        <v>2911</v>
       </c>
       <c r="C2272"/>
     </row>
     <row r="2273" spans="1:3">
       <c r="A2273" t="s">
-        <v>2906</v>
+        <v>2914</v>
       </c>
       <c r="B2273" t="s">
-        <v>2899</v>
+        <v>2911</v>
       </c>
       <c r="C2273"/>
     </row>
     <row r="2274" spans="1:3">
       <c r="A2274" t="s">
-        <v>2907</v>
+        <v>2915</v>
       </c>
       <c r="B2274" t="s">
-        <v>2899</v>
+        <v>2916</v>
       </c>
       <c r="C2274"/>
     </row>
     <row r="2275" spans="1:3">
       <c r="A2275" t="s">
-        <v>2908</v>
+        <v>2917</v>
       </c>
       <c r="B2275" t="s">
-        <v>2899</v>
+        <v>2916</v>
       </c>
       <c r="C2275"/>
     </row>
     <row r="2276" spans="1:3">
       <c r="A2276" t="s">
-        <v>2909</v>
+        <v>2918</v>
       </c>
       <c r="B2276" t="s">
-        <v>2899</v>
+        <v>2919</v>
       </c>
       <c r="C2276"/>
     </row>
     <row r="2277" spans="1:3">
       <c r="A2277" t="s">
-        <v>2910</v>
+        <v>2920</v>
       </c>
       <c r="B2277" t="s">
-        <v>2899</v>
+        <v>2919</v>
       </c>
       <c r="C2277"/>
     </row>
     <row r="2278" spans="1:3">
       <c r="A2278" t="s">
-        <v>2911</v>
+        <v>2921</v>
       </c>
       <c r="B2278" t="s">
-        <v>2899</v>
+        <v>2919</v>
       </c>
       <c r="C2278"/>
     </row>
     <row r="2279" spans="1:3">
       <c r="A2279" t="s">
-        <v>2912</v>
+        <v>2922</v>
       </c>
       <c r="B2279" t="s">
-        <v>2899</v>
+        <v>2919</v>
       </c>
       <c r="C2279"/>
     </row>
     <row r="2280" spans="1:3">
       <c r="A2280" t="s">
-        <v>2913</v>
+        <v>2923</v>
       </c>
       <c r="B2280" t="s">
-        <v>2899</v>
+        <v>2919</v>
       </c>
       <c r="C2280"/>
     </row>
     <row r="2281" spans="1:3">
       <c r="A2281" t="s">
-        <v>2914</v>
+        <v>2924</v>
       </c>
       <c r="B2281" t="s">
-        <v>2899</v>
+        <v>2919</v>
       </c>
       <c r="C2281"/>
     </row>
     <row r="2282" spans="1:3">
       <c r="A2282" t="s">
-        <v>2915</v>
+        <v>2925</v>
       </c>
       <c r="B2282" t="s">
-        <v>2899</v>
+        <v>2926</v>
       </c>
       <c r="C2282"/>
     </row>
     <row r="2283" spans="1:3">
       <c r="A2283" t="s">
-        <v>2916</v>
+        <v>2927</v>
       </c>
       <c r="B2283" t="s">
-        <v>2899</v>
+        <v>2926</v>
       </c>
       <c r="C2283"/>
     </row>
     <row r="2284" spans="1:3">
       <c r="A2284" t="s">
-        <v>2917</v>
+        <v>2928</v>
       </c>
       <c r="B2284" t="s">
-        <v>2899</v>
+        <v>2929</v>
       </c>
       <c r="C2284"/>
     </row>
     <row r="2285" spans="1:3">
       <c r="A2285" t="s">
-        <v>2918</v>
+        <v>2930</v>
       </c>
       <c r="B2285" t="s">
-        <v>2899</v>
+        <v>2929</v>
       </c>
       <c r="C2285"/>
     </row>
     <row r="2286" spans="1:3">
       <c r="A2286" t="s">
-        <v>2919</v>
+        <v>2931</v>
       </c>
       <c r="B2286" t="s">
-        <v>2899</v>
+        <v>2932</v>
       </c>
       <c r="C2286"/>
     </row>
     <row r="2287" spans="1:3">
       <c r="A2287" t="s">
-        <v>2920</v>
+        <v>2933</v>
       </c>
       <c r="B2287" t="s">
-        <v>2899</v>
+        <v>2932</v>
       </c>
       <c r="C2287"/>
     </row>
     <row r="2288" spans="1:3">
       <c r="A2288" t="s">
-        <v>2921</v>
+        <v>2934</v>
       </c>
       <c r="B2288" t="s">
-        <v>2899</v>
+        <v>2932</v>
       </c>
       <c r="C2288"/>
     </row>
     <row r="2289" spans="1:3">
       <c r="A2289" t="s">
-        <v>2922</v>
+        <v>2935</v>
       </c>
       <c r="B2289" t="s">
-        <v>2899</v>
+        <v>2936</v>
       </c>
       <c r="C2289"/>
     </row>
     <row r="2290" spans="1:3">
       <c r="A2290" t="s">
-        <v>2923</v>
+        <v>2937</v>
       </c>
       <c r="B2290" t="s">
-        <v>2899</v>
+        <v>2936</v>
       </c>
       <c r="C2290"/>
     </row>
     <row r="2291" spans="1:3">
       <c r="A2291" t="s">
-        <v>2924</v>
+        <v>2938</v>
       </c>
       <c r="B2291" t="s">
-        <v>2899</v>
+        <v>2939</v>
       </c>
       <c r="C2291"/>
     </row>
     <row r="2292" spans="1:3">
       <c r="A2292" t="s">
-        <v>2925</v>
+        <v>2940</v>
       </c>
       <c r="B2292" t="s">
-        <v>2899</v>
+        <v>2939</v>
       </c>
       <c r="C2292"/>
     </row>
     <row r="2293" spans="1:3">
       <c r="A2293" t="s">
-        <v>2926</v>
+        <v>2941</v>
       </c>
       <c r="B2293" t="s">
-        <v>2899</v>
+        <v>2939</v>
       </c>
       <c r="C2293"/>
     </row>
     <row r="2294" spans="1:3">
       <c r="A2294" t="s">
-        <v>2927</v>
+        <v>2942</v>
       </c>
       <c r="B2294" t="s">
-        <v>2899</v>
+        <v>2939</v>
       </c>
       <c r="C2294"/>
     </row>
     <row r="2295" spans="1:3">
       <c r="A2295" t="s">
-        <v>2928</v>
+        <v>2943</v>
       </c>
       <c r="B2295" t="s">
-        <v>2899</v>
+        <v>2939</v>
       </c>
       <c r="C2295"/>
     </row>
     <row r="2296" spans="1:3">
       <c r="A2296" t="s">
-        <v>2929</v>
+        <v>2944</v>
       </c>
       <c r="B2296" t="s">
-        <v>2899</v>
+        <v>2939</v>
       </c>
       <c r="C2296"/>
     </row>
     <row r="2297" spans="1:3">
       <c r="A2297" t="s">
-        <v>2930</v>
+        <v>2945</v>
       </c>
       <c r="B2297" t="s">
-        <v>2899</v>
+        <v>2939</v>
       </c>
       <c r="C2297"/>
     </row>
     <row r="2298" spans="1:3">
       <c r="A2298" t="s">
-        <v>2931</v>
+        <v>2946</v>
       </c>
       <c r="B2298" t="s">
-        <v>2899</v>
+        <v>2939</v>
       </c>
       <c r="C2298"/>
     </row>
     <row r="2299" spans="1:3">
       <c r="A2299" t="s">
-        <v>2932</v>
+        <v>2947</v>
       </c>
       <c r="B2299" t="s">
-        <v>2899</v>
+        <v>2939</v>
       </c>
       <c r="C2299"/>
     </row>
     <row r="2300" spans="1:3">
       <c r="A2300" t="s">
-        <v>2933</v>
+        <v>2948</v>
       </c>
       <c r="B2300" t="s">
-        <v>2899</v>
+        <v>2939</v>
       </c>
       <c r="C2300"/>
     </row>
     <row r="2301" spans="1:3">
       <c r="A2301" t="s">
-        <v>2934</v>
+        <v>2949</v>
       </c>
       <c r="B2301" t="s">
-        <v>2899</v>
+        <v>2939</v>
       </c>
       <c r="C2301"/>
     </row>
     <row r="2302" spans="1:3">
       <c r="A2302" t="s">
-        <v>2935</v>
+        <v>2950</v>
       </c>
       <c r="B2302" t="s">
-        <v>2899</v>
+        <v>2939</v>
       </c>
       <c r="C2302"/>
     </row>
     <row r="2303" spans="1:3">
       <c r="A2303" t="s">
-        <v>2936</v>
+        <v>2951</v>
       </c>
       <c r="B2303" t="s">
-        <v>2899</v>
+        <v>2939</v>
       </c>
       <c r="C2303"/>
     </row>
     <row r="2304" spans="1:3">
       <c r="A2304" t="s">
-        <v>2937</v>
+        <v>2952</v>
       </c>
       <c r="B2304" t="s">
-        <v>2899</v>
+        <v>2939</v>
       </c>
       <c r="C2304"/>
     </row>
     <row r="2305" spans="1:3">
       <c r="A2305" t="s">
-        <v>2938</v>
+        <v>2953</v>
       </c>
       <c r="B2305" t="s">
-        <v>2899</v>
+        <v>2939</v>
       </c>
       <c r="C2305"/>
     </row>
     <row r="2306" spans="1:3">
       <c r="A2306" t="s">
+        <v>2954</v>
+      </c>
+      <c r="B2306" t="s">
         <v>2939</v>
-      </c>
-[...1 lines deleted...]
-        <v>2899</v>
       </c>
       <c r="C2306"/>
     </row>
     <row r="2307" spans="1:3">
       <c r="A2307" t="s">
-        <v>2940</v>
+        <v>2955</v>
       </c>
       <c r="B2307" t="s">
-        <v>2899</v>
+        <v>2939</v>
       </c>
       <c r="C2307"/>
     </row>
     <row r="2308" spans="1:3">
       <c r="A2308" t="s">
-        <v>2941</v>
+        <v>2956</v>
       </c>
       <c r="B2308" t="s">
-        <v>2899</v>
+        <v>2939</v>
       </c>
       <c r="C2308"/>
     </row>
     <row r="2309" spans="1:3">
       <c r="A2309" t="s">
-        <v>2942</v>
+        <v>2957</v>
       </c>
       <c r="B2309" t="s">
-        <v>2943</v>
+        <v>2939</v>
       </c>
       <c r="C2309"/>
     </row>
     <row r="2310" spans="1:3">
       <c r="A2310" t="s">
-        <v>2944</v>
+        <v>2958</v>
       </c>
       <c r="B2310" t="s">
-        <v>2943</v>
+        <v>2939</v>
       </c>
       <c r="C2310"/>
     </row>
     <row r="2311" spans="1:3">
       <c r="A2311" t="s">
-        <v>2945</v>
+        <v>2959</v>
       </c>
       <c r="B2311" t="s">
-        <v>2943</v>
+        <v>2939</v>
       </c>
       <c r="C2311"/>
     </row>
     <row r="2312" spans="1:3">
       <c r="A2312" t="s">
-        <v>2946</v>
+        <v>2960</v>
       </c>
       <c r="B2312" t="s">
-        <v>2943</v>
+        <v>2961</v>
       </c>
       <c r="C2312"/>
     </row>
     <row r="2313" spans="1:3">
       <c r="A2313" t="s">
-        <v>2947</v>
+        <v>2962</v>
       </c>
       <c r="B2313" t="s">
-        <v>2943</v>
+        <v>2961</v>
       </c>
       <c r="C2313"/>
     </row>
     <row r="2314" spans="1:3">
       <c r="A2314" t="s">
-        <v>2948</v>
+        <v>2963</v>
       </c>
       <c r="B2314" t="s">
-        <v>2943</v>
+        <v>2964</v>
       </c>
       <c r="C2314"/>
     </row>
     <row r="2315" spans="1:3">
       <c r="A2315" t="s">
-        <v>2949</v>
+        <v>2965</v>
       </c>
       <c r="B2315" t="s">
-        <v>2943</v>
+        <v>2964</v>
       </c>
       <c r="C2315"/>
     </row>
     <row r="2316" spans="1:3">
       <c r="A2316" t="s">
-        <v>2950</v>
+        <v>2966</v>
       </c>
       <c r="B2316" t="s">
-        <v>2943</v>
+        <v>2964</v>
       </c>
       <c r="C2316"/>
     </row>
     <row r="2317" spans="1:3">
       <c r="A2317" t="s">
-        <v>2951</v>
+        <v>2967</v>
       </c>
       <c r="B2317" t="s">
-        <v>2943</v>
+        <v>2964</v>
       </c>
       <c r="C2317"/>
     </row>
     <row r="2318" spans="1:3">
       <c r="A2318" t="s">
-        <v>2952</v>
+        <v>2968</v>
       </c>
       <c r="B2318" t="s">
-        <v>2943</v>
+        <v>2964</v>
       </c>
       <c r="C2318"/>
     </row>
     <row r="2319" spans="1:3">
       <c r="A2319" t="s">
-        <v>2953</v>
+        <v>2969</v>
       </c>
       <c r="B2319" t="s">
-        <v>2943</v>
+        <v>2964</v>
       </c>
       <c r="C2319"/>
     </row>
     <row r="2320" spans="1:3">
       <c r="A2320" t="s">
-        <v>2954</v>
+        <v>2970</v>
       </c>
       <c r="B2320" t="s">
-        <v>2943</v>
+        <v>2964</v>
       </c>
       <c r="C2320"/>
     </row>
     <row r="2321" spans="1:3">
       <c r="A2321" t="s">
-        <v>2955</v>
+        <v>2971</v>
       </c>
       <c r="B2321" t="s">
-        <v>2943</v>
+        <v>2964</v>
       </c>
       <c r="C2321"/>
     </row>
     <row r="2322" spans="1:3">
       <c r="A2322" t="s">
-        <v>2956</v>
+        <v>2972</v>
       </c>
       <c r="B2322" t="s">
-        <v>2943</v>
+        <v>2964</v>
       </c>
       <c r="C2322"/>
     </row>
     <row r="2323" spans="1:3">
       <c r="A2323" t="s">
-        <v>2957</v>
+        <v>2973</v>
       </c>
       <c r="B2323" t="s">
-        <v>2943</v>
+        <v>2964</v>
       </c>
       <c r="C2323"/>
     </row>
     <row r="2324" spans="1:3">
       <c r="A2324" t="s">
-        <v>2958</v>
+        <v>2974</v>
       </c>
       <c r="B2324" t="s">
-        <v>2943</v>
+        <v>2964</v>
       </c>
       <c r="C2324"/>
     </row>
     <row r="2325" spans="1:3">
       <c r="A2325" t="s">
-        <v>2959</v>
+        <v>2975</v>
       </c>
       <c r="B2325" t="s">
-        <v>2943</v>
+        <v>2964</v>
       </c>
       <c r="C2325"/>
     </row>
     <row r="2326" spans="1:3">
       <c r="A2326" t="s">
-        <v>2960</v>
+        <v>2976</v>
       </c>
       <c r="B2326" t="s">
-        <v>2943</v>
+        <v>2964</v>
       </c>
       <c r="C2326"/>
     </row>
     <row r="2327" spans="1:3">
       <c r="A2327" t="s">
-        <v>2961</v>
+        <v>2977</v>
       </c>
       <c r="B2327" t="s">
-        <v>2943</v>
+        <v>2964</v>
       </c>
       <c r="C2327"/>
     </row>
     <row r="2328" spans="1:3">
       <c r="A2328" t="s">
-        <v>2962</v>
+        <v>2968</v>
       </c>
       <c r="B2328" t="s">
-        <v>2943</v>
+        <v>2964</v>
       </c>
       <c r="C2328"/>
     </row>
     <row r="2329" spans="1:3">
       <c r="A2329" t="s">
-        <v>2963</v>
+        <v>2978</v>
       </c>
       <c r="B2329" t="s">
-        <v>2943</v>
+        <v>2964</v>
       </c>
       <c r="C2329"/>
     </row>
     <row r="2330" spans="1:3">
       <c r="A2330" t="s">
+        <v>2979</v>
+      </c>
+      <c r="B2330" t="s">
         <v>2964</v>
-      </c>
-[...1 lines deleted...]
-        <v>2943</v>
       </c>
       <c r="C2330"/>
     </row>
     <row r="2331" spans="1:3">
       <c r="A2331" t="s">
-        <v>2965</v>
+        <v>2980</v>
       </c>
       <c r="B2331" t="s">
-        <v>2943</v>
+        <v>2964</v>
       </c>
       <c r="C2331"/>
     </row>
     <row r="2332" spans="1:3">
       <c r="A2332" t="s">
-        <v>2966</v>
+        <v>2981</v>
       </c>
       <c r="B2332" t="s">
-        <v>2943</v>
+        <v>2964</v>
       </c>
       <c r="C2332"/>
     </row>
     <row r="2333" spans="1:3">
       <c r="A2333" t="s">
-        <v>2967</v>
+        <v>2982</v>
       </c>
       <c r="B2333" t="s">
-        <v>2943</v>
+        <v>2964</v>
       </c>
       <c r="C2333"/>
     </row>
     <row r="2334" spans="1:3">
       <c r="A2334" t="s">
-        <v>2968</v>
+        <v>2983</v>
       </c>
       <c r="B2334" t="s">
-        <v>2943</v>
+        <v>2964</v>
       </c>
       <c r="C2334"/>
     </row>
     <row r="2335" spans="1:3">
       <c r="A2335" t="s">
-        <v>2969</v>
+        <v>2984</v>
       </c>
       <c r="B2335" t="s">
-        <v>2943</v>
+        <v>2985</v>
       </c>
       <c r="C2335"/>
     </row>
     <row r="2336" spans="1:3">
       <c r="A2336" t="s">
-        <v>2970</v>
+        <v>2986</v>
       </c>
       <c r="B2336" t="s">
-        <v>2943</v>
+        <v>2985</v>
       </c>
       <c r="C2336"/>
     </row>
     <row r="2337" spans="1:3">
       <c r="A2337" t="s">
-        <v>2971</v>
+        <v>2987</v>
       </c>
       <c r="B2337" t="s">
-        <v>2943</v>
+        <v>2985</v>
       </c>
       <c r="C2337"/>
     </row>
     <row r="2338" spans="1:3">
       <c r="A2338" t="s">
-        <v>2972</v>
+        <v>2988</v>
       </c>
       <c r="B2338" t="s">
-        <v>2943</v>
+        <v>2985</v>
       </c>
       <c r="C2338"/>
     </row>
     <row r="2339" spans="1:3">
       <c r="A2339" t="s">
-        <v>2973</v>
+        <v>2989</v>
       </c>
       <c r="B2339" t="s">
-        <v>2943</v>
+        <v>2985</v>
       </c>
       <c r="C2339"/>
     </row>
     <row r="2340" spans="1:3">
       <c r="A2340" t="s">
-        <v>2974</v>
+        <v>2990</v>
       </c>
       <c r="B2340" t="s">
-        <v>2943</v>
+        <v>2985</v>
       </c>
       <c r="C2340"/>
     </row>
     <row r="2341" spans="1:3">
       <c r="A2341" t="s">
-        <v>2975</v>
+        <v>2991</v>
       </c>
       <c r="B2341" t="s">
-        <v>2943</v>
+        <v>2985</v>
       </c>
       <c r="C2341"/>
     </row>
     <row r="2342" spans="1:3">
       <c r="A2342" t="s">
-        <v>2976</v>
+        <v>2992</v>
       </c>
       <c r="B2342" t="s">
-        <v>2943</v>
+        <v>2985</v>
       </c>
       <c r="C2342"/>
     </row>
     <row r="2343" spans="1:3">
       <c r="A2343" t="s">
-        <v>2977</v>
+        <v>2993</v>
       </c>
       <c r="B2343" t="s">
-        <v>2943</v>
+        <v>2985</v>
       </c>
       <c r="C2343"/>
     </row>
     <row r="2344" spans="1:3">
       <c r="A2344" t="s">
-        <v>2978</v>
+        <v>2994</v>
       </c>
       <c r="B2344" t="s">
-        <v>2943</v>
+        <v>2985</v>
       </c>
       <c r="C2344"/>
     </row>
     <row r="2345" spans="1:3">
       <c r="A2345" t="s">
-        <v>2979</v>
+        <v>2995</v>
       </c>
       <c r="B2345" t="s">
-        <v>2943</v>
+        <v>2985</v>
       </c>
       <c r="C2345"/>
     </row>
     <row r="2346" spans="1:3">
       <c r="A2346" t="s">
-        <v>2980</v>
+        <v>2996</v>
       </c>
       <c r="B2346" t="s">
-        <v>2943</v>
+        <v>2985</v>
       </c>
       <c r="C2346"/>
     </row>
     <row r="2347" spans="1:3">
       <c r="A2347" t="s">
-        <v>2981</v>
+        <v>2997</v>
       </c>
       <c r="B2347" t="s">
-        <v>2943</v>
+        <v>2985</v>
       </c>
       <c r="C2347"/>
     </row>
     <row r="2348" spans="1:3">
       <c r="A2348" t="s">
-        <v>2982</v>
+        <v>2998</v>
       </c>
       <c r="B2348" t="s">
-        <v>2943</v>
+        <v>2985</v>
       </c>
       <c r="C2348"/>
     </row>
     <row r="2349" spans="1:3">
       <c r="A2349" t="s">
-        <v>2983</v>
+        <v>2999</v>
       </c>
       <c r="B2349" t="s">
-        <v>2943</v>
+        <v>2985</v>
       </c>
       <c r="C2349"/>
     </row>
     <row r="2350" spans="1:3">
       <c r="A2350" t="s">
-        <v>2984</v>
+        <v>3000</v>
       </c>
       <c r="B2350" t="s">
-        <v>2943</v>
+        <v>2985</v>
       </c>
       <c r="C2350"/>
     </row>
     <row r="2351" spans="1:3">
       <c r="A2351" t="s">
+        <v>3001</v>
+      </c>
+      <c r="B2351" t="s">
         <v>2985</v>
-      </c>
-[...1 lines deleted...]
-        <v>2943</v>
       </c>
       <c r="C2351"/>
     </row>
     <row r="2352" spans="1:3">
       <c r="A2352" t="s">
-        <v>2986</v>
+        <v>3002</v>
       </c>
       <c r="B2352" t="s">
-        <v>2943</v>
+        <v>2985</v>
       </c>
       <c r="C2352"/>
     </row>
     <row r="2353" spans="1:3">
       <c r="A2353" t="s">
-        <v>2987</v>
+        <v>3003</v>
       </c>
       <c r="B2353" t="s">
-        <v>2943</v>
+        <v>2985</v>
       </c>
       <c r="C2353"/>
     </row>
     <row r="2354" spans="1:3">
       <c r="A2354" t="s">
-        <v>2988</v>
+        <v>3004</v>
       </c>
       <c r="B2354" t="s">
-        <v>2989</v>
+        <v>2985</v>
       </c>
       <c r="C2354"/>
     </row>
     <row r="2355" spans="1:3">
       <c r="A2355" t="s">
-        <v>2990</v>
+        <v>3005</v>
       </c>
       <c r="B2355" t="s">
-        <v>2989</v>
+        <v>2985</v>
       </c>
       <c r="C2355"/>
     </row>
     <row r="2356" spans="1:3">
       <c r="A2356" t="s">
-        <v>2991</v>
+        <v>3006</v>
       </c>
       <c r="B2356" t="s">
-        <v>2989</v>
+        <v>2985</v>
       </c>
       <c r="C2356"/>
     </row>
     <row r="2357" spans="1:3">
       <c r="A2357" t="s">
-        <v>2992</v>
+        <v>3007</v>
       </c>
       <c r="B2357" t="s">
-        <v>2989</v>
+        <v>2985</v>
       </c>
       <c r="C2357"/>
     </row>
     <row r="2358" spans="1:3">
       <c r="A2358" t="s">
-        <v>2993</v>
+        <v>3008</v>
       </c>
       <c r="B2358" t="s">
-        <v>2989</v>
+        <v>2985</v>
       </c>
       <c r="C2358"/>
     </row>
     <row r="2359" spans="1:3">
       <c r="A2359" t="s">
-        <v>2994</v>
+        <v>3009</v>
       </c>
       <c r="B2359" t="s">
-        <v>2989</v>
+        <v>2985</v>
       </c>
       <c r="C2359"/>
     </row>
     <row r="2360" spans="1:3">
       <c r="A2360" t="s">
-        <v>2995</v>
+        <v>3010</v>
       </c>
       <c r="B2360" t="s">
-        <v>2989</v>
+        <v>2985</v>
       </c>
       <c r="C2360"/>
     </row>
     <row r="2361" spans="1:3">
       <c r="A2361" t="s">
-        <v>2996</v>
+        <v>3011</v>
       </c>
       <c r="B2361" t="s">
-        <v>2989</v>
+        <v>2985</v>
       </c>
       <c r="C2361"/>
     </row>
     <row r="2362" spans="1:3">
       <c r="A2362" t="s">
-        <v>2997</v>
+        <v>3012</v>
       </c>
       <c r="B2362" t="s">
-        <v>2989</v>
+        <v>2985</v>
       </c>
       <c r="C2362"/>
     </row>
     <row r="2363" spans="1:3">
       <c r="A2363" t="s">
-        <v>2998</v>
+        <v>3013</v>
       </c>
       <c r="B2363" t="s">
-        <v>2989</v>
+        <v>2985</v>
       </c>
       <c r="C2363"/>
     </row>
     <row r="2364" spans="1:3">
       <c r="A2364" t="s">
-        <v>2999</v>
+        <v>3014</v>
       </c>
       <c r="B2364" t="s">
-        <v>2989</v>
+        <v>2985</v>
       </c>
       <c r="C2364"/>
     </row>
     <row r="2365" spans="1:3">
       <c r="A2365" t="s">
-        <v>3000</v>
+        <v>3015</v>
       </c>
       <c r="B2365" t="s">
-        <v>2989</v>
+        <v>2985</v>
       </c>
       <c r="C2365"/>
     </row>
     <row r="2366" spans="1:3">
       <c r="A2366" t="s">
-        <v>3001</v>
+        <v>3016</v>
       </c>
       <c r="B2366" t="s">
-        <v>2989</v>
+        <v>2985</v>
       </c>
       <c r="C2366"/>
     </row>
     <row r="2367" spans="1:3">
       <c r="A2367" t="s">
-        <v>3002</v>
+        <v>3017</v>
       </c>
       <c r="B2367" t="s">
-        <v>2989</v>
+        <v>2985</v>
       </c>
       <c r="C2367"/>
     </row>
     <row r="2368" spans="1:3">
       <c r="A2368" t="s">
-        <v>3003</v>
+        <v>3018</v>
       </c>
       <c r="B2368" t="s">
-        <v>2989</v>
+        <v>2985</v>
       </c>
       <c r="C2368"/>
     </row>
     <row r="2369" spans="1:3">
       <c r="A2369" t="s">
-        <v>3004</v>
+        <v>3019</v>
       </c>
       <c r="B2369" t="s">
-        <v>2989</v>
+        <v>2985</v>
       </c>
       <c r="C2369"/>
     </row>
     <row r="2370" spans="1:3">
       <c r="A2370" t="s">
-        <v>3005</v>
+        <v>3020</v>
       </c>
       <c r="B2370" t="s">
-        <v>2989</v>
+        <v>2985</v>
       </c>
       <c r="C2370"/>
     </row>
     <row r="2371" spans="1:3">
       <c r="A2371" t="s">
-        <v>3006</v>
+        <v>3021</v>
       </c>
       <c r="B2371" t="s">
-        <v>2989</v>
+        <v>2985</v>
       </c>
       <c r="C2371"/>
     </row>
     <row r="2372" spans="1:3">
       <c r="A2372" t="s">
-        <v>3007</v>
+        <v>3022</v>
       </c>
       <c r="B2372" t="s">
-        <v>2989</v>
+        <v>2985</v>
       </c>
       <c r="C2372"/>
     </row>
     <row r="2373" spans="1:3">
       <c r="A2373" t="s">
-        <v>3008</v>
+        <v>3023</v>
       </c>
       <c r="B2373" t="s">
-        <v>2989</v>
+        <v>2985</v>
       </c>
       <c r="C2373"/>
     </row>
     <row r="2374" spans="1:3">
       <c r="A2374" t="s">
-        <v>3009</v>
+        <v>3024</v>
       </c>
       <c r="B2374" t="s">
-        <v>2989</v>
+        <v>2985</v>
       </c>
       <c r="C2374"/>
     </row>
     <row r="2375" spans="1:3">
       <c r="A2375" t="s">
-        <v>3010</v>
+        <v>3025</v>
       </c>
       <c r="B2375" t="s">
-        <v>2989</v>
+        <v>2985</v>
       </c>
       <c r="C2375"/>
     </row>
     <row r="2376" spans="1:3">
       <c r="A2376" t="s">
-        <v>3011</v>
+        <v>3026</v>
       </c>
       <c r="B2376" t="s">
-        <v>2989</v>
+        <v>2985</v>
       </c>
       <c r="C2376"/>
     </row>
     <row r="2377" spans="1:3">
       <c r="A2377" t="s">
-        <v>3012</v>
+        <v>3027</v>
       </c>
       <c r="B2377" t="s">
-        <v>2989</v>
+        <v>2985</v>
       </c>
       <c r="C2377"/>
     </row>
     <row r="2378" spans="1:3">
       <c r="A2378" t="s">
-        <v>3013</v>
+        <v>3028</v>
       </c>
       <c r="B2378" t="s">
-        <v>2989</v>
+        <v>3029</v>
       </c>
       <c r="C2378"/>
     </row>
     <row r="2379" spans="1:3">
       <c r="A2379" t="s">
-        <v>3014</v>
+        <v>3030</v>
       </c>
       <c r="B2379" t="s">
-        <v>2989</v>
+        <v>3029</v>
       </c>
       <c r="C2379"/>
     </row>
     <row r="2380" spans="1:3">
       <c r="A2380" t="s">
-        <v>3015</v>
+        <v>3031</v>
       </c>
       <c r="B2380" t="s">
-        <v>2989</v>
+        <v>3029</v>
       </c>
       <c r="C2380"/>
     </row>
     <row r="2381" spans="1:3">
       <c r="A2381" t="s">
-        <v>3016</v>
+        <v>3032</v>
       </c>
       <c r="B2381" t="s">
-        <v>2989</v>
+        <v>3029</v>
       </c>
       <c r="C2381"/>
     </row>
     <row r="2382" spans="1:3">
       <c r="A2382" t="s">
-        <v>3017</v>
+        <v>3033</v>
       </c>
       <c r="B2382" t="s">
-        <v>2989</v>
+        <v>3029</v>
       </c>
       <c r="C2382"/>
     </row>
     <row r="2383" spans="1:3">
       <c r="A2383" t="s">
-        <v>3018</v>
+        <v>3034</v>
       </c>
       <c r="B2383" t="s">
-        <v>2989</v>
+        <v>3029</v>
       </c>
       <c r="C2383"/>
     </row>
     <row r="2384" spans="1:3">
       <c r="A2384" t="s">
-        <v>3019</v>
+        <v>3035</v>
       </c>
       <c r="B2384" t="s">
-        <v>2989</v>
+        <v>3029</v>
       </c>
       <c r="C2384"/>
     </row>
     <row r="2385" spans="1:3">
       <c r="A2385" t="s">
-        <v>3020</v>
+        <v>3036</v>
       </c>
       <c r="B2385" t="s">
-        <v>2989</v>
+        <v>3029</v>
       </c>
       <c r="C2385"/>
     </row>
     <row r="2386" spans="1:3">
       <c r="A2386" t="s">
-        <v>3021</v>
+        <v>3037</v>
       </c>
       <c r="B2386" t="s">
-        <v>2989</v>
+        <v>3029</v>
       </c>
       <c r="C2386"/>
     </row>
     <row r="2387" spans="1:3">
       <c r="A2387" t="s">
-        <v>3022</v>
+        <v>3038</v>
       </c>
       <c r="B2387" t="s">
-        <v>2989</v>
+        <v>3029</v>
       </c>
       <c r="C2387"/>
     </row>
     <row r="2388" spans="1:3">
       <c r="A2388" t="s">
-        <v>3023</v>
+        <v>3039</v>
       </c>
       <c r="B2388" t="s">
-        <v>3024</v>
+        <v>3029</v>
       </c>
       <c r="C2388"/>
     </row>
     <row r="2389" spans="1:3">
       <c r="A2389" t="s">
-        <v>3025</v>
+        <v>3040</v>
       </c>
       <c r="B2389" t="s">
-        <v>3024</v>
+        <v>3029</v>
       </c>
       <c r="C2389"/>
     </row>
     <row r="2390" spans="1:3">
       <c r="A2390" t="s">
-        <v>3026</v>
+        <v>3041</v>
       </c>
       <c r="B2390" t="s">
-        <v>3024</v>
+        <v>3029</v>
       </c>
       <c r="C2390"/>
     </row>
     <row r="2391" spans="1:3">
       <c r="A2391" t="s">
-        <v>3027</v>
+        <v>3042</v>
       </c>
       <c r="B2391" t="s">
-        <v>3024</v>
+        <v>3029</v>
       </c>
       <c r="C2391"/>
     </row>
     <row r="2392" spans="1:3">
       <c r="A2392" t="s">
-        <v>3028</v>
+        <v>3043</v>
       </c>
       <c r="B2392" t="s">
-        <v>3024</v>
+        <v>3029</v>
       </c>
       <c r="C2392"/>
     </row>
     <row r="2393" spans="1:3">
       <c r="A2393" t="s">
+        <v>3044</v>
+      </c>
+      <c r="B2393" t="s">
         <v>3029</v>
-      </c>
-[...1 lines deleted...]
-        <v>3024</v>
       </c>
       <c r="C2393"/>
     </row>
     <row r="2394" spans="1:3">
       <c r="A2394" t="s">
-        <v>3030</v>
+        <v>3045</v>
       </c>
       <c r="B2394" t="s">
-        <v>3024</v>
+        <v>3029</v>
       </c>
       <c r="C2394"/>
     </row>
     <row r="2395" spans="1:3">
       <c r="A2395" t="s">
-        <v>3031</v>
+        <v>3046</v>
       </c>
       <c r="B2395" t="s">
-        <v>3024</v>
+        <v>3029</v>
       </c>
       <c r="C2395"/>
     </row>
     <row r="2396" spans="1:3">
       <c r="A2396" t="s">
-        <v>3032</v>
+        <v>3047</v>
       </c>
       <c r="B2396" t="s">
-        <v>3024</v>
+        <v>3029</v>
       </c>
       <c r="C2396"/>
     </row>
     <row r="2397" spans="1:3">
       <c r="A2397" t="s">
-        <v>3033</v>
+        <v>3048</v>
       </c>
       <c r="B2397" t="s">
-        <v>3034</v>
+        <v>3029</v>
       </c>
       <c r="C2397"/>
     </row>
     <row r="2398" spans="1:3">
       <c r="A2398" t="s">
-        <v>3035</v>
+        <v>3049</v>
       </c>
       <c r="B2398" t="s">
-        <v>3034</v>
+        <v>3029</v>
       </c>
       <c r="C2398"/>
     </row>
     <row r="2399" spans="1:3">
       <c r="A2399" t="s">
-        <v>3036</v>
+        <v>3050</v>
       </c>
       <c r="B2399" t="s">
-        <v>3034</v>
+        <v>3029</v>
       </c>
       <c r="C2399"/>
     </row>
     <row r="2400" spans="1:3">
       <c r="A2400" t="s">
-        <v>3037</v>
+        <v>3051</v>
       </c>
       <c r="B2400" t="s">
-        <v>3034</v>
+        <v>3029</v>
       </c>
       <c r="C2400"/>
     </row>
     <row r="2401" spans="1:3">
       <c r="A2401" t="s">
-        <v>3038</v>
+        <v>3052</v>
       </c>
       <c r="B2401" t="s">
-        <v>3034</v>
+        <v>3029</v>
       </c>
       <c r="C2401"/>
     </row>
     <row r="2402" spans="1:3">
       <c r="A2402" t="s">
-        <v>3039</v>
+        <v>3053</v>
       </c>
       <c r="B2402" t="s">
-        <v>3034</v>
+        <v>3029</v>
       </c>
       <c r="C2402"/>
     </row>
     <row r="2403" spans="1:3">
       <c r="A2403" t="s">
-        <v>3040</v>
+        <v>3054</v>
       </c>
       <c r="B2403" t="s">
-        <v>3034</v>
+        <v>3029</v>
       </c>
       <c r="C2403"/>
     </row>
     <row r="2404" spans="1:3">
       <c r="A2404" t="s">
-        <v>3041</v>
+        <v>3055</v>
       </c>
       <c r="B2404" t="s">
-        <v>3034</v>
+        <v>3029</v>
       </c>
       <c r="C2404"/>
     </row>
     <row r="2405" spans="1:3">
       <c r="A2405" t="s">
-        <v>3042</v>
+        <v>3056</v>
       </c>
       <c r="B2405" t="s">
-        <v>3034</v>
+        <v>3029</v>
       </c>
       <c r="C2405"/>
     </row>
     <row r="2406" spans="1:3">
       <c r="A2406" t="s">
-        <v>3043</v>
+        <v>3057</v>
       </c>
       <c r="B2406" t="s">
-        <v>3034</v>
+        <v>3029</v>
       </c>
       <c r="C2406"/>
     </row>
     <row r="2407" spans="1:3">
       <c r="A2407" t="s">
-        <v>3044</v>
+        <v>3058</v>
       </c>
       <c r="B2407" t="s">
-        <v>3034</v>
+        <v>3029</v>
       </c>
       <c r="C2407"/>
     </row>
     <row r="2408" spans="1:3">
       <c r="A2408" t="s">
-        <v>3045</v>
+        <v>3059</v>
       </c>
       <c r="B2408" t="s">
-        <v>3034</v>
+        <v>3029</v>
       </c>
       <c r="C2408"/>
     </row>
     <row r="2409" spans="1:3">
       <c r="A2409" t="s">
-        <v>3046</v>
+        <v>3060</v>
       </c>
       <c r="B2409" t="s">
-        <v>3034</v>
+        <v>3029</v>
       </c>
       <c r="C2409"/>
     </row>
     <row r="2410" spans="1:3">
       <c r="A2410" t="s">
-        <v>3047</v>
+        <v>3061</v>
       </c>
       <c r="B2410" t="s">
-        <v>3034</v>
+        <v>3029</v>
       </c>
       <c r="C2410"/>
     </row>
     <row r="2411" spans="1:3">
       <c r="A2411" t="s">
-        <v>3048</v>
+        <v>3062</v>
       </c>
       <c r="B2411" t="s">
-        <v>3034</v>
+        <v>3029</v>
       </c>
       <c r="C2411"/>
     </row>
     <row r="2412" spans="1:3">
       <c r="A2412" t="s">
-        <v>3049</v>
+        <v>3063</v>
       </c>
       <c r="B2412" t="s">
-        <v>3034</v>
+        <v>3029</v>
       </c>
       <c r="C2412"/>
     </row>
     <row r="2413" spans="1:3">
       <c r="A2413" t="s">
-        <v>3050</v>
+        <v>3064</v>
       </c>
       <c r="B2413" t="s">
-        <v>3034</v>
+        <v>3029</v>
       </c>
       <c r="C2413"/>
     </row>
     <row r="2414" spans="1:3">
       <c r="A2414" t="s">
-        <v>3051</v>
+        <v>3065</v>
       </c>
       <c r="B2414" t="s">
-        <v>3034</v>
+        <v>3029</v>
       </c>
       <c r="C2414"/>
     </row>
     <row r="2415" spans="1:3">
       <c r="A2415" t="s">
-        <v>3052</v>
+        <v>3066</v>
       </c>
       <c r="B2415" t="s">
-        <v>3034</v>
+        <v>3029</v>
       </c>
       <c r="C2415"/>
     </row>
     <row r="2416" spans="1:3">
       <c r="A2416" t="s">
-        <v>3053</v>
+        <v>3067</v>
       </c>
       <c r="B2416" t="s">
-        <v>3034</v>
+        <v>3029</v>
       </c>
       <c r="C2416"/>
     </row>
     <row r="2417" spans="1:3">
       <c r="A2417" t="s">
-        <v>3054</v>
+        <v>3068</v>
       </c>
       <c r="B2417" t="s">
-        <v>3034</v>
+        <v>3029</v>
       </c>
       <c r="C2417"/>
     </row>
     <row r="2418" spans="1:3">
       <c r="A2418" t="s">
-        <v>3055</v>
+        <v>3069</v>
       </c>
       <c r="B2418" t="s">
-        <v>3034</v>
+        <v>3029</v>
       </c>
       <c r="C2418"/>
     </row>
     <row r="2419" spans="1:3">
       <c r="A2419" t="s">
-        <v>3056</v>
+        <v>3070</v>
       </c>
       <c r="B2419" t="s">
-        <v>3034</v>
+        <v>3029</v>
       </c>
       <c r="C2419"/>
     </row>
     <row r="2420" spans="1:3">
       <c r="A2420" t="s">
-        <v>3057</v>
+        <v>3071</v>
       </c>
       <c r="B2420" t="s">
-        <v>3034</v>
+        <v>3029</v>
       </c>
       <c r="C2420"/>
     </row>
     <row r="2421" spans="1:3">
       <c r="A2421" t="s">
-        <v>3058</v>
+        <v>3072</v>
       </c>
       <c r="B2421" t="s">
-        <v>3034</v>
+        <v>3029</v>
       </c>
       <c r="C2421"/>
     </row>
     <row r="2422" spans="1:3">
       <c r="A2422" t="s">
-        <v>3059</v>
+        <v>3073</v>
       </c>
       <c r="B2422" t="s">
-        <v>3034</v>
+        <v>3029</v>
       </c>
       <c r="C2422"/>
     </row>
     <row r="2423" spans="1:3">
       <c r="A2423" t="s">
-        <v>3060</v>
+        <v>3074</v>
       </c>
       <c r="B2423" t="s">
-        <v>3034</v>
+        <v>3075</v>
       </c>
       <c r="C2423"/>
     </row>
     <row r="2424" spans="1:3">
       <c r="A2424" t="s">
-        <v>3061</v>
+        <v>3076</v>
       </c>
       <c r="B2424" t="s">
-        <v>3034</v>
+        <v>3075</v>
       </c>
       <c r="C2424"/>
     </row>
     <row r="2425" spans="1:3">
       <c r="A2425" t="s">
-        <v>3062</v>
+        <v>3077</v>
       </c>
       <c r="B2425" t="s">
-        <v>3034</v>
+        <v>3075</v>
       </c>
       <c r="C2425"/>
     </row>
     <row r="2426" spans="1:3">
       <c r="A2426" t="s">
-        <v>3063</v>
+        <v>3078</v>
       </c>
       <c r="B2426" t="s">
-        <v>3034</v>
+        <v>3075</v>
       </c>
       <c r="C2426"/>
     </row>
     <row r="2427" spans="1:3">
       <c r="A2427" t="s">
-        <v>3064</v>
+        <v>3079</v>
       </c>
       <c r="B2427" t="s">
-        <v>3034</v>
+        <v>3075</v>
       </c>
       <c r="C2427"/>
     </row>
     <row r="2428" spans="1:3">
       <c r="A2428" t="s">
-        <v>3065</v>
+        <v>3080</v>
       </c>
       <c r="B2428" t="s">
-        <v>3034</v>
+        <v>3075</v>
       </c>
       <c r="C2428"/>
     </row>
     <row r="2429" spans="1:3">
       <c r="A2429" t="s">
-        <v>3066</v>
+        <v>3081</v>
       </c>
       <c r="B2429" t="s">
-        <v>3034</v>
+        <v>3075</v>
       </c>
       <c r="C2429"/>
     </row>
     <row r="2430" spans="1:3">
       <c r="A2430" t="s">
-        <v>3067</v>
+        <v>3082</v>
       </c>
       <c r="B2430" t="s">
-        <v>3034</v>
+        <v>3075</v>
       </c>
       <c r="C2430"/>
     </row>
     <row r="2431" spans="1:3">
       <c r="A2431" t="s">
-        <v>3068</v>
+        <v>3083</v>
       </c>
       <c r="B2431" t="s">
-        <v>3034</v>
+        <v>3075</v>
       </c>
       <c r="C2431"/>
     </row>
     <row r="2432" spans="1:3">
       <c r="A2432" t="s">
-        <v>3069</v>
+        <v>3084</v>
       </c>
       <c r="B2432" t="s">
-        <v>3034</v>
+        <v>3075</v>
       </c>
       <c r="C2432"/>
     </row>
     <row r="2433" spans="1:3">
       <c r="A2433" t="s">
-        <v>3070</v>
+        <v>3085</v>
       </c>
       <c r="B2433" t="s">
-        <v>3034</v>
+        <v>3075</v>
       </c>
       <c r="C2433"/>
     </row>
     <row r="2434" spans="1:3">
       <c r="A2434" t="s">
-        <v>3071</v>
+        <v>3086</v>
       </c>
       <c r="B2434" t="s">
-        <v>3034</v>
+        <v>3075</v>
       </c>
       <c r="C2434"/>
     </row>
     <row r="2435" spans="1:3">
       <c r="A2435" t="s">
-        <v>3072</v>
+        <v>3087</v>
       </c>
       <c r="B2435" t="s">
-        <v>3034</v>
+        <v>3075</v>
       </c>
       <c r="C2435"/>
     </row>
     <row r="2436" spans="1:3">
       <c r="A2436" t="s">
-        <v>3073</v>
+        <v>3088</v>
       </c>
       <c r="B2436" t="s">
-        <v>3034</v>
+        <v>3075</v>
       </c>
       <c r="C2436"/>
     </row>
     <row r="2437" spans="1:3">
       <c r="A2437" t="s">
-        <v>3074</v>
+        <v>3089</v>
       </c>
       <c r="B2437" t="s">
-        <v>3034</v>
+        <v>3075</v>
       </c>
       <c r="C2437"/>
     </row>
     <row r="2438" spans="1:3">
       <c r="A2438" t="s">
+        <v>3090</v>
+      </c>
+      <c r="B2438" t="s">
         <v>3075</v>
-      </c>
-[...1 lines deleted...]
-        <v>3034</v>
       </c>
       <c r="C2438"/>
     </row>
     <row r="2439" spans="1:3">
       <c r="A2439" t="s">
-        <v>3076</v>
+        <v>3091</v>
       </c>
       <c r="B2439" t="s">
-        <v>3034</v>
+        <v>3075</v>
       </c>
       <c r="C2439"/>
     </row>
     <row r="2440" spans="1:3">
       <c r="A2440" t="s">
-        <v>3077</v>
+        <v>3092</v>
       </c>
       <c r="B2440" t="s">
-        <v>3034</v>
+        <v>3075</v>
       </c>
       <c r="C2440"/>
     </row>
     <row r="2441" spans="1:3">
       <c r="A2441" t="s">
-        <v>3078</v>
+        <v>3093</v>
       </c>
       <c r="B2441" t="s">
-        <v>3034</v>
+        <v>3075</v>
       </c>
       <c r="C2441"/>
     </row>
     <row r="2442" spans="1:3">
       <c r="A2442" t="s">
-        <v>3079</v>
+        <v>3094</v>
       </c>
       <c r="B2442" t="s">
-        <v>3034</v>
+        <v>3075</v>
       </c>
       <c r="C2442"/>
     </row>
     <row r="2443" spans="1:3">
       <c r="A2443" t="s">
-        <v>3080</v>
+        <v>3095</v>
       </c>
       <c r="B2443" t="s">
-        <v>3034</v>
+        <v>3075</v>
       </c>
       <c r="C2443"/>
     </row>
     <row r="2444" spans="1:3">
       <c r="A2444" t="s">
-        <v>3081</v>
+        <v>3096</v>
       </c>
       <c r="B2444" t="s">
-        <v>3034</v>
+        <v>3075</v>
       </c>
       <c r="C2444"/>
     </row>
     <row r="2445" spans="1:3">
       <c r="A2445" t="s">
-        <v>3082</v>
+        <v>3097</v>
       </c>
       <c r="B2445" t="s">
-        <v>3034</v>
+        <v>3075</v>
       </c>
       <c r="C2445"/>
     </row>
     <row r="2446" spans="1:3">
       <c r="A2446" t="s">
-        <v>3083</v>
+        <v>3098</v>
       </c>
       <c r="B2446" t="s">
-        <v>3034</v>
+        <v>3075</v>
       </c>
       <c r="C2446"/>
     </row>
     <row r="2447" spans="1:3">
       <c r="A2447" t="s">
-        <v>3084</v>
+        <v>3099</v>
       </c>
       <c r="B2447" t="s">
-        <v>3034</v>
+        <v>3075</v>
       </c>
       <c r="C2447"/>
     </row>
     <row r="2448" spans="1:3">
       <c r="A2448" t="s">
-        <v>3085</v>
+        <v>3100</v>
       </c>
       <c r="B2448" t="s">
-        <v>3086</v>
+        <v>3075</v>
       </c>
       <c r="C2448"/>
     </row>
     <row r="2449" spans="1:3">
       <c r="A2449" t="s">
-        <v>3087</v>
+        <v>3101</v>
       </c>
       <c r="B2449" t="s">
-        <v>3086</v>
+        <v>3075</v>
       </c>
       <c r="C2449"/>
     </row>
     <row r="2450" spans="1:3">
       <c r="A2450" t="s">
-        <v>3088</v>
+        <v>3102</v>
       </c>
       <c r="B2450" t="s">
-        <v>3086</v>
+        <v>3075</v>
       </c>
       <c r="C2450"/>
     </row>
     <row r="2451" spans="1:3">
       <c r="A2451" t="s">
-        <v>3089</v>
+        <v>3103</v>
       </c>
       <c r="B2451" t="s">
-        <v>3086</v>
+        <v>3075</v>
       </c>
       <c r="C2451"/>
     </row>
     <row r="2452" spans="1:3">
       <c r="A2452" t="s">
-        <v>3090</v>
+        <v>3104</v>
       </c>
       <c r="B2452" t="s">
-        <v>3086</v>
+        <v>3075</v>
       </c>
       <c r="C2452"/>
     </row>
     <row r="2453" spans="1:3">
       <c r="A2453" t="s">
-        <v>3091</v>
+        <v>3105</v>
       </c>
       <c r="B2453" t="s">
-        <v>3086</v>
+        <v>3075</v>
       </c>
       <c r="C2453"/>
     </row>
     <row r="2454" spans="1:3">
       <c r="A2454" t="s">
-        <v>3092</v>
+        <v>3106</v>
       </c>
       <c r="B2454" t="s">
-        <v>3086</v>
+        <v>3075</v>
       </c>
       <c r="C2454"/>
     </row>
     <row r="2455" spans="1:3">
       <c r="A2455" t="s">
-        <v>3093</v>
+        <v>3107</v>
       </c>
       <c r="B2455" t="s">
-        <v>3086</v>
+        <v>3075</v>
       </c>
       <c r="C2455"/>
     </row>
     <row r="2456" spans="1:3">
       <c r="A2456" t="s">
-        <v>3094</v>
+        <v>3108</v>
       </c>
       <c r="B2456" t="s">
-        <v>3086</v>
+        <v>3075</v>
       </c>
       <c r="C2456"/>
     </row>
     <row r="2457" spans="1:3">
       <c r="A2457" t="s">
-        <v>3095</v>
+        <v>3109</v>
       </c>
       <c r="B2457" t="s">
-        <v>3086</v>
+        <v>3110</v>
       </c>
       <c r="C2457"/>
     </row>
     <row r="2458" spans="1:3">
       <c r="A2458" t="s">
-        <v>3096</v>
+        <v>3111</v>
       </c>
       <c r="B2458" t="s">
-        <v>3086</v>
+        <v>3110</v>
       </c>
       <c r="C2458"/>
     </row>
     <row r="2459" spans="1:3">
       <c r="A2459" t="s">
-        <v>3097</v>
+        <v>3112</v>
       </c>
       <c r="B2459" t="s">
-        <v>3098</v>
+        <v>3110</v>
       </c>
       <c r="C2459"/>
     </row>
     <row r="2460" spans="1:3">
       <c r="A2460" t="s">
-        <v>3099</v>
+        <v>3113</v>
       </c>
       <c r="B2460" t="s">
-        <v>3098</v>
+        <v>3110</v>
       </c>
       <c r="C2460"/>
     </row>
     <row r="2461" spans="1:3">
       <c r="A2461" t="s">
-        <v>3100</v>
+        <v>3114</v>
       </c>
       <c r="B2461" t="s">
-        <v>3098</v>
+        <v>3110</v>
       </c>
       <c r="C2461"/>
     </row>
     <row r="2462" spans="1:3">
       <c r="A2462" t="s">
-        <v>3101</v>
+        <v>3115</v>
       </c>
       <c r="B2462" t="s">
-        <v>3098</v>
+        <v>3110</v>
       </c>
       <c r="C2462"/>
     </row>
     <row r="2463" spans="1:3">
       <c r="A2463" t="s">
-        <v>3102</v>
+        <v>3116</v>
       </c>
       <c r="B2463" t="s">
-        <v>3098</v>
+        <v>3110</v>
       </c>
       <c r="C2463"/>
     </row>
     <row r="2464" spans="1:3">
       <c r="A2464" t="s">
-        <v>3103</v>
+        <v>3117</v>
       </c>
       <c r="B2464" t="s">
-        <v>3098</v>
+        <v>3110</v>
       </c>
       <c r="C2464"/>
     </row>
     <row r="2465" spans="1:3">
       <c r="A2465" t="s">
-        <v>3104</v>
+        <v>3118</v>
       </c>
       <c r="B2465" t="s">
-        <v>3098</v>
+        <v>3110</v>
       </c>
       <c r="C2465"/>
     </row>
     <row r="2466" spans="1:3">
       <c r="A2466" t="s">
-        <v>3105</v>
+        <v>3119</v>
       </c>
       <c r="B2466" t="s">
-        <v>3098</v>
+        <v>3120</v>
       </c>
       <c r="C2466"/>
     </row>
     <row r="2467" spans="1:3">
       <c r="A2467" t="s">
-        <v>3106</v>
+        <v>3121</v>
       </c>
       <c r="B2467" t="s">
-        <v>3098</v>
+        <v>3120</v>
       </c>
       <c r="C2467"/>
     </row>
     <row r="2468" spans="1:3">
       <c r="A2468" t="s">
-        <v>3107</v>
+        <v>3122</v>
       </c>
       <c r="B2468" t="s">
-        <v>3098</v>
+        <v>3120</v>
       </c>
       <c r="C2468"/>
     </row>
     <row r="2469" spans="1:3">
       <c r="A2469" t="s">
-        <v>3108</v>
+        <v>3123</v>
       </c>
       <c r="B2469" t="s">
-        <v>3098</v>
+        <v>3120</v>
       </c>
       <c r="C2469"/>
     </row>
     <row r="2470" spans="1:3">
       <c r="A2470" t="s">
-        <v>3109</v>
+        <v>3124</v>
       </c>
       <c r="B2470" t="s">
-        <v>3098</v>
+        <v>3120</v>
       </c>
       <c r="C2470"/>
     </row>
     <row r="2471" spans="1:3">
       <c r="A2471" t="s">
-        <v>3110</v>
+        <v>3125</v>
       </c>
       <c r="B2471" t="s">
-        <v>3098</v>
+        <v>3120</v>
       </c>
       <c r="C2471"/>
     </row>
     <row r="2472" spans="1:3">
       <c r="A2472" t="s">
-        <v>3111</v>
+        <v>3126</v>
       </c>
       <c r="B2472" t="s">
-        <v>3098</v>
+        <v>3120</v>
       </c>
       <c r="C2472"/>
     </row>
     <row r="2473" spans="1:3">
       <c r="A2473" t="s">
-        <v>3112</v>
+        <v>3127</v>
       </c>
       <c r="B2473" t="s">
-        <v>3098</v>
+        <v>3120</v>
       </c>
       <c r="C2473"/>
     </row>
     <row r="2474" spans="1:3">
       <c r="A2474" t="s">
-        <v>3113</v>
+        <v>3128</v>
       </c>
       <c r="B2474" t="s">
-        <v>3098</v>
+        <v>3120</v>
       </c>
       <c r="C2474"/>
     </row>
     <row r="2475" spans="1:3">
       <c r="A2475" t="s">
-        <v>3114</v>
+        <v>3129</v>
       </c>
       <c r="B2475" t="s">
-        <v>3098</v>
+        <v>3120</v>
       </c>
       <c r="C2475"/>
     </row>
     <row r="2476" spans="1:3">
       <c r="A2476" t="s">
-        <v>3115</v>
+        <v>3130</v>
       </c>
       <c r="B2476" t="s">
-        <v>3098</v>
+        <v>3120</v>
       </c>
       <c r="C2476"/>
     </row>
     <row r="2477" spans="1:3">
       <c r="A2477" t="s">
-        <v>3116</v>
+        <v>3131</v>
       </c>
       <c r="B2477" t="s">
-        <v>3098</v>
+        <v>3120</v>
       </c>
       <c r="C2477"/>
     </row>
     <row r="2478" spans="1:3">
       <c r="A2478" t="s">
-        <v>3117</v>
+        <v>3132</v>
       </c>
       <c r="B2478" t="s">
-        <v>3098</v>
+        <v>3120</v>
       </c>
       <c r="C2478"/>
     </row>
     <row r="2479" spans="1:3">
       <c r="A2479" t="s">
-        <v>3118</v>
+        <v>3133</v>
       </c>
       <c r="B2479" t="s">
-        <v>3098</v>
+        <v>3120</v>
       </c>
       <c r="C2479"/>
     </row>
     <row r="2480" spans="1:3">
       <c r="A2480" t="s">
-        <v>3119</v>
+        <v>3134</v>
       </c>
       <c r="B2480" t="s">
-        <v>3098</v>
+        <v>3120</v>
       </c>
       <c r="C2480"/>
     </row>
     <row r="2481" spans="1:3">
       <c r="A2481" t="s">
+        <v>3135</v>
+      </c>
+      <c r="B2481" t="s">
         <v>3120</v>
-      </c>
-[...1 lines deleted...]
-        <v>3098</v>
       </c>
       <c r="C2481"/>
     </row>
     <row r="2482" spans="1:3">
       <c r="A2482" t="s">
-        <v>3121</v>
+        <v>3136</v>
       </c>
       <c r="B2482" t="s">
-        <v>3098</v>
+        <v>3120</v>
       </c>
       <c r="C2482"/>
     </row>
     <row r="2483" spans="1:3">
       <c r="A2483" t="s">
-        <v>3122</v>
+        <v>3137</v>
       </c>
       <c r="B2483" t="s">
-        <v>3098</v>
+        <v>3120</v>
       </c>
       <c r="C2483"/>
     </row>
     <row r="2484" spans="1:3">
       <c r="A2484" t="s">
-        <v>3123</v>
+        <v>3138</v>
       </c>
       <c r="B2484" t="s">
-        <v>3098</v>
+        <v>3120</v>
       </c>
       <c r="C2484"/>
     </row>
     <row r="2485" spans="1:3">
       <c r="A2485" t="s">
-        <v>3124</v>
+        <v>3139</v>
       </c>
       <c r="B2485" t="s">
-        <v>3098</v>
+        <v>3120</v>
       </c>
       <c r="C2485"/>
     </row>
     <row r="2486" spans="1:3">
       <c r="A2486" t="s">
-        <v>3125</v>
+        <v>3140</v>
       </c>
       <c r="B2486" t="s">
-        <v>3098</v>
+        <v>3120</v>
       </c>
       <c r="C2486"/>
     </row>
     <row r="2487" spans="1:3">
       <c r="A2487" t="s">
-        <v>3126</v>
+        <v>3141</v>
       </c>
       <c r="B2487" t="s">
-        <v>3098</v>
+        <v>3120</v>
       </c>
       <c r="C2487"/>
     </row>
     <row r="2488" spans="1:3">
       <c r="A2488" t="s">
-        <v>3127</v>
+        <v>3142</v>
       </c>
       <c r="B2488" t="s">
-        <v>3098</v>
+        <v>3120</v>
       </c>
       <c r="C2488"/>
     </row>
     <row r="2489" spans="1:3">
       <c r="A2489" t="s">
-        <v>3128</v>
+        <v>3143</v>
       </c>
       <c r="B2489" t="s">
-        <v>3098</v>
+        <v>3120</v>
       </c>
       <c r="C2489"/>
     </row>
     <row r="2490" spans="1:3">
       <c r="A2490" t="s">
-        <v>3129</v>
+        <v>3144</v>
       </c>
       <c r="B2490" t="s">
-        <v>3098</v>
+        <v>3120</v>
       </c>
       <c r="C2490"/>
     </row>
     <row r="2491" spans="1:3">
       <c r="A2491" t="s">
-        <v>3130</v>
+        <v>3145</v>
       </c>
       <c r="B2491" t="s">
-        <v>3098</v>
+        <v>3120</v>
       </c>
       <c r="C2491"/>
     </row>
     <row r="2492" spans="1:3">
       <c r="A2492" t="s">
-        <v>3131</v>
+        <v>3146</v>
       </c>
       <c r="B2492" t="s">
-        <v>3098</v>
+        <v>3120</v>
       </c>
       <c r="C2492"/>
     </row>
     <row r="2493" spans="1:3">
       <c r="A2493" t="s">
-        <v>3132</v>
+        <v>3147</v>
       </c>
       <c r="B2493" t="s">
-        <v>3098</v>
+        <v>3120</v>
       </c>
       <c r="C2493"/>
     </row>
     <row r="2494" spans="1:3">
       <c r="A2494" t="s">
-        <v>3133</v>
+        <v>3148</v>
       </c>
       <c r="B2494" t="s">
-        <v>3098</v>
+        <v>3120</v>
       </c>
       <c r="C2494"/>
     </row>
     <row r="2495" spans="1:3">
       <c r="A2495" t="s">
-        <v>3134</v>
+        <v>3149</v>
       </c>
       <c r="B2495" t="s">
-        <v>3098</v>
+        <v>3120</v>
       </c>
       <c r="C2495"/>
     </row>
     <row r="2496" spans="1:3">
       <c r="A2496" t="s">
-        <v>3135</v>
+        <v>3150</v>
       </c>
       <c r="B2496" t="s">
-        <v>3098</v>
+        <v>3120</v>
       </c>
       <c r="C2496"/>
     </row>
     <row r="2497" spans="1:3">
       <c r="A2497" t="s">
-        <v>3136</v>
+        <v>3151</v>
       </c>
       <c r="B2497" t="s">
-        <v>3098</v>
+        <v>3120</v>
       </c>
       <c r="C2497"/>
     </row>
     <row r="2498" spans="1:3">
       <c r="A2498" t="s">
-        <v>3137</v>
+        <v>3152</v>
       </c>
       <c r="B2498" t="s">
-        <v>3098</v>
+        <v>3120</v>
       </c>
       <c r="C2498"/>
     </row>
     <row r="2499" spans="1:3">
       <c r="A2499" t="s">
-        <v>3138</v>
+        <v>3153</v>
       </c>
       <c r="B2499" t="s">
-        <v>3098</v>
+        <v>3120</v>
       </c>
       <c r="C2499"/>
     </row>
     <row r="2500" spans="1:3">
       <c r="A2500" t="s">
-        <v>3139</v>
+        <v>3154</v>
       </c>
       <c r="B2500" t="s">
-        <v>3098</v>
+        <v>3120</v>
       </c>
       <c r="C2500"/>
     </row>
     <row r="2501" spans="1:3">
       <c r="A2501" t="s">
-        <v>3140</v>
+        <v>3155</v>
       </c>
       <c r="B2501" t="s">
-        <v>3098</v>
+        <v>3120</v>
       </c>
       <c r="C2501"/>
     </row>
     <row r="2502" spans="1:3">
       <c r="A2502" t="s">
-        <v>3141</v>
+        <v>3156</v>
       </c>
       <c r="B2502" t="s">
-        <v>3098</v>
+        <v>3120</v>
       </c>
       <c r="C2502"/>
     </row>
     <row r="2503" spans="1:3">
       <c r="A2503" t="s">
-        <v>3142</v>
+        <v>3157</v>
       </c>
       <c r="B2503" t="s">
-        <v>3098</v>
+        <v>3120</v>
       </c>
       <c r="C2503"/>
     </row>
     <row r="2504" spans="1:3">
       <c r="A2504" t="s">
-        <v>3143</v>
+        <v>3158</v>
       </c>
       <c r="B2504" t="s">
-        <v>3098</v>
+        <v>3120</v>
       </c>
       <c r="C2504"/>
     </row>
     <row r="2505" spans="1:3">
       <c r="A2505" t="s">
-        <v>3144</v>
+        <v>3159</v>
       </c>
       <c r="B2505" t="s">
-        <v>3098</v>
+        <v>3120</v>
       </c>
       <c r="C2505"/>
     </row>
     <row r="2506" spans="1:3">
       <c r="A2506" t="s">
-        <v>3145</v>
+        <v>3160</v>
       </c>
       <c r="B2506" t="s">
-        <v>3098</v>
+        <v>3120</v>
       </c>
       <c r="C2506"/>
     </row>
     <row r="2507" spans="1:3">
       <c r="A2507" t="s">
-        <v>3146</v>
+        <v>3161</v>
       </c>
       <c r="B2507" t="s">
-        <v>3098</v>
+        <v>3120</v>
       </c>
       <c r="C2507"/>
     </row>
     <row r="2508" spans="1:3">
       <c r="A2508" t="s">
-        <v>3147</v>
+        <v>3162</v>
       </c>
       <c r="B2508" t="s">
-        <v>3098</v>
+        <v>3120</v>
       </c>
       <c r="C2508"/>
     </row>
     <row r="2509" spans="1:3">
       <c r="A2509" t="s">
-        <v>3148</v>
+        <v>3163</v>
       </c>
       <c r="B2509" t="s">
-        <v>3098</v>
+        <v>3120</v>
       </c>
       <c r="C2509"/>
     </row>
     <row r="2510" spans="1:3">
       <c r="A2510" t="s">
-        <v>3149</v>
+        <v>3164</v>
       </c>
       <c r="B2510" t="s">
-        <v>3098</v>
+        <v>3120</v>
       </c>
       <c r="C2510"/>
     </row>
     <row r="2511" spans="1:3">
       <c r="A2511" t="s">
-        <v>3150</v>
+        <v>3165</v>
       </c>
       <c r="B2511" t="s">
-        <v>3098</v>
+        <v>3120</v>
       </c>
       <c r="C2511"/>
     </row>
     <row r="2512" spans="1:3">
       <c r="A2512" t="s">
-        <v>3151</v>
+        <v>3166</v>
       </c>
       <c r="B2512" t="s">
-        <v>3098</v>
+        <v>3120</v>
       </c>
       <c r="C2512"/>
     </row>
     <row r="2513" spans="1:3">
       <c r="A2513" t="s">
-        <v>3152</v>
+        <v>3167</v>
       </c>
       <c r="B2513" t="s">
-        <v>3098</v>
+        <v>3120</v>
       </c>
       <c r="C2513"/>
     </row>
     <row r="2514" spans="1:3">
       <c r="A2514" t="s">
-        <v>3153</v>
+        <v>3168</v>
       </c>
       <c r="B2514" t="s">
-        <v>3098</v>
+        <v>3120</v>
       </c>
       <c r="C2514"/>
     </row>
     <row r="2515" spans="1:3">
       <c r="A2515" t="s">
-        <v>3154</v>
+        <v>3169</v>
       </c>
       <c r="B2515" t="s">
-        <v>3098</v>
+        <v>3120</v>
       </c>
       <c r="C2515"/>
     </row>
     <row r="2516" spans="1:3">
       <c r="A2516" t="s">
-        <v>3155</v>
+        <v>3170</v>
       </c>
       <c r="B2516" t="s">
-        <v>3098</v>
+        <v>3120</v>
       </c>
       <c r="C2516"/>
     </row>
     <row r="2517" spans="1:3">
       <c r="A2517" t="s">
-        <v>3156</v>
+        <v>3171</v>
       </c>
       <c r="B2517" t="s">
-        <v>3157</v>
+        <v>3172</v>
       </c>
       <c r="C2517"/>
     </row>
     <row r="2518" spans="1:3">
       <c r="A2518" t="s">
-        <v>3158</v>
+        <v>3173</v>
       </c>
       <c r="B2518" t="s">
-        <v>3157</v>
+        <v>3172</v>
       </c>
       <c r="C2518"/>
     </row>
     <row r="2519" spans="1:3">
       <c r="A2519" t="s">
-        <v>3159</v>
+        <v>3174</v>
       </c>
       <c r="B2519" t="s">
-        <v>3157</v>
+        <v>3172</v>
       </c>
       <c r="C2519"/>
     </row>
     <row r="2520" spans="1:3">
       <c r="A2520" t="s">
-        <v>3160</v>
+        <v>3175</v>
       </c>
       <c r="B2520" t="s">
-        <v>3157</v>
+        <v>3172</v>
       </c>
       <c r="C2520"/>
     </row>
     <row r="2521" spans="1:3">
       <c r="A2521" t="s">
-        <v>3161</v>
+        <v>3176</v>
       </c>
       <c r="B2521" t="s">
-        <v>3157</v>
+        <v>3172</v>
       </c>
       <c r="C2521"/>
     </row>
     <row r="2522" spans="1:3">
       <c r="A2522" t="s">
-        <v>3162</v>
+        <v>3177</v>
       </c>
       <c r="B2522" t="s">
-        <v>3157</v>
+        <v>3172</v>
       </c>
       <c r="C2522"/>
     </row>
     <row r="2523" spans="1:3">
       <c r="A2523" t="s">
-        <v>3163</v>
+        <v>3178</v>
       </c>
       <c r="B2523" t="s">
-        <v>3157</v>
+        <v>3172</v>
       </c>
       <c r="C2523"/>
     </row>
     <row r="2524" spans="1:3">
       <c r="A2524" t="s">
-        <v>3164</v>
+        <v>3179</v>
       </c>
       <c r="B2524" t="s">
-        <v>3157</v>
+        <v>3172</v>
       </c>
       <c r="C2524"/>
     </row>
     <row r="2525" spans="1:3">
       <c r="A2525" t="s">
-        <v>3165</v>
+        <v>3180</v>
       </c>
       <c r="B2525" t="s">
-        <v>3157</v>
+        <v>3172</v>
       </c>
       <c r="C2525"/>
     </row>
     <row r="2526" spans="1:3">
       <c r="A2526" t="s">
-        <v>3166</v>
+        <v>3181</v>
       </c>
       <c r="B2526" t="s">
-        <v>3157</v>
+        <v>3172</v>
       </c>
       <c r="C2526"/>
     </row>
     <row r="2527" spans="1:3">
       <c r="A2527" t="s">
-        <v>3167</v>
+        <v>3182</v>
       </c>
       <c r="B2527" t="s">
-        <v>3157</v>
+        <v>3172</v>
       </c>
       <c r="C2527"/>
     </row>
     <row r="2528" spans="1:3">
       <c r="A2528" t="s">
-        <v>3168</v>
+        <v>3183</v>
       </c>
       <c r="B2528" t="s">
-        <v>3157</v>
+        <v>3184</v>
       </c>
       <c r="C2528"/>
     </row>
     <row r="2529" spans="1:3">
       <c r="A2529" t="s">
-        <v>3169</v>
+        <v>3185</v>
       </c>
       <c r="B2529" t="s">
-        <v>3157</v>
+        <v>3184</v>
       </c>
       <c r="C2529"/>
     </row>
     <row r="2530" spans="1:3">
       <c r="A2530" t="s">
-        <v>3170</v>
+        <v>3186</v>
       </c>
       <c r="B2530" t="s">
-        <v>3157</v>
+        <v>3184</v>
       </c>
       <c r="C2530"/>
     </row>
     <row r="2531" spans="1:3">
       <c r="A2531" t="s">
-        <v>3171</v>
+        <v>3187</v>
       </c>
       <c r="B2531" t="s">
-        <v>3157</v>
+        <v>3184</v>
       </c>
       <c r="C2531"/>
     </row>
     <row r="2532" spans="1:3">
       <c r="A2532" t="s">
-        <v>3172</v>
+        <v>3188</v>
       </c>
       <c r="B2532" t="s">
-        <v>3157</v>
+        <v>3184</v>
       </c>
       <c r="C2532"/>
     </row>
     <row r="2533" spans="1:3">
       <c r="A2533" t="s">
-        <v>3173</v>
+        <v>3189</v>
       </c>
       <c r="B2533" t="s">
-        <v>3174</v>
+        <v>3184</v>
       </c>
       <c r="C2533"/>
     </row>
     <row r="2534" spans="1:3">
       <c r="A2534" t="s">
-        <v>3175</v>
+        <v>3190</v>
       </c>
       <c r="B2534" t="s">
-        <v>3174</v>
+        <v>3184</v>
       </c>
       <c r="C2534"/>
     </row>
     <row r="2535" spans="1:3">
       <c r="A2535" t="s">
-        <v>3176</v>
+        <v>3191</v>
       </c>
       <c r="B2535" t="s">
-        <v>3174</v>
+        <v>3184</v>
       </c>
       <c r="C2535"/>
     </row>
     <row r="2536" spans="1:3">
       <c r="A2536" t="s">
-        <v>3177</v>
+        <v>3192</v>
       </c>
       <c r="B2536" t="s">
-        <v>3174</v>
+        <v>3184</v>
       </c>
       <c r="C2536"/>
     </row>
     <row r="2537" spans="1:3">
       <c r="A2537" t="s">
-        <v>3178</v>
+        <v>3193</v>
       </c>
       <c r="B2537" t="s">
-        <v>3174</v>
+        <v>3184</v>
       </c>
       <c r="C2537"/>
     </row>
     <row r="2538" spans="1:3">
       <c r="A2538" t="s">
-        <v>3179</v>
+        <v>3194</v>
       </c>
       <c r="B2538" t="s">
-        <v>3174</v>
+        <v>3184</v>
       </c>
       <c r="C2538"/>
     </row>
     <row r="2539" spans="1:3">
       <c r="A2539" t="s">
-        <v>3180</v>
+        <v>3195</v>
       </c>
       <c r="B2539" t="s">
-        <v>3174</v>
+        <v>3184</v>
       </c>
       <c r="C2539"/>
     </row>
     <row r="2540" spans="1:3">
       <c r="A2540" t="s">
-        <v>3181</v>
+        <v>3196</v>
       </c>
       <c r="B2540" t="s">
-        <v>3174</v>
+        <v>3184</v>
       </c>
       <c r="C2540"/>
     </row>
     <row r="2541" spans="1:3">
       <c r="A2541" t="s">
-        <v>3182</v>
+        <v>3197</v>
       </c>
       <c r="B2541" t="s">
-        <v>3174</v>
+        <v>3184</v>
       </c>
       <c r="C2541"/>
     </row>
     <row r="2542" spans="1:3">
       <c r="A2542" t="s">
-        <v>3183</v>
+        <v>3198</v>
       </c>
       <c r="B2542" t="s">
-        <v>3174</v>
+        <v>3184</v>
       </c>
       <c r="C2542"/>
     </row>
     <row r="2543" spans="1:3">
       <c r="A2543" t="s">
+        <v>3199</v>
+      </c>
+      <c r="B2543" t="s">
         <v>3184</v>
-      </c>
-[...1 lines deleted...]
-        <v>3174</v>
       </c>
       <c r="C2543"/>
     </row>
     <row r="2544" spans="1:3">
       <c r="A2544" t="s">
-        <v>3185</v>
+        <v>3200</v>
       </c>
       <c r="B2544" t="s">
-        <v>3174</v>
+        <v>3184</v>
       </c>
       <c r="C2544"/>
     </row>
     <row r="2545" spans="1:3">
       <c r="A2545" t="s">
-        <v>3186</v>
+        <v>3201</v>
       </c>
       <c r="B2545" t="s">
-        <v>3174</v>
+        <v>3184</v>
       </c>
       <c r="C2545"/>
     </row>
     <row r="2546" spans="1:3">
       <c r="A2546" t="s">
-        <v>3187</v>
+        <v>3202</v>
       </c>
       <c r="B2546" t="s">
-        <v>3174</v>
+        <v>3184</v>
       </c>
       <c r="C2546"/>
     </row>
     <row r="2547" spans="1:3">
       <c r="A2547" t="s">
-        <v>3188</v>
+        <v>3203</v>
       </c>
       <c r="B2547" t="s">
-        <v>3174</v>
+        <v>3184</v>
       </c>
       <c r="C2547"/>
     </row>
     <row r="2548" spans="1:3">
       <c r="A2548" t="s">
-        <v>3189</v>
+        <v>3204</v>
       </c>
       <c r="B2548" t="s">
-        <v>3174</v>
+        <v>3184</v>
       </c>
       <c r="C2548"/>
     </row>
     <row r="2549" spans="1:3">
       <c r="A2549" t="s">
-        <v>3190</v>
+        <v>3205</v>
       </c>
       <c r="B2549" t="s">
-        <v>3174</v>
+        <v>3184</v>
       </c>
       <c r="C2549"/>
     </row>
     <row r="2550" spans="1:3">
       <c r="A2550" t="s">
-        <v>3191</v>
+        <v>3206</v>
       </c>
       <c r="B2550" t="s">
-        <v>3174</v>
+        <v>3184</v>
       </c>
       <c r="C2550"/>
     </row>
     <row r="2551" spans="1:3">
       <c r="A2551" t="s">
-        <v>3192</v>
+        <v>3207</v>
       </c>
       <c r="B2551" t="s">
-        <v>3174</v>
+        <v>3184</v>
       </c>
       <c r="C2551"/>
     </row>
     <row r="2552" spans="1:3">
       <c r="A2552" t="s">
-        <v>3193</v>
+        <v>3208</v>
       </c>
       <c r="B2552" t="s">
-        <v>3174</v>
+        <v>3184</v>
       </c>
       <c r="C2552"/>
     </row>
     <row r="2553" spans="1:3">
       <c r="A2553" t="s">
-        <v>3194</v>
+        <v>3209</v>
       </c>
       <c r="B2553" t="s">
-        <v>3174</v>
+        <v>3184</v>
       </c>
       <c r="C2553"/>
     </row>
     <row r="2554" spans="1:3">
       <c r="A2554" t="s">
-        <v>3195</v>
+        <v>3210</v>
       </c>
       <c r="B2554" t="s">
-        <v>3174</v>
+        <v>3184</v>
       </c>
       <c r="C2554"/>
     </row>
     <row r="2555" spans="1:3">
       <c r="A2555" t="s">
-        <v>3196</v>
+        <v>3211</v>
       </c>
       <c r="B2555" t="s">
-        <v>3174</v>
+        <v>3184</v>
       </c>
       <c r="C2555"/>
     </row>
     <row r="2556" spans="1:3">
       <c r="A2556" t="s">
-        <v>3197</v>
+        <v>3212</v>
       </c>
       <c r="B2556" t="s">
-        <v>3174</v>
+        <v>3184</v>
       </c>
       <c r="C2556"/>
     </row>
     <row r="2557" spans="1:3">
       <c r="A2557" t="s">
-        <v>3198</v>
+        <v>3213</v>
       </c>
       <c r="B2557" t="s">
-        <v>3174</v>
+        <v>3184</v>
       </c>
       <c r="C2557"/>
     </row>
     <row r="2558" spans="1:3">
       <c r="A2558" t="s">
-        <v>3199</v>
+        <v>3214</v>
       </c>
       <c r="B2558" t="s">
-        <v>3174</v>
+        <v>3184</v>
       </c>
       <c r="C2558"/>
     </row>
     <row r="2559" spans="1:3">
       <c r="A2559" t="s">
-        <v>3200</v>
+        <v>3215</v>
       </c>
       <c r="B2559" t="s">
-        <v>3174</v>
+        <v>3184</v>
       </c>
       <c r="C2559"/>
     </row>
     <row r="2560" spans="1:3">
       <c r="A2560" t="s">
-        <v>3201</v>
+        <v>3216</v>
       </c>
       <c r="B2560" t="s">
-        <v>3174</v>
+        <v>3184</v>
       </c>
       <c r="C2560"/>
     </row>
     <row r="2561" spans="1:3">
       <c r="A2561" t="s">
-        <v>3202</v>
+        <v>3217</v>
       </c>
       <c r="B2561" t="s">
-        <v>3203</v>
+        <v>3184</v>
       </c>
       <c r="C2561"/>
     </row>
     <row r="2562" spans="1:3">
       <c r="A2562" t="s">
-        <v>3204</v>
+        <v>3218</v>
       </c>
       <c r="B2562" t="s">
-        <v>3203</v>
+        <v>3184</v>
       </c>
       <c r="C2562"/>
     </row>
     <row r="2563" spans="1:3">
       <c r="A2563" t="s">
-        <v>3205</v>
+        <v>3219</v>
       </c>
       <c r="B2563" t="s">
-        <v>3203</v>
+        <v>3184</v>
       </c>
       <c r="C2563"/>
     </row>
     <row r="2564" spans="1:3">
       <c r="A2564" t="s">
-        <v>3206</v>
+        <v>3220</v>
       </c>
       <c r="B2564" t="s">
-        <v>3203</v>
+        <v>3184</v>
       </c>
       <c r="C2564"/>
     </row>
     <row r="2565" spans="1:3">
       <c r="A2565" t="s">
-        <v>3207</v>
+        <v>3221</v>
       </c>
       <c r="B2565" t="s">
-        <v>3203</v>
+        <v>3184</v>
       </c>
       <c r="C2565"/>
     </row>
     <row r="2566" spans="1:3">
       <c r="A2566" t="s">
-        <v>3208</v>
+        <v>3222</v>
       </c>
       <c r="B2566" t="s">
-        <v>3203</v>
+        <v>3184</v>
       </c>
       <c r="C2566"/>
     </row>
     <row r="2567" spans="1:3">
       <c r="A2567" t="s">
-        <v>3209</v>
+        <v>3223</v>
       </c>
       <c r="B2567" t="s">
-        <v>3203</v>
+        <v>3184</v>
       </c>
       <c r="C2567"/>
     </row>
     <row r="2568" spans="1:3">
       <c r="A2568" t="s">
-        <v>3210</v>
+        <v>3224</v>
       </c>
       <c r="B2568" t="s">
-        <v>3203</v>
+        <v>3184</v>
       </c>
       <c r="C2568"/>
     </row>
     <row r="2569" spans="1:3">
       <c r="A2569" t="s">
-        <v>3211</v>
+        <v>3225</v>
       </c>
       <c r="B2569" t="s">
-        <v>3203</v>
+        <v>3184</v>
       </c>
       <c r="C2569"/>
     </row>
     <row r="2570" spans="1:3">
       <c r="A2570" t="s">
-        <v>3212</v>
+        <v>3226</v>
       </c>
       <c r="B2570" t="s">
-        <v>3203</v>
+        <v>3184</v>
       </c>
       <c r="C2570"/>
     </row>
     <row r="2571" spans="1:3">
       <c r="A2571" t="s">
-        <v>3213</v>
+        <v>3227</v>
       </c>
       <c r="B2571" t="s">
-        <v>3203</v>
+        <v>3184</v>
       </c>
       <c r="C2571"/>
     </row>
     <row r="2572" spans="1:3">
       <c r="A2572" t="s">
-        <v>3214</v>
+        <v>3228</v>
       </c>
       <c r="B2572" t="s">
-        <v>3203</v>
+        <v>3184</v>
       </c>
       <c r="C2572"/>
     </row>
     <row r="2573" spans="1:3">
       <c r="A2573" t="s">
-        <v>3215</v>
+        <v>3229</v>
       </c>
       <c r="B2573" t="s">
-        <v>3203</v>
+        <v>3184</v>
       </c>
       <c r="C2573"/>
     </row>
     <row r="2574" spans="1:3">
       <c r="A2574" t="s">
-        <v>3216</v>
+        <v>3230</v>
       </c>
       <c r="B2574" t="s">
-        <v>3203</v>
+        <v>3184</v>
       </c>
       <c r="C2574"/>
     </row>
     <row r="2575" spans="1:3">
       <c r="A2575" t="s">
-        <v>3217</v>
+        <v>3231</v>
       </c>
       <c r="B2575" t="s">
-        <v>3203</v>
+        <v>3184</v>
       </c>
       <c r="C2575"/>
     </row>
     <row r="2576" spans="1:3">
       <c r="A2576" t="s">
-        <v>3218</v>
+        <v>3232</v>
       </c>
       <c r="B2576" t="s">
-        <v>3203</v>
+        <v>3184</v>
       </c>
       <c r="C2576"/>
     </row>
     <row r="2577" spans="1:3">
       <c r="A2577" t="s">
-        <v>3219</v>
+        <v>3233</v>
       </c>
       <c r="B2577" t="s">
-        <v>3203</v>
+        <v>3184</v>
       </c>
       <c r="C2577"/>
     </row>
     <row r="2578" spans="1:3">
       <c r="A2578" t="s">
-        <v>3220</v>
+        <v>3234</v>
       </c>
       <c r="B2578" t="s">
-        <v>3203</v>
+        <v>3184</v>
       </c>
       <c r="C2578"/>
     </row>
     <row r="2579" spans="1:3">
       <c r="A2579" t="s">
-        <v>3221</v>
+        <v>3235</v>
       </c>
       <c r="B2579" t="s">
-        <v>3203</v>
+        <v>3184</v>
       </c>
       <c r="C2579"/>
     </row>
     <row r="2580" spans="1:3">
       <c r="A2580" t="s">
-        <v>3222</v>
+        <v>3236</v>
       </c>
       <c r="B2580" t="s">
-        <v>3223</v>
+        <v>3184</v>
       </c>
       <c r="C2580"/>
     </row>
     <row r="2581" spans="1:3">
       <c r="A2581" t="s">
-        <v>3224</v>
+        <v>3237</v>
       </c>
       <c r="B2581" t="s">
-        <v>3223</v>
+        <v>3184</v>
       </c>
       <c r="C2581"/>
     </row>
     <row r="2582" spans="1:3">
       <c r="A2582" t="s">
-        <v>3225</v>
+        <v>3238</v>
       </c>
       <c r="B2582" t="s">
-        <v>3223</v>
+        <v>3184</v>
       </c>
       <c r="C2582"/>
     </row>
     <row r="2583" spans="1:3">
       <c r="A2583" t="s">
-        <v>3226</v>
+        <v>3239</v>
       </c>
       <c r="B2583" t="s">
-        <v>3223</v>
+        <v>3184</v>
       </c>
       <c r="C2583"/>
     </row>
     <row r="2584" spans="1:3">
       <c r="A2584" t="s">
-        <v>3227</v>
+        <v>3240</v>
       </c>
       <c r="B2584" t="s">
-        <v>3223</v>
+        <v>3184</v>
       </c>
       <c r="C2584"/>
     </row>
     <row r="2585" spans="1:3">
       <c r="A2585" t="s">
-        <v>3228</v>
+        <v>3241</v>
       </c>
       <c r="B2585" t="s">
-        <v>3223</v>
+        <v>3184</v>
       </c>
       <c r="C2585"/>
     </row>
     <row r="2586" spans="1:3">
       <c r="A2586" t="s">
-        <v>3229</v>
+        <v>3242</v>
       </c>
       <c r="B2586" t="s">
-        <v>3223</v>
+        <v>3243</v>
       </c>
       <c r="C2586"/>
     </row>
     <row r="2587" spans="1:3">
       <c r="A2587" t="s">
-        <v>3230</v>
+        <v>3244</v>
       </c>
       <c r="B2587" t="s">
-        <v>3223</v>
+        <v>3243</v>
       </c>
       <c r="C2587"/>
     </row>
     <row r="2588" spans="1:3">
       <c r="A2588" t="s">
-        <v>3231</v>
+        <v>3245</v>
       </c>
       <c r="B2588" t="s">
-        <v>3223</v>
+        <v>3243</v>
       </c>
       <c r="C2588"/>
     </row>
     <row r="2589" spans="1:3">
       <c r="A2589" t="s">
-        <v>3232</v>
+        <v>3246</v>
       </c>
       <c r="B2589" t="s">
-        <v>3223</v>
+        <v>3243</v>
       </c>
       <c r="C2589"/>
     </row>
     <row r="2590" spans="1:3">
       <c r="A2590" t="s">
-        <v>3233</v>
+        <v>3247</v>
       </c>
       <c r="B2590" t="s">
-        <v>3223</v>
+        <v>3243</v>
       </c>
       <c r="C2590"/>
     </row>
     <row r="2591" spans="1:3">
       <c r="A2591" t="s">
-        <v>3234</v>
+        <v>3248</v>
       </c>
       <c r="B2591" t="s">
-        <v>3223</v>
+        <v>3243</v>
       </c>
       <c r="C2591"/>
     </row>
     <row r="2592" spans="1:3">
       <c r="A2592" t="s">
-        <v>3235</v>
+        <v>3249</v>
       </c>
       <c r="B2592" t="s">
-        <v>3223</v>
+        <v>3243</v>
       </c>
       <c r="C2592"/>
     </row>
     <row r="2593" spans="1:3">
       <c r="A2593" t="s">
-        <v>3236</v>
+        <v>3250</v>
       </c>
       <c r="B2593" t="s">
-        <v>3223</v>
+        <v>3243</v>
       </c>
       <c r="C2593"/>
     </row>
     <row r="2594" spans="1:3">
       <c r="A2594" t="s">
-        <v>3237</v>
+        <v>3251</v>
       </c>
       <c r="B2594" t="s">
-        <v>3223</v>
+        <v>3243</v>
       </c>
       <c r="C2594"/>
     </row>
     <row r="2595" spans="1:3">
       <c r="A2595" t="s">
-        <v>3238</v>
+        <v>3252</v>
       </c>
       <c r="B2595" t="s">
-        <v>3223</v>
+        <v>3243</v>
       </c>
       <c r="C2595"/>
     </row>
     <row r="2596" spans="1:3">
       <c r="A2596" t="s">
-        <v>3239</v>
+        <v>3253</v>
       </c>
       <c r="B2596" t="s">
-        <v>3223</v>
+        <v>3243</v>
       </c>
       <c r="C2596"/>
     </row>
     <row r="2597" spans="1:3">
       <c r="A2597" t="s">
-        <v>3240</v>
+        <v>3254</v>
       </c>
       <c r="B2597" t="s">
-        <v>3223</v>
+        <v>3243</v>
       </c>
       <c r="C2597"/>
     </row>
     <row r="2598" spans="1:3">
       <c r="A2598" t="s">
-        <v>3241</v>
+        <v>3255</v>
       </c>
       <c r="B2598" t="s">
-        <v>3223</v>
+        <v>3243</v>
       </c>
       <c r="C2598"/>
     </row>
     <row r="2599" spans="1:3">
       <c r="A2599" t="s">
-        <v>3242</v>
+        <v>3256</v>
       </c>
       <c r="B2599" t="s">
-        <v>3223</v>
+        <v>3243</v>
       </c>
       <c r="C2599"/>
     </row>
     <row r="2600" spans="1:3">
       <c r="A2600" t="s">
+        <v>3257</v>
+      </c>
+      <c r="B2600" t="s">
         <v>3243</v>
-      </c>
-[...1 lines deleted...]
-        <v>3223</v>
       </c>
       <c r="C2600"/>
     </row>
     <row r="2601" spans="1:3">
       <c r="A2601" t="s">
-        <v>3244</v>
+        <v>3258</v>
       </c>
       <c r="B2601" t="s">
-        <v>3223</v>
+        <v>3243</v>
       </c>
       <c r="C2601"/>
     </row>
     <row r="2602" spans="1:3">
       <c r="A2602" t="s">
-        <v>3245</v>
+        <v>3259</v>
       </c>
       <c r="B2602" t="s">
-        <v>3223</v>
+        <v>3260</v>
       </c>
       <c r="C2602"/>
     </row>
     <row r="2603" spans="1:3">
       <c r="A2603" t="s">
-        <v>3246</v>
+        <v>3261</v>
       </c>
       <c r="B2603" t="s">
-        <v>3223</v>
+        <v>3260</v>
       </c>
       <c r="C2603"/>
     </row>
     <row r="2604" spans="1:3">
       <c r="A2604" t="s">
-        <v>3247</v>
+        <v>3262</v>
       </c>
       <c r="B2604" t="s">
-        <v>3223</v>
+        <v>3260</v>
       </c>
       <c r="C2604"/>
     </row>
     <row r="2605" spans="1:3">
       <c r="A2605" t="s">
-        <v>3248</v>
+        <v>3263</v>
       </c>
       <c r="B2605" t="s">
-        <v>3223</v>
+        <v>3260</v>
       </c>
       <c r="C2605"/>
     </row>
     <row r="2606" spans="1:3">
       <c r="A2606" t="s">
-        <v>3249</v>
+        <v>3264</v>
       </c>
       <c r="B2606" t="s">
-        <v>3223</v>
+        <v>3260</v>
       </c>
       <c r="C2606"/>
     </row>
     <row r="2607" spans="1:3">
       <c r="A2607" t="s">
-        <v>3250</v>
+        <v>3265</v>
       </c>
       <c r="B2607" t="s">
-        <v>3223</v>
+        <v>3260</v>
       </c>
       <c r="C2607"/>
     </row>
     <row r="2608" spans="1:3">
       <c r="A2608" t="s">
-        <v>3251</v>
+        <v>3266</v>
       </c>
       <c r="B2608" t="s">
-        <v>3223</v>
+        <v>3260</v>
       </c>
       <c r="C2608"/>
     </row>
     <row r="2609" spans="1:3">
       <c r="A2609" t="s">
-        <v>3252</v>
+        <v>3267</v>
       </c>
       <c r="B2609" t="s">
-        <v>3223</v>
+        <v>3260</v>
       </c>
       <c r="C2609"/>
     </row>
     <row r="2610" spans="1:3">
       <c r="A2610" t="s">
-        <v>3253</v>
+        <v>3268</v>
       </c>
       <c r="B2610" t="s">
-        <v>3223</v>
+        <v>3260</v>
       </c>
       <c r="C2610"/>
     </row>
     <row r="2611" spans="1:3">
       <c r="A2611" t="s">
-        <v>3254</v>
+        <v>3269</v>
       </c>
       <c r="B2611" t="s">
-        <v>3223</v>
+        <v>3260</v>
       </c>
       <c r="C2611"/>
     </row>
     <row r="2612" spans="1:3">
       <c r="A2612" t="s">
-        <v>3255</v>
+        <v>3270</v>
       </c>
       <c r="B2612" t="s">
-        <v>3223</v>
+        <v>3260</v>
       </c>
       <c r="C2612"/>
     </row>
     <row r="2613" spans="1:3">
       <c r="A2613" t="s">
-        <v>3256</v>
+        <v>3271</v>
       </c>
       <c r="B2613" t="s">
-        <v>3223</v>
+        <v>3260</v>
       </c>
       <c r="C2613"/>
     </row>
     <row r="2614" spans="1:3">
       <c r="A2614" t="s">
-        <v>3257</v>
+        <v>3272</v>
       </c>
       <c r="B2614" t="s">
-        <v>3223</v>
+        <v>3260</v>
       </c>
       <c r="C2614"/>
     </row>
     <row r="2615" spans="1:3">
       <c r="A2615" t="s">
-        <v>3258</v>
+        <v>3273</v>
       </c>
       <c r="B2615" t="s">
-        <v>3223</v>
+        <v>3260</v>
       </c>
       <c r="C2615"/>
     </row>
     <row r="2616" spans="1:3">
       <c r="A2616" t="s">
-        <v>3259</v>
+        <v>3274</v>
       </c>
       <c r="B2616" t="s">
-        <v>3223</v>
+        <v>3260</v>
       </c>
       <c r="C2616"/>
     </row>
     <row r="2617" spans="1:3">
       <c r="A2617" t="s">
+        <v>3275</v>
+      </c>
+      <c r="B2617" t="s">
         <v>3260</v>
-      </c>
-[...1 lines deleted...]
-        <v>3223</v>
       </c>
       <c r="C2617"/>
     </row>
     <row r="2618" spans="1:3">
       <c r="A2618" t="s">
-        <v>3261</v>
+        <v>3276</v>
       </c>
       <c r="B2618" t="s">
-        <v>3223</v>
+        <v>3260</v>
       </c>
       <c r="C2618"/>
     </row>
     <row r="2619" spans="1:3">
       <c r="A2619" t="s">
-        <v>3262</v>
+        <v>3277</v>
       </c>
       <c r="B2619" t="s">
-        <v>3223</v>
+        <v>3260</v>
       </c>
       <c r="C2619"/>
     </row>
     <row r="2620" spans="1:3">
       <c r="A2620" t="s">
-        <v>3263</v>
+        <v>3278</v>
       </c>
       <c r="B2620" t="s">
-        <v>3264</v>
+        <v>3260</v>
       </c>
       <c r="C2620"/>
     </row>
     <row r="2621" spans="1:3">
       <c r="A2621" t="s">
-        <v>3265</v>
+        <v>3279</v>
       </c>
       <c r="B2621" t="s">
-        <v>3264</v>
+        <v>3260</v>
       </c>
       <c r="C2621"/>
     </row>
     <row r="2622" spans="1:3">
       <c r="A2622" t="s">
-        <v>3266</v>
+        <v>3280</v>
       </c>
       <c r="B2622" t="s">
-        <v>3264</v>
+        <v>3260</v>
       </c>
       <c r="C2622"/>
     </row>
     <row r="2623" spans="1:3">
       <c r="A2623" t="s">
-        <v>3267</v>
+        <v>3281</v>
       </c>
       <c r="B2623" t="s">
-        <v>3264</v>
+        <v>3260</v>
       </c>
       <c r="C2623"/>
     </row>
     <row r="2624" spans="1:3">
       <c r="A2624" t="s">
-        <v>3268</v>
+        <v>3282</v>
       </c>
       <c r="B2624" t="s">
-        <v>3264</v>
+        <v>3260</v>
       </c>
       <c r="C2624"/>
     </row>
     <row r="2625" spans="1:3">
       <c r="A2625" t="s">
-        <v>3269</v>
+        <v>3283</v>
       </c>
       <c r="B2625" t="s">
-        <v>3264</v>
+        <v>3260</v>
       </c>
       <c r="C2625"/>
     </row>
     <row r="2626" spans="1:3">
       <c r="A2626" t="s">
-        <v>3270</v>
+        <v>3284</v>
       </c>
       <c r="B2626" t="s">
-        <v>3264</v>
+        <v>3260</v>
       </c>
       <c r="C2626"/>
     </row>
     <row r="2627" spans="1:3">
       <c r="A2627" t="s">
-        <v>3271</v>
+        <v>3285</v>
       </c>
       <c r="B2627" t="s">
-        <v>3264</v>
+        <v>3260</v>
       </c>
       <c r="C2627"/>
     </row>
     <row r="2628" spans="1:3">
       <c r="A2628" t="s">
-        <v>3272</v>
+        <v>3286</v>
       </c>
       <c r="B2628" t="s">
-        <v>3264</v>
+        <v>3260</v>
       </c>
       <c r="C2628"/>
     </row>
     <row r="2629" spans="1:3">
       <c r="A2629" t="s">
-        <v>3273</v>
+        <v>3287</v>
       </c>
       <c r="B2629" t="s">
-        <v>3264</v>
+        <v>3260</v>
       </c>
       <c r="C2629"/>
     </row>
     <row r="2630" spans="1:3">
       <c r="A2630" t="s">
-        <v>3274</v>
+        <v>3288</v>
       </c>
       <c r="B2630" t="s">
-        <v>3264</v>
+        <v>3289</v>
       </c>
       <c r="C2630"/>
     </row>
     <row r="2631" spans="1:3">
       <c r="A2631" t="s">
-        <v>3275</v>
+        <v>3290</v>
       </c>
       <c r="B2631" t="s">
-        <v>3264</v>
+        <v>3289</v>
       </c>
       <c r="C2631"/>
     </row>
     <row r="2632" spans="1:3">
       <c r="A2632" t="s">
-        <v>3276</v>
+        <v>3291</v>
       </c>
       <c r="B2632" t="s">
-        <v>3264</v>
+        <v>3289</v>
       </c>
       <c r="C2632"/>
     </row>
     <row r="2633" spans="1:3">
       <c r="A2633" t="s">
-        <v>3277</v>
+        <v>3292</v>
       </c>
       <c r="B2633" t="s">
-        <v>3264</v>
+        <v>3289</v>
       </c>
       <c r="C2633"/>
     </row>
     <row r="2634" spans="1:3">
       <c r="A2634" t="s">
-        <v>3278</v>
+        <v>3293</v>
       </c>
       <c r="B2634" t="s">
-        <v>3264</v>
+        <v>3289</v>
       </c>
       <c r="C2634"/>
     </row>
     <row r="2635" spans="1:3">
       <c r="A2635" t="s">
-        <v>3279</v>
+        <v>3294</v>
       </c>
       <c r="B2635" t="s">
-        <v>3264</v>
+        <v>3289</v>
       </c>
       <c r="C2635"/>
     </row>
     <row r="2636" spans="1:3">
       <c r="A2636" t="s">
-        <v>3280</v>
+        <v>3295</v>
       </c>
       <c r="B2636" t="s">
-        <v>3264</v>
+        <v>3289</v>
       </c>
       <c r="C2636"/>
     </row>
     <row r="2637" spans="1:3">
       <c r="A2637" t="s">
-        <v>3281</v>
+        <v>3296</v>
       </c>
       <c r="B2637" t="s">
-        <v>3264</v>
+        <v>3289</v>
       </c>
       <c r="C2637"/>
     </row>
     <row r="2638" spans="1:3">
       <c r="A2638" t="s">
-        <v>3282</v>
+        <v>3297</v>
       </c>
       <c r="B2638" t="s">
-        <v>3264</v>
+        <v>3289</v>
       </c>
       <c r="C2638"/>
     </row>
     <row r="2639" spans="1:3">
       <c r="A2639" t="s">
-        <v>3283</v>
+        <v>3298</v>
       </c>
       <c r="B2639" t="s">
-        <v>3264</v>
+        <v>3289</v>
       </c>
       <c r="C2639"/>
     </row>
     <row r="2640" spans="1:3">
       <c r="A2640" t="s">
-        <v>3284</v>
+        <v>3299</v>
       </c>
       <c r="B2640" t="s">
-        <v>3264</v>
+        <v>3289</v>
       </c>
       <c r="C2640"/>
     </row>
     <row r="2641" spans="1:3">
       <c r="A2641" t="s">
-        <v>3285</v>
+        <v>3300</v>
       </c>
       <c r="B2641" t="s">
-        <v>3264</v>
+        <v>3289</v>
       </c>
       <c r="C2641"/>
     </row>
     <row r="2642" spans="1:3">
       <c r="A2642" t="s">
-        <v>3286</v>
+        <v>3301</v>
       </c>
       <c r="B2642" t="s">
-        <v>3264</v>
+        <v>3289</v>
       </c>
       <c r="C2642"/>
     </row>
     <row r="2643" spans="1:3">
       <c r="A2643" t="s">
-        <v>3287</v>
+        <v>3302</v>
       </c>
       <c r="B2643" t="s">
-        <v>3264</v>
+        <v>3289</v>
       </c>
       <c r="C2643"/>
     </row>
     <row r="2644" spans="1:3">
       <c r="A2644" t="s">
-        <v>3288</v>
+        <v>3303</v>
       </c>
       <c r="B2644" t="s">
-        <v>3264</v>
+        <v>3289</v>
       </c>
       <c r="C2644"/>
     </row>
     <row r="2645" spans="1:3">
       <c r="A2645" t="s">
+        <v>3304</v>
+      </c>
+      <c r="B2645" t="s">
         <v>3289</v>
-      </c>
-[...1 lines deleted...]
-        <v>3264</v>
       </c>
       <c r="C2645"/>
     </row>
     <row r="2646" spans="1:3">
       <c r="A2646" t="s">
-        <v>3290</v>
+        <v>3305</v>
       </c>
       <c r="B2646" t="s">
-        <v>3264</v>
+        <v>3289</v>
       </c>
       <c r="C2646"/>
     </row>
     <row r="2647" spans="1:3">
       <c r="A2647" t="s">
-        <v>3291</v>
+        <v>3306</v>
       </c>
       <c r="B2647" t="s">
-        <v>3264</v>
+        <v>3289</v>
       </c>
       <c r="C2647"/>
     </row>
     <row r="2648" spans="1:3">
       <c r="A2648" t="s">
-        <v>3292</v>
+        <v>3307</v>
       </c>
       <c r="B2648" t="s">
-        <v>3264</v>
+        <v>3289</v>
       </c>
       <c r="C2648"/>
     </row>
     <row r="2649" spans="1:3">
       <c r="A2649" t="s">
-        <v>3293</v>
+        <v>3308</v>
       </c>
       <c r="B2649" t="s">
-        <v>3264</v>
+        <v>3309</v>
       </c>
       <c r="C2649"/>
     </row>
     <row r="2650" spans="1:3">
       <c r="A2650" t="s">
-        <v>3294</v>
+        <v>3310</v>
       </c>
       <c r="B2650" t="s">
-        <v>3264</v>
+        <v>3309</v>
       </c>
       <c r="C2650"/>
     </row>
     <row r="2651" spans="1:3">
       <c r="A2651" t="s">
-        <v>3295</v>
+        <v>3311</v>
       </c>
       <c r="B2651" t="s">
-        <v>3264</v>
+        <v>3309</v>
       </c>
       <c r="C2651"/>
     </row>
     <row r="2652" spans="1:3">
       <c r="A2652" t="s">
-        <v>3296</v>
+        <v>3312</v>
       </c>
       <c r="B2652" t="s">
-        <v>3264</v>
+        <v>3309</v>
       </c>
       <c r="C2652"/>
     </row>
     <row r="2653" spans="1:3">
       <c r="A2653" t="s">
-        <v>3297</v>
+        <v>3313</v>
       </c>
       <c r="B2653" t="s">
-        <v>3264</v>
+        <v>3309</v>
       </c>
       <c r="C2653"/>
     </row>
     <row r="2654" spans="1:3">
       <c r="A2654" t="s">
-        <v>3298</v>
+        <v>3314</v>
       </c>
       <c r="B2654" t="s">
-        <v>3264</v>
+        <v>3309</v>
       </c>
       <c r="C2654"/>
     </row>
     <row r="2655" spans="1:3">
       <c r="A2655" t="s">
-        <v>3299</v>
+        <v>3315</v>
       </c>
       <c r="B2655" t="s">
-        <v>3264</v>
+        <v>3309</v>
       </c>
       <c r="C2655"/>
     </row>
     <row r="2656" spans="1:3">
       <c r="A2656" t="s">
-        <v>3300</v>
+        <v>3316</v>
       </c>
       <c r="B2656" t="s">
-        <v>3264</v>
+        <v>3309</v>
       </c>
       <c r="C2656"/>
     </row>
     <row r="2657" spans="1:3">
       <c r="A2657" t="s">
-        <v>3301</v>
+        <v>3317</v>
       </c>
       <c r="B2657" t="s">
-        <v>3302</v>
+        <v>3309</v>
       </c>
       <c r="C2657"/>
     </row>
     <row r="2658" spans="1:3">
       <c r="A2658" t="s">
-        <v>3303</v>
+        <v>3318</v>
       </c>
       <c r="B2658" t="s">
-        <v>3304</v>
+        <v>3309</v>
       </c>
       <c r="C2658"/>
     </row>
     <row r="2659" spans="1:3">
       <c r="A2659" t="s">
-        <v>3305</v>
+        <v>3319</v>
       </c>
       <c r="B2659" t="s">
-        <v>3304</v>
+        <v>3309</v>
       </c>
       <c r="C2659"/>
     </row>
     <row r="2660" spans="1:3">
       <c r="A2660" t="s">
-        <v>3306</v>
+        <v>3320</v>
       </c>
       <c r="B2660" t="s">
-        <v>3304</v>
+        <v>3309</v>
       </c>
       <c r="C2660"/>
     </row>
     <row r="2661" spans="1:3">
       <c r="A2661" t="s">
-        <v>3307</v>
+        <v>3321</v>
       </c>
       <c r="B2661" t="s">
-        <v>3304</v>
+        <v>3309</v>
       </c>
       <c r="C2661"/>
     </row>
     <row r="2662" spans="1:3">
       <c r="A2662" t="s">
-        <v>3308</v>
+        <v>3322</v>
       </c>
       <c r="B2662" t="s">
-        <v>3304</v>
+        <v>3309</v>
       </c>
       <c r="C2662"/>
     </row>
     <row r="2663" spans="1:3">
       <c r="A2663" t="s">
+        <v>3323</v>
+      </c>
+      <c r="B2663" t="s">
         <v>3309</v>
-      </c>
-[...1 lines deleted...]
-        <v>3304</v>
       </c>
       <c r="C2663"/>
     </row>
     <row r="2664" spans="1:3">
       <c r="A2664" t="s">
-        <v>3310</v>
+        <v>3324</v>
       </c>
       <c r="B2664" t="s">
-        <v>3304</v>
+        <v>3309</v>
       </c>
       <c r="C2664"/>
     </row>
     <row r="2665" spans="1:3">
       <c r="A2665" t="s">
-        <v>3311</v>
+        <v>3325</v>
       </c>
       <c r="B2665" t="s">
-        <v>3304</v>
+        <v>3309</v>
       </c>
       <c r="C2665"/>
     </row>
     <row r="2666" spans="1:3">
       <c r="A2666" t="s">
-        <v>3312</v>
+        <v>3326</v>
       </c>
       <c r="B2666" t="s">
-        <v>3304</v>
+        <v>3309</v>
       </c>
       <c r="C2666"/>
     </row>
     <row r="2667" spans="1:3">
       <c r="A2667" t="s">
-        <v>3313</v>
+        <v>3327</v>
       </c>
       <c r="B2667" t="s">
-        <v>3304</v>
+        <v>3309</v>
       </c>
       <c r="C2667"/>
     </row>
     <row r="2668" spans="1:3">
       <c r="A2668" t="s">
-        <v>3314</v>
+        <v>3328</v>
       </c>
       <c r="B2668" t="s">
-        <v>3304</v>
+        <v>3309</v>
       </c>
       <c r="C2668"/>
     </row>
     <row r="2669" spans="1:3">
       <c r="A2669" t="s">
-        <v>3315</v>
+        <v>3329</v>
       </c>
       <c r="B2669" t="s">
-        <v>3304</v>
+        <v>3309</v>
       </c>
       <c r="C2669"/>
     </row>
     <row r="2670" spans="1:3">
       <c r="A2670" t="s">
-        <v>3316</v>
+        <v>3330</v>
       </c>
       <c r="B2670" t="s">
-        <v>3304</v>
+        <v>3309</v>
       </c>
       <c r="C2670"/>
     </row>
     <row r="2671" spans="1:3">
       <c r="A2671" t="s">
-        <v>3317</v>
+        <v>3331</v>
       </c>
       <c r="B2671" t="s">
-        <v>3304</v>
+        <v>3309</v>
       </c>
       <c r="C2671"/>
     </row>
     <row r="2672" spans="1:3">
       <c r="A2672" t="s">
-        <v>3318</v>
+        <v>3332</v>
       </c>
       <c r="B2672" t="s">
-        <v>3304</v>
+        <v>3309</v>
       </c>
       <c r="C2672"/>
     </row>
     <row r="2673" spans="1:3">
       <c r="A2673" t="s">
-        <v>3319</v>
+        <v>3333</v>
       </c>
       <c r="B2673" t="s">
-        <v>3304</v>
+        <v>3309</v>
       </c>
       <c r="C2673"/>
     </row>
     <row r="2674" spans="1:3">
       <c r="A2674" t="s">
-        <v>3320</v>
+        <v>3334</v>
       </c>
       <c r="B2674" t="s">
-        <v>3304</v>
+        <v>3309</v>
       </c>
       <c r="C2674"/>
     </row>
     <row r="2675" spans="1:3">
       <c r="A2675" t="s">
-        <v>3321</v>
+        <v>3335</v>
       </c>
       <c r="B2675" t="s">
-        <v>3304</v>
+        <v>3309</v>
       </c>
       <c r="C2675"/>
     </row>
     <row r="2676" spans="1:3">
       <c r="A2676" t="s">
-        <v>3322</v>
+        <v>3336</v>
       </c>
       <c r="B2676" t="s">
-        <v>3304</v>
+        <v>3309</v>
       </c>
       <c r="C2676"/>
     </row>
     <row r="2677" spans="1:3">
       <c r="A2677" t="s">
-        <v>3323</v>
+        <v>3337</v>
       </c>
       <c r="B2677" t="s">
-        <v>3304</v>
+        <v>3309</v>
       </c>
       <c r="C2677"/>
     </row>
     <row r="2678" spans="1:3">
       <c r="A2678" t="s">
-        <v>3324</v>
+        <v>3338</v>
       </c>
       <c r="B2678" t="s">
-        <v>3304</v>
+        <v>3309</v>
       </c>
       <c r="C2678"/>
     </row>
     <row r="2679" spans="1:3">
       <c r="A2679" t="s">
-        <v>3325</v>
+        <v>3339</v>
       </c>
       <c r="B2679" t="s">
-        <v>3304</v>
+        <v>3309</v>
       </c>
       <c r="C2679"/>
     </row>
     <row r="2680" spans="1:3">
       <c r="A2680" t="s">
-        <v>3326</v>
+        <v>3340</v>
       </c>
       <c r="B2680" t="s">
-        <v>3304</v>
+        <v>3309</v>
       </c>
       <c r="C2680"/>
     </row>
     <row r="2681" spans="1:3">
       <c r="A2681" t="s">
-        <v>3327</v>
+        <v>3341</v>
       </c>
       <c r="B2681" t="s">
-        <v>3304</v>
+        <v>3309</v>
       </c>
       <c r="C2681"/>
     </row>
     <row r="2682" spans="1:3">
       <c r="A2682" t="s">
-        <v>3328</v>
+        <v>3342</v>
       </c>
       <c r="B2682" t="s">
-        <v>3304</v>
+        <v>3309</v>
       </c>
       <c r="C2682"/>
     </row>
     <row r="2683" spans="1:3">
       <c r="A2683" t="s">
-        <v>3329</v>
+        <v>3343</v>
       </c>
       <c r="B2683" t="s">
-        <v>3304</v>
+        <v>3309</v>
       </c>
       <c r="C2683"/>
     </row>
     <row r="2684" spans="1:3">
       <c r="A2684" t="s">
-        <v>3330</v>
+        <v>3344</v>
       </c>
       <c r="B2684" t="s">
-        <v>3304</v>
+        <v>3309</v>
       </c>
       <c r="C2684"/>
     </row>
     <row r="2685" spans="1:3">
       <c r="A2685" t="s">
-        <v>3331</v>
+        <v>3345</v>
       </c>
       <c r="B2685" t="s">
-        <v>3304</v>
+        <v>3309</v>
       </c>
       <c r="C2685"/>
     </row>
     <row r="2686" spans="1:3">
       <c r="A2686" t="s">
-        <v>3332</v>
+        <v>3346</v>
       </c>
       <c r="B2686" t="s">
-        <v>3304</v>
+        <v>3309</v>
       </c>
       <c r="C2686"/>
     </row>
     <row r="2687" spans="1:3">
       <c r="A2687" t="s">
-        <v>3333</v>
+        <v>3347</v>
       </c>
       <c r="B2687" t="s">
-        <v>3304</v>
+        <v>3309</v>
       </c>
       <c r="C2687"/>
     </row>
     <row r="2688" spans="1:3">
       <c r="A2688" t="s">
-        <v>3334</v>
+        <v>3348</v>
       </c>
       <c r="B2688" t="s">
-        <v>3304</v>
+        <v>3309</v>
       </c>
       <c r="C2688"/>
     </row>
     <row r="2689" spans="1:3">
       <c r="A2689" t="s">
-        <v>3335</v>
+        <v>3349</v>
       </c>
       <c r="B2689" t="s">
-        <v>3304</v>
+        <v>3350</v>
       </c>
       <c r="C2689"/>
     </row>
     <row r="2690" spans="1:3">
       <c r="A2690" t="s">
-        <v>3336</v>
+        <v>3351</v>
       </c>
       <c r="B2690" t="s">
-        <v>3304</v>
+        <v>3350</v>
       </c>
       <c r="C2690"/>
     </row>
     <row r="2691" spans="1:3">
       <c r="A2691" t="s">
-        <v>3337</v>
+        <v>3352</v>
       </c>
       <c r="B2691" t="s">
-        <v>3304</v>
+        <v>3350</v>
       </c>
       <c r="C2691"/>
     </row>
     <row r="2692" spans="1:3">
       <c r="A2692" t="s">
-        <v>3338</v>
+        <v>3353</v>
       </c>
       <c r="B2692" t="s">
-        <v>3304</v>
+        <v>3350</v>
       </c>
       <c r="C2692"/>
     </row>
     <row r="2693" spans="1:3">
       <c r="A2693" t="s">
-        <v>3339</v>
+        <v>3354</v>
       </c>
       <c r="B2693" t="s">
-        <v>3304</v>
+        <v>3350</v>
       </c>
       <c r="C2693"/>
     </row>
     <row r="2694" spans="1:3">
       <c r="A2694" t="s">
-        <v>3340</v>
+        <v>3355</v>
       </c>
       <c r="B2694" t="s">
-        <v>3304</v>
+        <v>3350</v>
       </c>
       <c r="C2694"/>
     </row>
     <row r="2695" spans="1:3">
       <c r="A2695" t="s">
-        <v>3341</v>
+        <v>3356</v>
       </c>
       <c r="B2695" t="s">
-        <v>3304</v>
+        <v>3350</v>
       </c>
       <c r="C2695"/>
     </row>
     <row r="2696" spans="1:3">
       <c r="A2696" t="s">
-        <v>3342</v>
+        <v>3357</v>
       </c>
       <c r="B2696" t="s">
-        <v>3304</v>
+        <v>3350</v>
       </c>
       <c r="C2696"/>
     </row>
     <row r="2697" spans="1:3">
       <c r="A2697" t="s">
-        <v>3343</v>
+        <v>3358</v>
       </c>
       <c r="B2697" t="s">
-        <v>3304</v>
+        <v>3350</v>
       </c>
       <c r="C2697"/>
     </row>
     <row r="2698" spans="1:3">
       <c r="A2698" t="s">
-        <v>3344</v>
+        <v>3359</v>
       </c>
       <c r="B2698" t="s">
-        <v>3304</v>
+        <v>3350</v>
       </c>
       <c r="C2698"/>
     </row>
     <row r="2699" spans="1:3">
       <c r="A2699" t="s">
-        <v>3345</v>
+        <v>3360</v>
       </c>
       <c r="B2699" t="s">
-        <v>3304</v>
+        <v>3350</v>
       </c>
       <c r="C2699"/>
     </row>
     <row r="2700" spans="1:3">
       <c r="A2700" t="s">
-        <v>3346</v>
+        <v>3361</v>
       </c>
       <c r="B2700" t="s">
-        <v>3304</v>
+        <v>3350</v>
       </c>
       <c r="C2700"/>
     </row>
     <row r="2701" spans="1:3">
       <c r="A2701" t="s">
-        <v>3347</v>
+        <v>3362</v>
       </c>
       <c r="B2701" t="s">
-        <v>3304</v>
+        <v>3350</v>
       </c>
       <c r="C2701"/>
     </row>
     <row r="2702" spans="1:3">
       <c r="A2702" t="s">
-        <v>3348</v>
+        <v>3363</v>
       </c>
       <c r="B2702" t="s">
-        <v>3304</v>
+        <v>3350</v>
       </c>
       <c r="C2702"/>
     </row>
     <row r="2703" spans="1:3">
       <c r="A2703" t="s">
-        <v>3349</v>
+        <v>3364</v>
       </c>
       <c r="B2703" t="s">
-        <v>3304</v>
+        <v>3350</v>
       </c>
       <c r="C2703"/>
     </row>
     <row r="2704" spans="1:3">
       <c r="A2704" t="s">
+        <v>3365</v>
+      </c>
+      <c r="B2704" t="s">
         <v>3350</v>
-      </c>
-[...1 lines deleted...]
-        <v>3304</v>
       </c>
       <c r="C2704"/>
     </row>
     <row r="2705" spans="1:3">
       <c r="A2705" t="s">
-        <v>3351</v>
+        <v>3366</v>
       </c>
       <c r="B2705" t="s">
-        <v>3304</v>
+        <v>3350</v>
       </c>
       <c r="C2705"/>
     </row>
     <row r="2706" spans="1:3">
       <c r="A2706" t="s">
-        <v>3352</v>
+        <v>3367</v>
       </c>
       <c r="B2706" t="s">
-        <v>3304</v>
+        <v>3350</v>
       </c>
       <c r="C2706"/>
     </row>
     <row r="2707" spans="1:3">
       <c r="A2707" t="s">
-        <v>3353</v>
+        <v>3368</v>
       </c>
       <c r="B2707" t="s">
-        <v>3304</v>
+        <v>3350</v>
       </c>
       <c r="C2707"/>
     </row>
     <row r="2708" spans="1:3">
       <c r="A2708" t="s">
-        <v>3354</v>
+        <v>3369</v>
       </c>
       <c r="B2708" t="s">
-        <v>3304</v>
+        <v>3350</v>
       </c>
       <c r="C2708"/>
     </row>
     <row r="2709" spans="1:3">
       <c r="A2709" t="s">
-        <v>3355</v>
+        <v>3370</v>
       </c>
       <c r="B2709" t="s">
-        <v>3304</v>
+        <v>3350</v>
       </c>
       <c r="C2709"/>
     </row>
     <row r="2710" spans="1:3">
       <c r="A2710" t="s">
-        <v>3356</v>
+        <v>3371</v>
       </c>
       <c r="B2710" t="s">
-        <v>3304</v>
+        <v>3350</v>
       </c>
       <c r="C2710"/>
     </row>
     <row r="2711" spans="1:3">
       <c r="A2711" t="s">
-        <v>3357</v>
+        <v>3372</v>
       </c>
       <c r="B2711" t="s">
-        <v>3304</v>
+        <v>3350</v>
       </c>
       <c r="C2711"/>
     </row>
     <row r="2712" spans="1:3">
       <c r="A2712" t="s">
-        <v>3358</v>
+        <v>3373</v>
       </c>
       <c r="B2712" t="s">
-        <v>3304</v>
+        <v>3350</v>
       </c>
       <c r="C2712"/>
     </row>
     <row r="2713" spans="1:3">
       <c r="A2713" t="s">
-        <v>3359</v>
+        <v>3374</v>
       </c>
       <c r="B2713" t="s">
-        <v>3304</v>
+        <v>3350</v>
       </c>
       <c r="C2713"/>
     </row>
     <row r="2714" spans="1:3">
       <c r="A2714" t="s">
-        <v>3360</v>
+        <v>3375</v>
       </c>
       <c r="B2714" t="s">
-        <v>3304</v>
+        <v>3350</v>
       </c>
       <c r="C2714"/>
     </row>
     <row r="2715" spans="1:3">
       <c r="A2715" t="s">
-        <v>3361</v>
+        <v>3376</v>
       </c>
       <c r="B2715" t="s">
-        <v>3304</v>
+        <v>3350</v>
       </c>
       <c r="C2715"/>
     </row>
     <row r="2716" spans="1:3">
       <c r="A2716" t="s">
-        <v>3362</v>
+        <v>3377</v>
       </c>
       <c r="B2716" t="s">
-        <v>3304</v>
+        <v>3350</v>
       </c>
       <c r="C2716"/>
     </row>
     <row r="2717" spans="1:3">
       <c r="A2717" t="s">
-        <v>3363</v>
+        <v>3378</v>
       </c>
       <c r="B2717" t="s">
-        <v>3304</v>
+        <v>3350</v>
       </c>
       <c r="C2717"/>
     </row>
     <row r="2718" spans="1:3">
       <c r="A2718" t="s">
-        <v>3364</v>
+        <v>3379</v>
       </c>
       <c r="B2718" t="s">
-        <v>3304</v>
+        <v>3350</v>
       </c>
       <c r="C2718"/>
     </row>
     <row r="2719" spans="1:3">
       <c r="A2719" t="s">
-        <v>3365</v>
+        <v>3380</v>
       </c>
       <c r="B2719" t="s">
-        <v>3304</v>
+        <v>3350</v>
       </c>
       <c r="C2719"/>
     </row>
     <row r="2720" spans="1:3">
       <c r="A2720" t="s">
-        <v>3366</v>
+        <v>3381</v>
       </c>
       <c r="B2720" t="s">
-        <v>3304</v>
+        <v>3350</v>
       </c>
       <c r="C2720"/>
     </row>
     <row r="2721" spans="1:3">
       <c r="A2721" t="s">
-        <v>3367</v>
+        <v>3382</v>
       </c>
       <c r="B2721" t="s">
-        <v>3304</v>
+        <v>3350</v>
       </c>
       <c r="C2721"/>
     </row>
     <row r="2722" spans="1:3">
       <c r="A2722" t="s">
-        <v>3368</v>
+        <v>3383</v>
       </c>
       <c r="B2722" t="s">
-        <v>3304</v>
+        <v>3350</v>
       </c>
       <c r="C2722"/>
     </row>
     <row r="2723" spans="1:3">
       <c r="A2723" t="s">
-        <v>3369</v>
+        <v>3384</v>
       </c>
       <c r="B2723" t="s">
-        <v>3304</v>
+        <v>3350</v>
       </c>
       <c r="C2723"/>
     </row>
     <row r="2724" spans="1:3">
       <c r="A2724" t="s">
-        <v>3370</v>
+        <v>3385</v>
       </c>
       <c r="B2724" t="s">
-        <v>3304</v>
+        <v>3350</v>
       </c>
       <c r="C2724"/>
     </row>
     <row r="2725" spans="1:3">
       <c r="A2725" t="s">
-        <v>3371</v>
+        <v>3386</v>
       </c>
       <c r="B2725" t="s">
-        <v>3304</v>
+        <v>3350</v>
       </c>
       <c r="C2725"/>
     </row>
     <row r="2726" spans="1:3">
       <c r="A2726" t="s">
-        <v>3372</v>
+        <v>3387</v>
       </c>
       <c r="B2726" t="s">
-        <v>3304</v>
+        <v>3388</v>
       </c>
       <c r="C2726"/>
     </row>
     <row r="2727" spans="1:3">
       <c r="A2727" t="s">
-        <v>3373</v>
+        <v>3389</v>
       </c>
       <c r="B2727" t="s">
-        <v>3374</v>
+        <v>3390</v>
       </c>
       <c r="C2727"/>
     </row>
     <row r="2728" spans="1:3">
       <c r="A2728" t="s">
-        <v>3375</v>
+        <v>3391</v>
       </c>
       <c r="B2728" t="s">
-        <v>3374</v>
+        <v>3390</v>
       </c>
       <c r="C2728"/>
     </row>
     <row r="2729" spans="1:3">
       <c r="A2729" t="s">
-        <v>3376</v>
+        <v>3392</v>
       </c>
       <c r="B2729" t="s">
-        <v>3374</v>
+        <v>3390</v>
       </c>
       <c r="C2729"/>
     </row>
     <row r="2730" spans="1:3">
       <c r="A2730" t="s">
-        <v>3377</v>
+        <v>3393</v>
       </c>
       <c r="B2730" t="s">
-        <v>3374</v>
+        <v>3390</v>
       </c>
       <c r="C2730"/>
     </row>
     <row r="2731" spans="1:3">
       <c r="A2731" t="s">
-        <v>3378</v>
+        <v>3394</v>
       </c>
       <c r="B2731" t="s">
-        <v>3374</v>
+        <v>3390</v>
       </c>
       <c r="C2731"/>
     </row>
     <row r="2732" spans="1:3">
       <c r="A2732" t="s">
-        <v>3379</v>
+        <v>3395</v>
       </c>
       <c r="B2732" t="s">
-        <v>3374</v>
+        <v>3390</v>
       </c>
       <c r="C2732"/>
     </row>
     <row r="2733" spans="1:3">
       <c r="A2733" t="s">
-        <v>3380</v>
+        <v>3396</v>
       </c>
       <c r="B2733" t="s">
-        <v>3374</v>
+        <v>3390</v>
       </c>
       <c r="C2733"/>
     </row>
     <row r="2734" spans="1:3">
       <c r="A2734" t="s">
-        <v>3381</v>
+        <v>3397</v>
       </c>
       <c r="B2734" t="s">
-        <v>3374</v>
+        <v>3390</v>
       </c>
       <c r="C2734"/>
     </row>
     <row r="2735" spans="1:3">
       <c r="A2735" t="s">
-        <v>3382</v>
+        <v>3398</v>
       </c>
       <c r="B2735" t="s">
-        <v>3374</v>
+        <v>3390</v>
       </c>
       <c r="C2735"/>
     </row>
     <row r="2736" spans="1:3">
       <c r="A2736" t="s">
-        <v>3383</v>
+        <v>3399</v>
       </c>
       <c r="B2736" t="s">
-        <v>3374</v>
+        <v>3390</v>
       </c>
       <c r="C2736"/>
     </row>
     <row r="2737" spans="1:3">
       <c r="A2737" t="s">
-        <v>3384</v>
+        <v>3400</v>
       </c>
       <c r="B2737" t="s">
-        <v>3374</v>
+        <v>3390</v>
       </c>
       <c r="C2737"/>
     </row>
     <row r="2738" spans="1:3">
       <c r="A2738" t="s">
-        <v>3385</v>
+        <v>3401</v>
       </c>
       <c r="B2738" t="s">
-        <v>3374</v>
+        <v>3390</v>
       </c>
       <c r="C2738"/>
     </row>
     <row r="2739" spans="1:3">
       <c r="A2739" t="s">
-        <v>3386</v>
+        <v>3402</v>
       </c>
       <c r="B2739" t="s">
-        <v>3374</v>
+        <v>3390</v>
       </c>
       <c r="C2739"/>
     </row>
     <row r="2740" spans="1:3">
       <c r="A2740" t="s">
-        <v>3387</v>
+        <v>3403</v>
       </c>
       <c r="B2740" t="s">
-        <v>3374</v>
+        <v>3390</v>
       </c>
       <c r="C2740"/>
     </row>
     <row r="2741" spans="1:3">
       <c r="A2741" t="s">
-        <v>3388</v>
+        <v>3404</v>
       </c>
       <c r="B2741" t="s">
-        <v>3374</v>
+        <v>3390</v>
       </c>
       <c r="C2741"/>
     </row>
     <row r="2742" spans="1:3">
       <c r="A2742" t="s">
-        <v>3389</v>
+        <v>3405</v>
       </c>
       <c r="B2742" t="s">
-        <v>3374</v>
+        <v>3390</v>
       </c>
       <c r="C2742"/>
     </row>
     <row r="2743" spans="1:3">
       <c r="A2743" t="s">
+        <v>3406</v>
+      </c>
+      <c r="B2743" t="s">
         <v>3390</v>
-      </c>
-[...1 lines deleted...]
-        <v>3374</v>
       </c>
       <c r="C2743"/>
     </row>
     <row r="2744" spans="1:3">
       <c r="A2744" t="s">
-        <v>3391</v>
+        <v>3407</v>
       </c>
       <c r="B2744" t="s">
-        <v>3374</v>
+        <v>3390</v>
       </c>
       <c r="C2744"/>
     </row>
     <row r="2745" spans="1:3">
       <c r="A2745" t="s">
-        <v>3392</v>
+        <v>3408</v>
       </c>
       <c r="B2745" t="s">
-        <v>3374</v>
+        <v>3390</v>
       </c>
       <c r="C2745"/>
     </row>
     <row r="2746" spans="1:3">
       <c r="A2746" t="s">
-        <v>3393</v>
+        <v>3409</v>
       </c>
       <c r="B2746" t="s">
-        <v>3374</v>
+        <v>3390</v>
       </c>
       <c r="C2746"/>
     </row>
     <row r="2747" spans="1:3">
       <c r="A2747" t="s">
-        <v>3394</v>
+        <v>3410</v>
       </c>
       <c r="B2747" t="s">
-        <v>3374</v>
+        <v>3390</v>
       </c>
       <c r="C2747"/>
     </row>
     <row r="2748" spans="1:3">
       <c r="A2748" t="s">
-        <v>3395</v>
+        <v>3411</v>
       </c>
       <c r="B2748" t="s">
-        <v>3374</v>
+        <v>3390</v>
       </c>
       <c r="C2748"/>
     </row>
     <row r="2749" spans="1:3">
       <c r="A2749" t="s">
-        <v>3396</v>
+        <v>3412</v>
       </c>
       <c r="B2749" t="s">
-        <v>3374</v>
+        <v>3390</v>
       </c>
       <c r="C2749"/>
     </row>
     <row r="2750" spans="1:3">
       <c r="A2750" t="s">
-        <v>3397</v>
+        <v>3413</v>
       </c>
       <c r="B2750" t="s">
-        <v>3374</v>
+        <v>3390</v>
       </c>
       <c r="C2750"/>
     </row>
     <row r="2751" spans="1:3">
       <c r="A2751" t="s">
-        <v>3398</v>
+        <v>3414</v>
       </c>
       <c r="B2751" t="s">
-        <v>3374</v>
+        <v>3390</v>
       </c>
       <c r="C2751"/>
     </row>
     <row r="2752" spans="1:3">
       <c r="A2752" t="s">
-        <v>3399</v>
+        <v>3415</v>
       </c>
       <c r="B2752" t="s">
-        <v>3374</v>
+        <v>3390</v>
       </c>
       <c r="C2752"/>
     </row>
     <row r="2753" spans="1:3">
       <c r="A2753" t="s">
-        <v>3400</v>
+        <v>3416</v>
       </c>
       <c r="B2753" t="s">
-        <v>3374</v>
+        <v>3390</v>
       </c>
       <c r="C2753"/>
     </row>
     <row r="2754" spans="1:3">
       <c r="A2754" t="s">
-        <v>3401</v>
+        <v>3417</v>
       </c>
       <c r="B2754" t="s">
-        <v>3374</v>
+        <v>3390</v>
       </c>
       <c r="C2754"/>
     </row>
     <row r="2755" spans="1:3">
       <c r="A2755" t="s">
-        <v>3402</v>
+        <v>3418</v>
       </c>
       <c r="B2755" t="s">
-        <v>3374</v>
+        <v>3390</v>
       </c>
       <c r="C2755"/>
     </row>
     <row r="2756" spans="1:3">
       <c r="A2756" t="s">
-        <v>3403</v>
+        <v>3419</v>
       </c>
       <c r="B2756" t="s">
-        <v>3374</v>
+        <v>3390</v>
       </c>
       <c r="C2756"/>
     </row>
     <row r="2757" spans="1:3">
       <c r="A2757" t="s">
-        <v>3404</v>
+        <v>3420</v>
       </c>
       <c r="B2757" t="s">
-        <v>3374</v>
+        <v>3390</v>
       </c>
       <c r="C2757"/>
     </row>
     <row r="2758" spans="1:3">
       <c r="A2758" t="s">
-        <v>3405</v>
+        <v>3421</v>
       </c>
       <c r="B2758" t="s">
-        <v>3374</v>
+        <v>3390</v>
       </c>
       <c r="C2758"/>
     </row>
     <row r="2759" spans="1:3">
       <c r="A2759" t="s">
-        <v>3406</v>
+        <v>3422</v>
       </c>
       <c r="B2759" t="s">
-        <v>3374</v>
+        <v>3390</v>
       </c>
       <c r="C2759"/>
     </row>
     <row r="2760" spans="1:3">
       <c r="A2760" t="s">
-        <v>3407</v>
+        <v>3423</v>
       </c>
       <c r="B2760" t="s">
-        <v>3374</v>
+        <v>3390</v>
       </c>
       <c r="C2760"/>
     </row>
     <row r="2761" spans="1:3">
       <c r="A2761" t="s">
-        <v>3408</v>
+        <v>3424</v>
       </c>
       <c r="B2761" t="s">
-        <v>3374</v>
+        <v>3390</v>
       </c>
       <c r="C2761"/>
     </row>
     <row r="2762" spans="1:3">
       <c r="A2762" t="s">
-        <v>3409</v>
+        <v>3425</v>
       </c>
       <c r="B2762" t="s">
-        <v>3374</v>
+        <v>3390</v>
       </c>
       <c r="C2762"/>
     </row>
     <row r="2763" spans="1:3">
       <c r="A2763" t="s">
-        <v>3410</v>
+        <v>3426</v>
       </c>
       <c r="B2763" t="s">
-        <v>3374</v>
+        <v>3390</v>
       </c>
       <c r="C2763"/>
     </row>
     <row r="2764" spans="1:3">
       <c r="A2764" t="s">
-        <v>3411</v>
+        <v>3427</v>
       </c>
       <c r="B2764" t="s">
-        <v>3374</v>
+        <v>3390</v>
       </c>
       <c r="C2764"/>
     </row>
     <row r="2765" spans="1:3">
       <c r="A2765" t="s">
-        <v>3412</v>
+        <v>3428</v>
       </c>
       <c r="B2765" t="s">
-        <v>3374</v>
+        <v>3390</v>
       </c>
       <c r="C2765"/>
     </row>
     <row r="2766" spans="1:3">
       <c r="A2766" t="s">
-        <v>3413</v>
+        <v>3429</v>
       </c>
       <c r="B2766" t="s">
-        <v>3374</v>
+        <v>3390</v>
       </c>
       <c r="C2766"/>
     </row>
     <row r="2767" spans="1:3">
       <c r="A2767" t="s">
-        <v>3414</v>
+        <v>3430</v>
       </c>
       <c r="B2767" t="s">
-        <v>3374</v>
+        <v>3390</v>
       </c>
       <c r="C2767"/>
     </row>
     <row r="2768" spans="1:3">
       <c r="A2768" t="s">
-        <v>3415</v>
+        <v>3431</v>
       </c>
       <c r="B2768" t="s">
-        <v>3416</v>
+        <v>3390</v>
       </c>
       <c r="C2768"/>
     </row>
     <row r="2769" spans="1:3">
       <c r="A2769" t="s">
-        <v>3417</v>
+        <v>3432</v>
       </c>
       <c r="B2769" t="s">
-        <v>3418</v>
+        <v>3390</v>
       </c>
       <c r="C2769"/>
     </row>
     <row r="2770" spans="1:3">
       <c r="A2770" t="s">
-        <v>3419</v>
+        <v>3433</v>
       </c>
       <c r="B2770" t="s">
-        <v>3418</v>
+        <v>3390</v>
       </c>
       <c r="C2770"/>
     </row>
     <row r="2771" spans="1:3">
       <c r="A2771" t="s">
-        <v>3420</v>
+        <v>3434</v>
       </c>
       <c r="B2771" t="s">
-        <v>3418</v>
+        <v>3390</v>
       </c>
       <c r="C2771"/>
     </row>
     <row r="2772" spans="1:3">
       <c r="A2772" t="s">
-        <v>3421</v>
+        <v>3435</v>
       </c>
       <c r="B2772" t="s">
-        <v>3418</v>
+        <v>3390</v>
       </c>
       <c r="C2772"/>
     </row>
     <row r="2773" spans="1:3">
       <c r="A2773" t="s">
-        <v>3422</v>
+        <v>3436</v>
       </c>
       <c r="B2773" t="s">
-        <v>3418</v>
+        <v>3390</v>
       </c>
       <c r="C2773"/>
     </row>
     <row r="2774" spans="1:3">
       <c r="A2774" t="s">
-        <v>3423</v>
+        <v>3437</v>
       </c>
       <c r="B2774" t="s">
-        <v>3418</v>
+        <v>3390</v>
       </c>
       <c r="C2774"/>
     </row>
     <row r="2775" spans="1:3">
       <c r="A2775" t="s">
-        <v>3424</v>
+        <v>3438</v>
       </c>
       <c r="B2775" t="s">
-        <v>3418</v>
+        <v>3390</v>
       </c>
       <c r="C2775"/>
     </row>
     <row r="2776" spans="1:3">
       <c r="A2776" t="s">
-        <v>3425</v>
+        <v>3439</v>
       </c>
       <c r="B2776" t="s">
-        <v>3418</v>
+        <v>3390</v>
       </c>
       <c r="C2776"/>
     </row>
     <row r="2777" spans="1:3">
       <c r="A2777" t="s">
-        <v>3426</v>
+        <v>3440</v>
       </c>
       <c r="B2777" t="s">
-        <v>3418</v>
+        <v>3390</v>
       </c>
       <c r="C2777"/>
     </row>
     <row r="2778" spans="1:3">
       <c r="A2778" t="s">
-        <v>3427</v>
+        <v>3441</v>
       </c>
       <c r="B2778" t="s">
-        <v>3418</v>
+        <v>3390</v>
       </c>
       <c r="C2778"/>
     </row>
     <row r="2779" spans="1:3">
       <c r="A2779" t="s">
-        <v>3428</v>
+        <v>3442</v>
       </c>
       <c r="B2779" t="s">
-        <v>3418</v>
+        <v>3390</v>
       </c>
       <c r="C2779"/>
     </row>
     <row r="2780" spans="1:3">
       <c r="A2780" t="s">
-        <v>3429</v>
+        <v>3443</v>
       </c>
       <c r="B2780" t="s">
-        <v>3418</v>
+        <v>3390</v>
       </c>
       <c r="C2780"/>
     </row>
     <row r="2781" spans="1:3">
       <c r="A2781" t="s">
-        <v>3430</v>
+        <v>3444</v>
       </c>
       <c r="B2781" t="s">
-        <v>3418</v>
+        <v>3390</v>
       </c>
       <c r="C2781"/>
     </row>
     <row r="2782" spans="1:3">
       <c r="A2782" t="s">
-        <v>3431</v>
+        <v>3445</v>
       </c>
       <c r="B2782" t="s">
-        <v>3418</v>
+        <v>3390</v>
       </c>
       <c r="C2782"/>
     </row>
     <row r="2783" spans="1:3">
       <c r="A2783" t="s">
-        <v>3432</v>
+        <v>3446</v>
       </c>
       <c r="B2783" t="s">
-        <v>3418</v>
+        <v>3390</v>
       </c>
       <c r="C2783"/>
     </row>
     <row r="2784" spans="1:3">
       <c r="A2784" t="s">
-        <v>3433</v>
+        <v>3447</v>
       </c>
       <c r="B2784" t="s">
-        <v>3418</v>
+        <v>3390</v>
       </c>
       <c r="C2784"/>
     </row>
     <row r="2785" spans="1:3">
       <c r="A2785" t="s">
-        <v>3434</v>
+        <v>3448</v>
       </c>
       <c r="B2785" t="s">
-        <v>3418</v>
+        <v>3390</v>
       </c>
       <c r="C2785"/>
     </row>
     <row r="2786" spans="1:3">
       <c r="A2786" t="s">
-        <v>3435</v>
+        <v>3449</v>
       </c>
       <c r="B2786" t="s">
-        <v>3418</v>
+        <v>3390</v>
       </c>
       <c r="C2786"/>
     </row>
     <row r="2787" spans="1:3">
       <c r="A2787" t="s">
-        <v>3436</v>
+        <v>3450</v>
       </c>
       <c r="B2787" t="s">
-        <v>3418</v>
+        <v>3390</v>
       </c>
       <c r="C2787"/>
     </row>
     <row r="2788" spans="1:3">
       <c r="A2788" t="s">
-        <v>3437</v>
+        <v>3451</v>
       </c>
       <c r="B2788" t="s">
-        <v>3418</v>
+        <v>3390</v>
       </c>
       <c r="C2788"/>
     </row>
     <row r="2789" spans="1:3">
       <c r="A2789" t="s">
-        <v>3438</v>
+        <v>3452</v>
       </c>
       <c r="B2789" t="s">
-        <v>3418</v>
+        <v>3390</v>
       </c>
       <c r="C2789"/>
     </row>
     <row r="2790" spans="1:3">
       <c r="A2790" t="s">
-        <v>3439</v>
+        <v>3453</v>
       </c>
       <c r="B2790" t="s">
-        <v>3418</v>
+        <v>3390</v>
       </c>
       <c r="C2790"/>
     </row>
     <row r="2791" spans="1:3">
       <c r="A2791" t="s">
-        <v>3440</v>
+        <v>3454</v>
       </c>
       <c r="B2791" t="s">
-        <v>3418</v>
+        <v>3390</v>
       </c>
       <c r="C2791"/>
     </row>
     <row r="2792" spans="1:3">
       <c r="A2792" t="s">
-        <v>3441</v>
+        <v>3455</v>
       </c>
       <c r="B2792" t="s">
-        <v>3418</v>
+        <v>3390</v>
       </c>
       <c r="C2792"/>
     </row>
     <row r="2793" spans="1:3">
       <c r="A2793" t="s">
-        <v>3442</v>
+        <v>3456</v>
       </c>
       <c r="B2793" t="s">
-        <v>3418</v>
+        <v>3390</v>
       </c>
       <c r="C2793"/>
     </row>
     <row r="2794" spans="1:3">
       <c r="A2794" t="s">
-        <v>3443</v>
+        <v>3457</v>
       </c>
       <c r="B2794" t="s">
-        <v>3418</v>
+        <v>3390</v>
       </c>
       <c r="C2794"/>
     </row>
     <row r="2795" spans="1:3">
       <c r="A2795" t="s">
-        <v>3444</v>
+        <v>3458</v>
       </c>
       <c r="B2795" t="s">
-        <v>3418</v>
+        <v>3390</v>
       </c>
       <c r="C2795"/>
     </row>
     <row r="2796" spans="1:3">
       <c r="A2796" t="s">
-        <v>3445</v>
+        <v>3459</v>
       </c>
       <c r="B2796" t="s">
-        <v>3418</v>
+        <v>3460</v>
       </c>
       <c r="C2796"/>
     </row>
     <row r="2797" spans="1:3">
       <c r="A2797" t="s">
-        <v>3446</v>
+        <v>3461</v>
       </c>
       <c r="B2797" t="s">
-        <v>3418</v>
+        <v>3460</v>
       </c>
       <c r="C2797"/>
     </row>
     <row r="2798" spans="1:3">
       <c r="A2798" t="s">
-        <v>3447</v>
+        <v>3462</v>
       </c>
       <c r="B2798" t="s">
-        <v>3418</v>
+        <v>3460</v>
       </c>
       <c r="C2798"/>
     </row>
     <row r="2799" spans="1:3">
       <c r="A2799" t="s">
-        <v>3448</v>
+        <v>3463</v>
       </c>
       <c r="B2799" t="s">
-        <v>3418</v>
+        <v>3460</v>
       </c>
       <c r="C2799"/>
     </row>
     <row r="2800" spans="1:3">
       <c r="A2800" t="s">
-        <v>3449</v>
+        <v>3464</v>
       </c>
       <c r="B2800" t="s">
-        <v>3418</v>
+        <v>3460</v>
       </c>
       <c r="C2800"/>
     </row>
     <row r="2801" spans="1:3">
       <c r="A2801" t="s">
-        <v>3450</v>
+        <v>3465</v>
       </c>
       <c r="B2801" t="s">
-        <v>3418</v>
+        <v>3460</v>
       </c>
       <c r="C2801"/>
     </row>
     <row r="2802" spans="1:3">
       <c r="A2802" t="s">
-        <v>3451</v>
+        <v>3466</v>
       </c>
       <c r="B2802" t="s">
-        <v>3418</v>
+        <v>3460</v>
       </c>
       <c r="C2802"/>
     </row>
     <row r="2803" spans="1:3">
       <c r="A2803" t="s">
-        <v>3452</v>
+        <v>3467</v>
       </c>
       <c r="B2803" t="s">
-        <v>3418</v>
+        <v>3460</v>
       </c>
       <c r="C2803"/>
     </row>
     <row r="2804" spans="1:3">
       <c r="A2804" t="s">
-        <v>3453</v>
+        <v>3468</v>
       </c>
       <c r="B2804" t="s">
-        <v>3418</v>
+        <v>3460</v>
       </c>
       <c r="C2804"/>
     </row>
     <row r="2805" spans="1:3">
       <c r="A2805" t="s">
-        <v>3454</v>
+        <v>3469</v>
       </c>
       <c r="B2805" t="s">
-        <v>3418</v>
+        <v>3460</v>
       </c>
       <c r="C2805"/>
     </row>
     <row r="2806" spans="1:3">
       <c r="A2806" t="s">
-        <v>3455</v>
+        <v>3470</v>
       </c>
       <c r="B2806" t="s">
-        <v>3418</v>
+        <v>3460</v>
       </c>
       <c r="C2806"/>
     </row>
     <row r="2807" spans="1:3">
       <c r="A2807" t="s">
-        <v>3456</v>
+        <v>3471</v>
       </c>
       <c r="B2807" t="s">
-        <v>3418</v>
+        <v>3460</v>
       </c>
       <c r="C2807"/>
     </row>
     <row r="2808" spans="1:3">
       <c r="A2808" t="s">
-        <v>3457</v>
+        <v>3472</v>
       </c>
       <c r="B2808" t="s">
-        <v>3418</v>
+        <v>3460</v>
       </c>
       <c r="C2808"/>
     </row>
     <row r="2809" spans="1:3">
       <c r="A2809" t="s">
-        <v>3458</v>
+        <v>3473</v>
       </c>
       <c r="B2809" t="s">
-        <v>3418</v>
+        <v>3460</v>
       </c>
       <c r="C2809"/>
     </row>
     <row r="2810" spans="1:3">
       <c r="A2810" t="s">
-        <v>3459</v>
+        <v>3474</v>
       </c>
       <c r="B2810" t="s">
-        <v>3418</v>
+        <v>3460</v>
       </c>
       <c r="C2810"/>
     </row>
     <row r="2811" spans="1:3">
       <c r="A2811" t="s">
+        <v>3475</v>
+      </c>
+      <c r="B2811" t="s">
         <v>3460</v>
-      </c>
-[...1 lines deleted...]
-        <v>3418</v>
       </c>
       <c r="C2811"/>
     </row>
     <row r="2812" spans="1:3">
       <c r="A2812" t="s">
-        <v>3461</v>
+        <v>3476</v>
       </c>
       <c r="B2812" t="s">
-        <v>3418</v>
+        <v>3460</v>
       </c>
       <c r="C2812"/>
     </row>
     <row r="2813" spans="1:3">
       <c r="A2813" t="s">
-        <v>3462</v>
+        <v>3477</v>
       </c>
       <c r="B2813" t="s">
-        <v>3418</v>
+        <v>3460</v>
       </c>
       <c r="C2813"/>
     </row>
     <row r="2814" spans="1:3">
       <c r="A2814" t="s">
-        <v>3463</v>
+        <v>3478</v>
       </c>
       <c r="B2814" t="s">
-        <v>3418</v>
+        <v>3460</v>
       </c>
       <c r="C2814"/>
     </row>
     <row r="2815" spans="1:3">
       <c r="A2815" t="s">
-        <v>3464</v>
+        <v>3479</v>
       </c>
       <c r="B2815" t="s">
-        <v>3418</v>
+        <v>3460</v>
       </c>
       <c r="C2815"/>
     </row>
     <row r="2816" spans="1:3">
       <c r="A2816" t="s">
-        <v>3465</v>
+        <v>3480</v>
       </c>
       <c r="B2816" t="s">
-        <v>3418</v>
+        <v>3460</v>
       </c>
       <c r="C2816"/>
     </row>
     <row r="2817" spans="1:3">
       <c r="A2817" t="s">
-        <v>3466</v>
+        <v>3481</v>
       </c>
       <c r="B2817" t="s">
-        <v>3418</v>
+        <v>3460</v>
       </c>
       <c r="C2817"/>
     </row>
     <row r="2818" spans="1:3">
       <c r="A2818" t="s">
-        <v>3467</v>
+        <v>3482</v>
       </c>
       <c r="B2818" t="s">
-        <v>3418</v>
+        <v>3460</v>
       </c>
       <c r="C2818"/>
     </row>
     <row r="2819" spans="1:3">
       <c r="A2819" t="s">
-        <v>3468</v>
+        <v>3483</v>
       </c>
       <c r="B2819" t="s">
-        <v>3418</v>
+        <v>3460</v>
       </c>
       <c r="C2819"/>
     </row>
     <row r="2820" spans="1:3">
       <c r="A2820" t="s">
-        <v>3469</v>
+        <v>3484</v>
       </c>
       <c r="B2820" t="s">
-        <v>3418</v>
+        <v>3460</v>
       </c>
       <c r="C2820"/>
     </row>
     <row r="2821" spans="1:3">
       <c r="A2821" t="s">
-        <v>3470</v>
+        <v>3485</v>
       </c>
       <c r="B2821" t="s">
-        <v>3418</v>
+        <v>3460</v>
       </c>
       <c r="C2821"/>
     </row>
     <row r="2822" spans="1:3">
       <c r="A2822" t="s">
-        <v>3471</v>
+        <v>3486</v>
       </c>
       <c r="B2822" t="s">
-        <v>3472</v>
+        <v>3460</v>
       </c>
       <c r="C2822"/>
     </row>
     <row r="2823" spans="1:3">
       <c r="A2823" t="s">
-        <v>3473</v>
+        <v>3487</v>
       </c>
       <c r="B2823" t="s">
-        <v>3472</v>
+        <v>3460</v>
       </c>
       <c r="C2823"/>
     </row>
     <row r="2824" spans="1:3">
       <c r="A2824" t="s">
-        <v>3474</v>
+        <v>3488</v>
       </c>
       <c r="B2824" t="s">
-        <v>3472</v>
+        <v>3460</v>
       </c>
       <c r="C2824"/>
     </row>
     <row r="2825" spans="1:3">
       <c r="A2825" t="s">
-        <v>3475</v>
+        <v>3489</v>
       </c>
       <c r="B2825" t="s">
-        <v>3472</v>
+        <v>3460</v>
       </c>
       <c r="C2825"/>
     </row>
     <row r="2826" spans="1:3">
       <c r="A2826" t="s">
-        <v>3476</v>
+        <v>3490</v>
       </c>
       <c r="B2826" t="s">
-        <v>3472</v>
+        <v>3460</v>
       </c>
       <c r="C2826"/>
     </row>
     <row r="2827" spans="1:3">
       <c r="A2827" t="s">
-        <v>3477</v>
+        <v>3491</v>
       </c>
       <c r="B2827" t="s">
-        <v>3472</v>
+        <v>3460</v>
       </c>
       <c r="C2827"/>
     </row>
     <row r="2828" spans="1:3">
       <c r="A2828" t="s">
-        <v>3478</v>
+        <v>3492</v>
       </c>
       <c r="B2828" t="s">
-        <v>3472</v>
+        <v>3460</v>
       </c>
       <c r="C2828"/>
     </row>
     <row r="2829" spans="1:3">
       <c r="A2829" t="s">
-        <v>3479</v>
+        <v>3493</v>
       </c>
       <c r="B2829" t="s">
-        <v>3472</v>
+        <v>3460</v>
       </c>
       <c r="C2829"/>
     </row>
     <row r="2830" spans="1:3">
       <c r="A2830" t="s">
-        <v>3480</v>
+        <v>3494</v>
       </c>
       <c r="B2830" t="s">
-        <v>3472</v>
+        <v>3460</v>
       </c>
       <c r="C2830"/>
     </row>
     <row r="2831" spans="1:3">
       <c r="A2831" t="s">
-        <v>3481</v>
+        <v>3495</v>
       </c>
       <c r="B2831" t="s">
-        <v>3472</v>
+        <v>3460</v>
       </c>
       <c r="C2831"/>
     </row>
     <row r="2832" spans="1:3">
       <c r="A2832" t="s">
-        <v>3482</v>
+        <v>3496</v>
       </c>
       <c r="B2832" t="s">
-        <v>3472</v>
+        <v>3460</v>
       </c>
       <c r="C2832"/>
     </row>
     <row r="2833" spans="1:3">
       <c r="A2833" t="s">
-        <v>3483</v>
+        <v>3497</v>
       </c>
       <c r="B2833" t="s">
-        <v>3472</v>
+        <v>3460</v>
       </c>
       <c r="C2833"/>
     </row>
     <row r="2834" spans="1:3">
       <c r="A2834" t="s">
-        <v>3484</v>
+        <v>3498</v>
       </c>
       <c r="B2834" t="s">
-        <v>3472</v>
+        <v>3460</v>
       </c>
       <c r="C2834"/>
     </row>
     <row r="2835" spans="1:3">
       <c r="A2835" t="s">
-        <v>3485</v>
+        <v>3499</v>
       </c>
       <c r="B2835" t="s">
-        <v>3472</v>
+        <v>3460</v>
       </c>
       <c r="C2835"/>
     </row>
     <row r="2836" spans="1:3">
       <c r="A2836" t="s">
-        <v>3486</v>
+        <v>3500</v>
       </c>
       <c r="B2836" t="s">
-        <v>3472</v>
+        <v>3460</v>
       </c>
       <c r="C2836"/>
     </row>
     <row r="2837" spans="1:3">
       <c r="A2837" t="s">
-        <v>3487</v>
+        <v>3501</v>
       </c>
       <c r="B2837" t="s">
-        <v>3472</v>
+        <v>3502</v>
       </c>
       <c r="C2837"/>
     </row>
     <row r="2838" spans="1:3">
       <c r="A2838" t="s">
-        <v>3488</v>
+        <v>3503</v>
       </c>
       <c r="B2838" t="s">
-        <v>3472</v>
+        <v>3504</v>
       </c>
       <c r="C2838"/>
     </row>
     <row r="2839" spans="1:3">
       <c r="A2839" t="s">
-        <v>3489</v>
+        <v>3505</v>
       </c>
       <c r="B2839" t="s">
-        <v>3472</v>
+        <v>3504</v>
       </c>
       <c r="C2839"/>
     </row>
     <row r="2840" spans="1:3">
       <c r="A2840" t="s">
-        <v>3490</v>
+        <v>3506</v>
       </c>
       <c r="B2840" t="s">
-        <v>3472</v>
+        <v>3504</v>
       </c>
       <c r="C2840"/>
     </row>
     <row r="2841" spans="1:3">
       <c r="A2841" t="s">
-        <v>3491</v>
+        <v>3507</v>
       </c>
       <c r="B2841" t="s">
-        <v>3472</v>
+        <v>3504</v>
       </c>
       <c r="C2841"/>
     </row>
     <row r="2842" spans="1:3">
       <c r="A2842" t="s">
-        <v>3492</v>
+        <v>3508</v>
       </c>
       <c r="B2842" t="s">
-        <v>3472</v>
+        <v>3504</v>
       </c>
       <c r="C2842"/>
     </row>
     <row r="2843" spans="1:3">
       <c r="A2843" t="s">
-        <v>3493</v>
+        <v>3509</v>
       </c>
       <c r="B2843" t="s">
-        <v>3472</v>
+        <v>3504</v>
       </c>
       <c r="C2843"/>
     </row>
     <row r="2844" spans="1:3">
       <c r="A2844" t="s">
-        <v>3494</v>
+        <v>3510</v>
       </c>
       <c r="B2844" t="s">
-        <v>3472</v>
+        <v>3504</v>
       </c>
       <c r="C2844"/>
     </row>
     <row r="2845" spans="1:3">
       <c r="A2845" t="s">
-        <v>3495</v>
+        <v>3511</v>
       </c>
       <c r="B2845" t="s">
-        <v>3472</v>
+        <v>3504</v>
       </c>
       <c r="C2845"/>
     </row>
     <row r="2846" spans="1:3">
       <c r="A2846" t="s">
-        <v>3496</v>
+        <v>3512</v>
       </c>
       <c r="B2846" t="s">
-        <v>3472</v>
+        <v>3504</v>
       </c>
       <c r="C2846"/>
     </row>
     <row r="2847" spans="1:3">
       <c r="A2847" t="s">
-        <v>3497</v>
+        <v>3513</v>
       </c>
       <c r="B2847" t="s">
-        <v>3472</v>
+        <v>3504</v>
       </c>
       <c r="C2847"/>
     </row>
     <row r="2848" spans="1:3">
       <c r="A2848" t="s">
-        <v>3498</v>
+        <v>3514</v>
       </c>
       <c r="B2848" t="s">
-        <v>3472</v>
+        <v>3504</v>
       </c>
       <c r="C2848"/>
     </row>
     <row r="2849" spans="1:3">
       <c r="A2849" t="s">
-        <v>3499</v>
+        <v>3515</v>
       </c>
       <c r="B2849" t="s">
-        <v>3472</v>
+        <v>3504</v>
       </c>
       <c r="C2849"/>
     </row>
     <row r="2850" spans="1:3">
       <c r="A2850" t="s">
-        <v>3500</v>
+        <v>3516</v>
       </c>
       <c r="B2850" t="s">
-        <v>3472</v>
+        <v>3504</v>
       </c>
       <c r="C2850"/>
     </row>
     <row r="2851" spans="1:3">
       <c r="A2851" t="s">
-        <v>3501</v>
+        <v>3517</v>
       </c>
       <c r="B2851" t="s">
-        <v>3472</v>
+        <v>3504</v>
       </c>
       <c r="C2851"/>
     </row>
     <row r="2852" spans="1:3">
       <c r="A2852" t="s">
-        <v>3502</v>
+        <v>3518</v>
       </c>
       <c r="B2852" t="s">
-        <v>3472</v>
+        <v>3504</v>
       </c>
       <c r="C2852"/>
     </row>
     <row r="2853" spans="1:3">
       <c r="A2853" t="s">
-        <v>3503</v>
+        <v>3519</v>
       </c>
       <c r="B2853" t="s">
-        <v>3472</v>
+        <v>3504</v>
       </c>
       <c r="C2853"/>
     </row>
     <row r="2854" spans="1:3">
       <c r="A2854" t="s">
+        <v>3520</v>
+      </c>
+      <c r="B2854" t="s">
         <v>3504</v>
-      </c>
-[...1 lines deleted...]
-        <v>3472</v>
       </c>
       <c r="C2854"/>
     </row>
     <row r="2855" spans="1:3">
       <c r="A2855" t="s">
-        <v>3505</v>
+        <v>3521</v>
       </c>
       <c r="B2855" t="s">
-        <v>3472</v>
+        <v>3504</v>
       </c>
       <c r="C2855"/>
     </row>
     <row r="2856" spans="1:3">
       <c r="A2856" t="s">
-        <v>3506</v>
+        <v>3522</v>
       </c>
       <c r="B2856" t="s">
-        <v>3472</v>
+        <v>3504</v>
       </c>
       <c r="C2856"/>
     </row>
     <row r="2857" spans="1:3">
       <c r="A2857" t="s">
-        <v>3507</v>
+        <v>3523</v>
       </c>
       <c r="B2857" t="s">
-        <v>3472</v>
+        <v>3504</v>
       </c>
       <c r="C2857"/>
     </row>
     <row r="2858" spans="1:3">
       <c r="A2858" t="s">
-        <v>3508</v>
+        <v>3524</v>
       </c>
       <c r="B2858" t="s">
-        <v>3472</v>
+        <v>3504</v>
       </c>
       <c r="C2858"/>
     </row>
     <row r="2859" spans="1:3">
       <c r="A2859" t="s">
-        <v>3509</v>
+        <v>3525</v>
       </c>
       <c r="B2859" t="s">
-        <v>3472</v>
+        <v>3504</v>
       </c>
       <c r="C2859"/>
     </row>
     <row r="2860" spans="1:3">
       <c r="A2860" t="s">
-        <v>3510</v>
+        <v>3526</v>
       </c>
       <c r="B2860" t="s">
-        <v>3472</v>
+        <v>3504</v>
       </c>
       <c r="C2860"/>
     </row>
     <row r="2861" spans="1:3">
       <c r="A2861" t="s">
-        <v>3511</v>
+        <v>3527</v>
       </c>
       <c r="B2861" t="s">
-        <v>3472</v>
+        <v>3504</v>
       </c>
       <c r="C2861"/>
     </row>
     <row r="2862" spans="1:3">
       <c r="A2862" t="s">
-        <v>3512</v>
+        <v>3528</v>
       </c>
       <c r="B2862" t="s">
-        <v>3472</v>
+        <v>3504</v>
       </c>
       <c r="C2862"/>
     </row>
     <row r="2863" spans="1:3">
       <c r="A2863" t="s">
-        <v>3513</v>
+        <v>3529</v>
       </c>
       <c r="B2863" t="s">
-        <v>3472</v>
+        <v>3504</v>
       </c>
       <c r="C2863"/>
     </row>
     <row r="2864" spans="1:3">
       <c r="A2864" t="s">
-        <v>3514</v>
+        <v>3530</v>
       </c>
       <c r="B2864" t="s">
-        <v>3472</v>
+        <v>3504</v>
       </c>
       <c r="C2864"/>
     </row>
     <row r="2865" spans="1:3">
       <c r="A2865" t="s">
-        <v>3515</v>
+        <v>3531</v>
       </c>
       <c r="B2865" t="s">
-        <v>3472</v>
+        <v>3504</v>
       </c>
       <c r="C2865"/>
     </row>
     <row r="2866" spans="1:3">
       <c r="A2866" t="s">
-        <v>3516</v>
+        <v>3532</v>
       </c>
       <c r="B2866" t="s">
-        <v>3472</v>
+        <v>3504</v>
       </c>
       <c r="C2866"/>
     </row>
     <row r="2867" spans="1:3">
       <c r="A2867" t="s">
-        <v>3517</v>
+        <v>3533</v>
       </c>
       <c r="B2867" t="s">
-        <v>3472</v>
+        <v>3504</v>
       </c>
       <c r="C2867"/>
     </row>
     <row r="2868" spans="1:3">
       <c r="A2868" t="s">
-        <v>3518</v>
+        <v>3534</v>
       </c>
       <c r="B2868" t="s">
-        <v>3472</v>
+        <v>3504</v>
       </c>
       <c r="C2868"/>
     </row>
     <row r="2869" spans="1:3">
       <c r="A2869" t="s">
-        <v>3519</v>
+        <v>3535</v>
       </c>
       <c r="B2869" t="s">
-        <v>3472</v>
+        <v>3504</v>
       </c>
       <c r="C2869"/>
     </row>
     <row r="2870" spans="1:3">
       <c r="A2870" t="s">
-        <v>3520</v>
+        <v>3536</v>
       </c>
       <c r="B2870" t="s">
-        <v>3472</v>
+        <v>3504</v>
       </c>
       <c r="C2870"/>
     </row>
     <row r="2871" spans="1:3">
       <c r="A2871" t="s">
-        <v>3521</v>
+        <v>3537</v>
       </c>
       <c r="B2871" t="s">
-        <v>3472</v>
+        <v>3504</v>
       </c>
       <c r="C2871"/>
     </row>
     <row r="2872" spans="1:3">
       <c r="A2872" t="s">
-        <v>3522</v>
+        <v>3538</v>
       </c>
       <c r="B2872" t="s">
-        <v>3472</v>
+        <v>3504</v>
       </c>
       <c r="C2872"/>
     </row>
     <row r="2873" spans="1:3">
       <c r="A2873" t="s">
-        <v>3523</v>
+        <v>3539</v>
       </c>
       <c r="B2873" t="s">
-        <v>3472</v>
+        <v>3504</v>
       </c>
       <c r="C2873"/>
     </row>
     <row r="2874" spans="1:3">
       <c r="A2874" t="s">
-        <v>3524</v>
+        <v>3540</v>
       </c>
       <c r="B2874" t="s">
-        <v>3472</v>
+        <v>3504</v>
       </c>
       <c r="C2874"/>
     </row>
     <row r="2875" spans="1:3">
       <c r="A2875" t="s">
-        <v>3525</v>
+        <v>3541</v>
       </c>
       <c r="B2875" t="s">
-        <v>3472</v>
+        <v>3504</v>
       </c>
       <c r="C2875"/>
     </row>
     <row r="2876" spans="1:3">
       <c r="A2876" t="s">
-        <v>3526</v>
+        <v>3542</v>
       </c>
       <c r="B2876" t="s">
-        <v>3472</v>
+        <v>3504</v>
       </c>
       <c r="C2876"/>
     </row>
     <row r="2877" spans="1:3">
       <c r="A2877" t="s">
-        <v>3527</v>
+        <v>3543</v>
       </c>
       <c r="B2877" t="s">
-        <v>3472</v>
+        <v>3504</v>
       </c>
       <c r="C2877"/>
     </row>
     <row r="2878" spans="1:3">
       <c r="A2878" t="s">
-        <v>3528</v>
+        <v>3544</v>
       </c>
       <c r="B2878" t="s">
-        <v>3472</v>
+        <v>3504</v>
       </c>
       <c r="C2878"/>
     </row>
     <row r="2879" spans="1:3">
       <c r="A2879" t="s">
-        <v>3529</v>
+        <v>3545</v>
       </c>
       <c r="B2879" t="s">
-        <v>3472</v>
+        <v>3504</v>
       </c>
       <c r="C2879"/>
     </row>
     <row r="2880" spans="1:3">
       <c r="A2880" t="s">
-        <v>3530</v>
+        <v>3546</v>
       </c>
       <c r="B2880" t="s">
-        <v>3472</v>
+        <v>3504</v>
       </c>
       <c r="C2880"/>
     </row>
     <row r="2881" spans="1:3">
       <c r="A2881" t="s">
-        <v>3531</v>
+        <v>3547</v>
       </c>
       <c r="B2881" t="s">
-        <v>3472</v>
+        <v>3504</v>
       </c>
       <c r="C2881"/>
     </row>
     <row r="2882" spans="1:3">
       <c r="A2882" t="s">
-        <v>3532</v>
+        <v>3548</v>
       </c>
       <c r="B2882" t="s">
-        <v>3472</v>
+        <v>3504</v>
       </c>
       <c r="C2882"/>
     </row>
     <row r="2883" spans="1:3">
       <c r="A2883" t="s">
-        <v>3533</v>
+        <v>3549</v>
       </c>
       <c r="B2883" t="s">
-        <v>3472</v>
+        <v>3504</v>
       </c>
       <c r="C2883"/>
     </row>
     <row r="2884" spans="1:3">
       <c r="A2884" t="s">
-        <v>3534</v>
+        <v>3550</v>
       </c>
       <c r="B2884" t="s">
-        <v>3472</v>
+        <v>3504</v>
       </c>
       <c r="C2884"/>
     </row>
     <row r="2885" spans="1:3">
       <c r="A2885" t="s">
-        <v>3535</v>
+        <v>3551</v>
       </c>
       <c r="B2885" t="s">
-        <v>3472</v>
+        <v>3504</v>
       </c>
       <c r="C2885"/>
     </row>
     <row r="2886" spans="1:3">
       <c r="A2886" t="s">
-        <v>3536</v>
+        <v>3552</v>
       </c>
       <c r="B2886" t="s">
-        <v>3537</v>
+        <v>3504</v>
       </c>
       <c r="C2886"/>
     </row>
     <row r="2887" spans="1:3">
       <c r="A2887" t="s">
-        <v>3538</v>
+        <v>3553</v>
       </c>
       <c r="B2887" t="s">
-        <v>3539</v>
+        <v>3504</v>
       </c>
       <c r="C2887"/>
     </row>
     <row r="2888" spans="1:3">
       <c r="A2888" t="s">
-        <v>3540</v>
+        <v>3554</v>
       </c>
       <c r="B2888" t="s">
-        <v>3539</v>
+        <v>3504</v>
       </c>
       <c r="C2888"/>
     </row>
     <row r="2889" spans="1:3">
       <c r="A2889" t="s">
-        <v>3541</v>
+        <v>3555</v>
       </c>
       <c r="B2889" t="s">
-        <v>3539</v>
+        <v>3504</v>
       </c>
       <c r="C2889"/>
     </row>
     <row r="2890" spans="1:3">
       <c r="A2890" t="s">
-        <v>3542</v>
+        <v>3556</v>
       </c>
       <c r="B2890" t="s">
-        <v>3539</v>
+        <v>3504</v>
       </c>
       <c r="C2890"/>
     </row>
     <row r="2891" spans="1:3">
       <c r="A2891" t="s">
-        <v>3543</v>
+        <v>3557</v>
       </c>
       <c r="B2891" t="s">
-        <v>3539</v>
+        <v>3558</v>
       </c>
       <c r="C2891"/>
     </row>
     <row r="2892" spans="1:3">
       <c r="A2892" t="s">
-        <v>3544</v>
+        <v>3559</v>
       </c>
       <c r="B2892" t="s">
-        <v>3539</v>
+        <v>3558</v>
       </c>
       <c r="C2892"/>
     </row>
     <row r="2893" spans="1:3">
       <c r="A2893" t="s">
-        <v>3545</v>
+        <v>3560</v>
       </c>
       <c r="B2893" t="s">
-        <v>3539</v>
+        <v>3558</v>
       </c>
       <c r="C2893"/>
     </row>
     <row r="2894" spans="1:3">
       <c r="A2894" t="s">
-        <v>3546</v>
+        <v>3561</v>
       </c>
       <c r="B2894" t="s">
-        <v>3539</v>
+        <v>3558</v>
       </c>
       <c r="C2894"/>
     </row>
     <row r="2895" spans="1:3">
       <c r="A2895" t="s">
-        <v>3547</v>
+        <v>3562</v>
       </c>
       <c r="B2895" t="s">
-        <v>3539</v>
+        <v>3558</v>
       </c>
       <c r="C2895"/>
     </row>
     <row r="2896" spans="1:3">
       <c r="A2896" t="s">
-        <v>3548</v>
+        <v>3563</v>
       </c>
       <c r="B2896" t="s">
-        <v>3539</v>
+        <v>3558</v>
       </c>
       <c r="C2896"/>
     </row>
     <row r="2897" spans="1:3">
       <c r="A2897" t="s">
-        <v>3549</v>
+        <v>3564</v>
       </c>
       <c r="B2897" t="s">
-        <v>3539</v>
+        <v>3558</v>
       </c>
       <c r="C2897"/>
     </row>
     <row r="2898" spans="1:3">
       <c r="A2898" t="s">
-        <v>3550</v>
+        <v>3565</v>
       </c>
       <c r="B2898" t="s">
-        <v>3539</v>
+        <v>3558</v>
       </c>
       <c r="C2898"/>
     </row>
     <row r="2899" spans="1:3">
       <c r="A2899" t="s">
-        <v>3551</v>
+        <v>3566</v>
       </c>
       <c r="B2899" t="s">
-        <v>3539</v>
+        <v>3558</v>
       </c>
       <c r="C2899"/>
     </row>
     <row r="2900" spans="1:3">
       <c r="A2900" t="s">
-        <v>3552</v>
+        <v>3567</v>
       </c>
       <c r="B2900" t="s">
-        <v>3539</v>
+        <v>3558</v>
       </c>
       <c r="C2900"/>
     </row>
     <row r="2901" spans="1:3">
       <c r="A2901" t="s">
-        <v>3553</v>
+        <v>3568</v>
       </c>
       <c r="B2901" t="s">
-        <v>3539</v>
+        <v>3558</v>
       </c>
       <c r="C2901"/>
     </row>
     <row r="2902" spans="1:3">
       <c r="A2902" t="s">
-        <v>3554</v>
+        <v>3569</v>
       </c>
       <c r="B2902" t="s">
-        <v>3539</v>
+        <v>3558</v>
       </c>
       <c r="C2902"/>
     </row>
     <row r="2903" spans="1:3">
       <c r="A2903" t="s">
-        <v>3555</v>
+        <v>3570</v>
       </c>
       <c r="B2903" t="s">
-        <v>3539</v>
+        <v>3558</v>
       </c>
       <c r="C2903"/>
     </row>
     <row r="2904" spans="1:3">
       <c r="A2904" t="s">
-        <v>3556</v>
+        <v>3571</v>
       </c>
       <c r="B2904" t="s">
-        <v>3539</v>
+        <v>3558</v>
       </c>
       <c r="C2904"/>
     </row>
     <row r="2905" spans="1:3">
       <c r="A2905" t="s">
-        <v>3557</v>
+        <v>3572</v>
       </c>
       <c r="B2905" t="s">
-        <v>3539</v>
+        <v>3558</v>
       </c>
       <c r="C2905"/>
     </row>
     <row r="2906" spans="1:3">
       <c r="A2906" t="s">
+        <v>3573</v>
+      </c>
+      <c r="B2906" t="s">
         <v>3558</v>
-      </c>
-[...1 lines deleted...]
-        <v>3539</v>
       </c>
       <c r="C2906"/>
     </row>
     <row r="2907" spans="1:3">
       <c r="A2907" t="s">
-        <v>3559</v>
+        <v>3574</v>
       </c>
       <c r="B2907" t="s">
-        <v>3539</v>
+        <v>3558</v>
       </c>
       <c r="C2907"/>
     </row>
     <row r="2908" spans="1:3">
       <c r="A2908" t="s">
-        <v>3560</v>
+        <v>3575</v>
       </c>
       <c r="B2908" t="s">
-        <v>3539</v>
+        <v>3558</v>
       </c>
       <c r="C2908"/>
     </row>
     <row r="2909" spans="1:3">
       <c r="A2909" t="s">
-        <v>3561</v>
+        <v>3576</v>
       </c>
       <c r="B2909" t="s">
-        <v>3539</v>
+        <v>3558</v>
       </c>
       <c r="C2909"/>
     </row>
     <row r="2910" spans="1:3">
       <c r="A2910" t="s">
-        <v>3562</v>
+        <v>3577</v>
       </c>
       <c r="B2910" t="s">
-        <v>3539</v>
+        <v>3558</v>
       </c>
       <c r="C2910"/>
     </row>
     <row r="2911" spans="1:3">
       <c r="A2911" t="s">
-        <v>3563</v>
+        <v>3578</v>
       </c>
       <c r="B2911" t="s">
-        <v>3539</v>
+        <v>3558</v>
       </c>
       <c r="C2911"/>
     </row>
     <row r="2912" spans="1:3">
       <c r="A2912" t="s">
-        <v>3564</v>
+        <v>3579</v>
       </c>
       <c r="B2912" t="s">
-        <v>3539</v>
+        <v>3558</v>
       </c>
       <c r="C2912"/>
     </row>
     <row r="2913" spans="1:3">
       <c r="A2913" t="s">
-        <v>3565</v>
+        <v>3580</v>
       </c>
       <c r="B2913" t="s">
-        <v>3539</v>
+        <v>3558</v>
       </c>
       <c r="C2913"/>
     </row>
     <row r="2914" spans="1:3">
       <c r="A2914" t="s">
-        <v>3566</v>
+        <v>3581</v>
       </c>
       <c r="B2914" t="s">
-        <v>3539</v>
+        <v>3558</v>
       </c>
       <c r="C2914"/>
     </row>
     <row r="2915" spans="1:3">
       <c r="A2915" t="s">
-        <v>3567</v>
+        <v>3582</v>
       </c>
       <c r="B2915" t="s">
-        <v>3539</v>
+        <v>3558</v>
       </c>
       <c r="C2915"/>
     </row>
     <row r="2916" spans="1:3">
       <c r="A2916" t="s">
-        <v>3568</v>
+        <v>3583</v>
       </c>
       <c r="B2916" t="s">
-        <v>3539</v>
+        <v>3558</v>
       </c>
       <c r="C2916"/>
     </row>
     <row r="2917" spans="1:3">
       <c r="A2917" t="s">
-        <v>3569</v>
+        <v>3584</v>
       </c>
       <c r="B2917" t="s">
-        <v>3539</v>
+        <v>3558</v>
       </c>
       <c r="C2917"/>
     </row>
     <row r="2918" spans="1:3">
       <c r="A2918" t="s">
-        <v>3570</v>
+        <v>3585</v>
       </c>
       <c r="B2918" t="s">
-        <v>3539</v>
+        <v>3558</v>
       </c>
       <c r="C2918"/>
     </row>
     <row r="2919" spans="1:3">
       <c r="A2919" t="s">
-        <v>3571</v>
+        <v>3586</v>
       </c>
       <c r="B2919" t="s">
-        <v>3572</v>
+        <v>3558</v>
       </c>
       <c r="C2919"/>
     </row>
     <row r="2920" spans="1:3">
       <c r="A2920" t="s">
-        <v>3573</v>
+        <v>3587</v>
       </c>
       <c r="B2920" t="s">
-        <v>3572</v>
+        <v>3558</v>
       </c>
       <c r="C2920"/>
     </row>
     <row r="2921" spans="1:3">
       <c r="A2921" t="s">
-        <v>3574</v>
+        <v>3588</v>
       </c>
       <c r="B2921" t="s">
-        <v>3572</v>
+        <v>3558</v>
       </c>
       <c r="C2921"/>
     </row>
     <row r="2922" spans="1:3">
       <c r="A2922" t="s">
-        <v>3575</v>
+        <v>3589</v>
       </c>
       <c r="B2922" t="s">
-        <v>3572</v>
+        <v>3558</v>
       </c>
       <c r="C2922"/>
     </row>
     <row r="2923" spans="1:3">
       <c r="A2923" t="s">
-        <v>3576</v>
+        <v>3590</v>
       </c>
       <c r="B2923" t="s">
-        <v>3572</v>
+        <v>3558</v>
       </c>
       <c r="C2923"/>
     </row>
     <row r="2924" spans="1:3">
       <c r="A2924" t="s">
-        <v>3577</v>
+        <v>3591</v>
       </c>
       <c r="B2924" t="s">
-        <v>3572</v>
+        <v>3558</v>
       </c>
       <c r="C2924"/>
     </row>
     <row r="2925" spans="1:3">
       <c r="A2925" t="s">
-        <v>3578</v>
+        <v>3592</v>
       </c>
       <c r="B2925" t="s">
-        <v>3572</v>
+        <v>3558</v>
       </c>
       <c r="C2925"/>
     </row>
     <row r="2926" spans="1:3">
       <c r="A2926" t="s">
-        <v>3579</v>
+        <v>3593</v>
       </c>
       <c r="B2926" t="s">
-        <v>3572</v>
+        <v>3558</v>
       </c>
       <c r="C2926"/>
     </row>
     <row r="2927" spans="1:3">
       <c r="A2927" t="s">
-        <v>3580</v>
+        <v>3594</v>
       </c>
       <c r="B2927" t="s">
-        <v>3572</v>
+        <v>3558</v>
       </c>
       <c r="C2927"/>
     </row>
     <row r="2928" spans="1:3">
       <c r="A2928" t="s">
-        <v>3581</v>
+        <v>3595</v>
       </c>
       <c r="B2928" t="s">
-        <v>3572</v>
+        <v>3558</v>
       </c>
       <c r="C2928"/>
     </row>
     <row r="2929" spans="1:3">
       <c r="A2929" t="s">
-        <v>3582</v>
+        <v>3596</v>
       </c>
       <c r="B2929" t="s">
-        <v>3572</v>
+        <v>3558</v>
       </c>
       <c r="C2929"/>
     </row>
     <row r="2930" spans="1:3">
       <c r="A2930" t="s">
-        <v>3583</v>
+        <v>3597</v>
       </c>
       <c r="B2930" t="s">
-        <v>3572</v>
+        <v>3558</v>
       </c>
       <c r="C2930"/>
     </row>
     <row r="2931" spans="1:3">
       <c r="A2931" t="s">
-        <v>3584</v>
+        <v>3598</v>
       </c>
       <c r="B2931" t="s">
-        <v>3572</v>
+        <v>3558</v>
       </c>
       <c r="C2931"/>
     </row>
     <row r="2932" spans="1:3">
       <c r="A2932" t="s">
-        <v>3585</v>
+        <v>3599</v>
       </c>
       <c r="B2932" t="s">
-        <v>3572</v>
+        <v>3558</v>
       </c>
       <c r="C2932"/>
     </row>
     <row r="2933" spans="1:3">
       <c r="A2933" t="s">
-        <v>3586</v>
+        <v>3600</v>
       </c>
       <c r="B2933" t="s">
-        <v>3572</v>
+        <v>3558</v>
       </c>
       <c r="C2933"/>
     </row>
     <row r="2934" spans="1:3">
       <c r="A2934" t="s">
-        <v>3587</v>
+        <v>3601</v>
       </c>
       <c r="B2934" t="s">
-        <v>3572</v>
+        <v>3558</v>
       </c>
       <c r="C2934"/>
     </row>
     <row r="2935" spans="1:3">
       <c r="A2935" t="s">
-        <v>3588</v>
+        <v>3602</v>
       </c>
       <c r="B2935" t="s">
-        <v>3572</v>
+        <v>3558</v>
       </c>
       <c r="C2935"/>
     </row>
     <row r="2936" spans="1:3">
       <c r="A2936" t="s">
-        <v>3589</v>
+        <v>3603</v>
       </c>
       <c r="B2936" t="s">
-        <v>3572</v>
+        <v>3558</v>
       </c>
       <c r="C2936"/>
     </row>
     <row r="2937" spans="1:3">
       <c r="A2937" t="s">
-        <v>3590</v>
+        <v>3604</v>
       </c>
       <c r="B2937" t="s">
-        <v>3572</v>
+        <v>3558</v>
       </c>
       <c r="C2937"/>
     </row>
     <row r="2938" spans="1:3">
       <c r="A2938" t="s">
-        <v>3591</v>
+        <v>3605</v>
       </c>
       <c r="B2938" t="s">
-        <v>3572</v>
+        <v>3558</v>
       </c>
       <c r="C2938"/>
     </row>
     <row r="2939" spans="1:3">
       <c r="A2939" t="s">
-        <v>3592</v>
+        <v>3606</v>
       </c>
       <c r="B2939" t="s">
-        <v>3572</v>
+        <v>3558</v>
       </c>
       <c r="C2939"/>
     </row>
     <row r="2940" spans="1:3">
       <c r="A2940" t="s">
-        <v>3593</v>
+        <v>3607</v>
       </c>
       <c r="B2940" t="s">
-        <v>3572</v>
+        <v>3558</v>
       </c>
       <c r="C2940"/>
     </row>
     <row r="2941" spans="1:3">
       <c r="A2941" t="s">
-        <v>3594</v>
+        <v>3608</v>
       </c>
       <c r="B2941" t="s">
-        <v>3572</v>
+        <v>3558</v>
       </c>
       <c r="C2941"/>
     </row>
     <row r="2942" spans="1:3">
       <c r="A2942" t="s">
-        <v>3595</v>
+        <v>3609</v>
       </c>
       <c r="B2942" t="s">
-        <v>3572</v>
+        <v>3558</v>
       </c>
       <c r="C2942"/>
     </row>
     <row r="2943" spans="1:3">
       <c r="A2943" t="s">
-        <v>3596</v>
+        <v>3610</v>
       </c>
       <c r="B2943" t="s">
-        <v>3572</v>
+        <v>3558</v>
       </c>
       <c r="C2943"/>
     </row>
     <row r="2944" spans="1:3">
       <c r="A2944" t="s">
-        <v>3597</v>
+        <v>3611</v>
       </c>
       <c r="B2944" t="s">
-        <v>3572</v>
+        <v>3558</v>
       </c>
       <c r="C2944"/>
     </row>
     <row r="2945" spans="1:3">
       <c r="A2945" t="s">
-        <v>3598</v>
+        <v>3612</v>
       </c>
       <c r="B2945" t="s">
-        <v>3572</v>
+        <v>3558</v>
       </c>
       <c r="C2945"/>
     </row>
     <row r="2946" spans="1:3">
       <c r="A2946" t="s">
-        <v>3599</v>
+        <v>3613</v>
       </c>
       <c r="B2946" t="s">
-        <v>3572</v>
+        <v>3558</v>
       </c>
       <c r="C2946"/>
     </row>
     <row r="2947" spans="1:3">
       <c r="A2947" t="s">
-        <v>3600</v>
+        <v>3614</v>
       </c>
       <c r="B2947" t="s">
-        <v>3572</v>
+        <v>3558</v>
       </c>
       <c r="C2947"/>
     </row>
     <row r="2948" spans="1:3">
       <c r="A2948" t="s">
-        <v>3601</v>
+        <v>3615</v>
       </c>
       <c r="B2948" t="s">
-        <v>3602</v>
+        <v>3558</v>
       </c>
       <c r="C2948"/>
     </row>
     <row r="2949" spans="1:3">
       <c r="A2949" t="s">
-        <v>3603</v>
+        <v>3616</v>
       </c>
       <c r="B2949" t="s">
-        <v>3602</v>
+        <v>3558</v>
       </c>
       <c r="C2949"/>
     </row>
     <row r="2950" spans="1:3">
       <c r="A2950" t="s">
-        <v>3604</v>
+        <v>3617</v>
       </c>
       <c r="B2950" t="s">
-        <v>3602</v>
+        <v>3558</v>
       </c>
       <c r="C2950"/>
     </row>
     <row r="2951" spans="1:3">
       <c r="A2951" t="s">
-        <v>3605</v>
+        <v>3618</v>
       </c>
       <c r="B2951" t="s">
-        <v>3602</v>
+        <v>3558</v>
       </c>
       <c r="C2951"/>
     </row>
     <row r="2952" spans="1:3">
       <c r="A2952" t="s">
-        <v>3606</v>
+        <v>3619</v>
       </c>
       <c r="B2952" t="s">
-        <v>3602</v>
+        <v>3558</v>
       </c>
       <c r="C2952"/>
     </row>
     <row r="2953" spans="1:3">
       <c r="A2953" t="s">
-        <v>3607</v>
+        <v>3620</v>
       </c>
       <c r="B2953" t="s">
-        <v>3602</v>
+        <v>3558</v>
       </c>
       <c r="C2953"/>
     </row>
     <row r="2954" spans="1:3">
       <c r="A2954" t="s">
-        <v>3608</v>
+        <v>3621</v>
       </c>
       <c r="B2954" t="s">
-        <v>3602</v>
+        <v>3558</v>
       </c>
       <c r="C2954"/>
     </row>
     <row r="2955" spans="1:3">
       <c r="A2955" t="s">
-        <v>3609</v>
+        <v>3622</v>
       </c>
       <c r="B2955" t="s">
-        <v>3602</v>
+        <v>3623</v>
       </c>
       <c r="C2955"/>
     </row>
     <row r="2956" spans="1:3">
       <c r="A2956" t="s">
-        <v>3610</v>
+        <v>3624</v>
       </c>
       <c r="B2956" t="s">
-        <v>3602</v>
+        <v>3625</v>
       </c>
       <c r="C2956"/>
     </row>
     <row r="2957" spans="1:3">
       <c r="A2957" t="s">
-        <v>3611</v>
+        <v>3626</v>
       </c>
       <c r="B2957" t="s">
-        <v>3602</v>
+        <v>3625</v>
       </c>
       <c r="C2957"/>
     </row>
     <row r="2958" spans="1:3">
       <c r="A2958" t="s">
-        <v>3612</v>
+        <v>3627</v>
       </c>
       <c r="B2958" t="s">
-        <v>3602</v>
+        <v>3625</v>
       </c>
       <c r="C2958"/>
     </row>
     <row r="2959" spans="1:3">
       <c r="A2959" t="s">
-        <v>3613</v>
+        <v>3628</v>
       </c>
       <c r="B2959" t="s">
-        <v>3602</v>
+        <v>3625</v>
       </c>
       <c r="C2959"/>
     </row>
     <row r="2960" spans="1:3">
       <c r="A2960" t="s">
-        <v>3614</v>
+        <v>3629</v>
       </c>
       <c r="B2960" t="s">
-        <v>3602</v>
+        <v>3625</v>
       </c>
       <c r="C2960"/>
     </row>
     <row r="2961" spans="1:3">
       <c r="A2961" t="s">
-        <v>3615</v>
+        <v>3630</v>
       </c>
       <c r="B2961" t="s">
-        <v>3602</v>
+        <v>3625</v>
       </c>
       <c r="C2961"/>
     </row>
     <row r="2962" spans="1:3">
       <c r="A2962" t="s">
-        <v>3616</v>
+        <v>3631</v>
       </c>
       <c r="B2962" t="s">
-        <v>3602</v>
+        <v>3625</v>
       </c>
       <c r="C2962"/>
     </row>
     <row r="2963" spans="1:3">
       <c r="A2963" t="s">
-        <v>3617</v>
+        <v>3632</v>
       </c>
       <c r="B2963" t="s">
-        <v>3602</v>
+        <v>3625</v>
       </c>
       <c r="C2963"/>
     </row>
     <row r="2964" spans="1:3">
       <c r="A2964" t="s">
-        <v>3618</v>
+        <v>3633</v>
       </c>
       <c r="B2964" t="s">
-        <v>3602</v>
+        <v>3625</v>
       </c>
       <c r="C2964"/>
     </row>
     <row r="2965" spans="1:3">
       <c r="A2965" t="s">
-        <v>3619</v>
+        <v>3634</v>
       </c>
       <c r="B2965" t="s">
-        <v>3602</v>
+        <v>3625</v>
       </c>
       <c r="C2965"/>
     </row>
     <row r="2966" spans="1:3">
       <c r="A2966" t="s">
-        <v>3620</v>
+        <v>3635</v>
       </c>
       <c r="B2966" t="s">
-        <v>3602</v>
+        <v>3625</v>
       </c>
       <c r="C2966"/>
     </row>
     <row r="2967" spans="1:3">
       <c r="A2967" t="s">
-        <v>3621</v>
+        <v>3636</v>
       </c>
       <c r="B2967" t="s">
-        <v>3602</v>
+        <v>3625</v>
       </c>
       <c r="C2967"/>
     </row>
     <row r="2968" spans="1:3">
       <c r="A2968" t="s">
-        <v>3622</v>
+        <v>3637</v>
       </c>
       <c r="B2968" t="s">
-        <v>3602</v>
+        <v>3625</v>
       </c>
       <c r="C2968"/>
     </row>
     <row r="2969" spans="1:3">
       <c r="A2969" t="s">
-        <v>3623</v>
+        <v>3638</v>
       </c>
       <c r="B2969" t="s">
-        <v>3602</v>
+        <v>3625</v>
       </c>
       <c r="C2969"/>
     </row>
     <row r="2970" spans="1:3">
       <c r="A2970" t="s">
-        <v>3624</v>
+        <v>3639</v>
       </c>
       <c r="B2970" t="s">
-        <v>3602</v>
+        <v>3625</v>
       </c>
       <c r="C2970"/>
     </row>
     <row r="2971" spans="1:3">
       <c r="A2971" t="s">
+        <v>3640</v>
+      </c>
+      <c r="B2971" t="s">
         <v>3625</v>
-      </c>
-[...1 lines deleted...]
-        <v>3602</v>
       </c>
       <c r="C2971"/>
     </row>
     <row r="2972" spans="1:3">
       <c r="A2972" t="s">
-        <v>3626</v>
+        <v>3641</v>
       </c>
       <c r="B2972" t="s">
-        <v>3602</v>
+        <v>3625</v>
       </c>
       <c r="C2972"/>
     </row>
     <row r="2973" spans="1:3">
       <c r="A2973" t="s">
-        <v>3627</v>
+        <v>3642</v>
       </c>
       <c r="B2973" t="s">
-        <v>3602</v>
+        <v>3625</v>
       </c>
       <c r="C2973"/>
     </row>
     <row r="2974" spans="1:3">
       <c r="A2974" t="s">
-        <v>3628</v>
+        <v>3643</v>
       </c>
       <c r="B2974" t="s">
-        <v>3602</v>
+        <v>3625</v>
       </c>
       <c r="C2974"/>
     </row>
     <row r="2975" spans="1:3">
       <c r="A2975" t="s">
-        <v>3629</v>
+        <v>3644</v>
       </c>
       <c r="B2975" t="s">
-        <v>3602</v>
+        <v>3625</v>
       </c>
       <c r="C2975"/>
     </row>
     <row r="2976" spans="1:3">
       <c r="A2976" t="s">
-        <v>3630</v>
+        <v>3645</v>
       </c>
       <c r="B2976" t="s">
-        <v>3602</v>
+        <v>3625</v>
       </c>
       <c r="C2976"/>
     </row>
     <row r="2977" spans="1:3">
       <c r="A2977" t="s">
-        <v>3631</v>
+        <v>3646</v>
       </c>
       <c r="B2977" t="s">
-        <v>3602</v>
+        <v>3625</v>
       </c>
       <c r="C2977"/>
     </row>
     <row r="2978" spans="1:3">
       <c r="A2978" t="s">
-        <v>3632</v>
+        <v>3647</v>
       </c>
       <c r="B2978" t="s">
-        <v>3602</v>
+        <v>3625</v>
       </c>
       <c r="C2978"/>
     </row>
     <row r="2979" spans="1:3">
       <c r="A2979" t="s">
-        <v>3633</v>
+        <v>3648</v>
       </c>
       <c r="B2979" t="s">
-        <v>3602</v>
+        <v>3625</v>
       </c>
       <c r="C2979"/>
     </row>
     <row r="2980" spans="1:3">
       <c r="A2980" t="s">
-        <v>3634</v>
+        <v>3649</v>
       </c>
       <c r="B2980" t="s">
-        <v>3602</v>
+        <v>3625</v>
       </c>
       <c r="C2980"/>
     </row>
     <row r="2981" spans="1:3">
       <c r="A2981" t="s">
-        <v>3635</v>
+        <v>3650</v>
       </c>
       <c r="B2981" t="s">
-        <v>3602</v>
+        <v>3625</v>
       </c>
       <c r="C2981"/>
     </row>
     <row r="2982" spans="1:3">
       <c r="A2982" t="s">
-        <v>3636</v>
+        <v>3651</v>
       </c>
       <c r="B2982" t="s">
-        <v>3602</v>
+        <v>3625</v>
       </c>
       <c r="C2982"/>
     </row>
     <row r="2983" spans="1:3">
       <c r="A2983" t="s">
-        <v>3637</v>
+        <v>3652</v>
       </c>
       <c r="B2983" t="s">
-        <v>3602</v>
+        <v>3625</v>
       </c>
       <c r="C2983"/>
     </row>
     <row r="2984" spans="1:3">
       <c r="A2984" t="s">
-        <v>3638</v>
+        <v>3653</v>
       </c>
       <c r="B2984" t="s">
-        <v>3602</v>
+        <v>3625</v>
       </c>
       <c r="C2984"/>
     </row>
     <row r="2985" spans="1:3">
       <c r="A2985" t="s">
-        <v>3639</v>
+        <v>3654</v>
       </c>
       <c r="B2985" t="s">
-        <v>3602</v>
+        <v>3625</v>
       </c>
       <c r="C2985"/>
     </row>
     <row r="2986" spans="1:3">
       <c r="A2986" t="s">
-        <v>3640</v>
+        <v>3655</v>
       </c>
       <c r="B2986" t="s">
-        <v>3641</v>
+        <v>3625</v>
       </c>
       <c r="C2986"/>
     </row>
     <row r="2987" spans="1:3">
       <c r="A2987" t="s">
-        <v>3642</v>
+        <v>3656</v>
       </c>
       <c r="B2987" t="s">
-        <v>3641</v>
+        <v>3625</v>
       </c>
       <c r="C2987"/>
     </row>
     <row r="2988" spans="1:3">
       <c r="A2988" t="s">
-        <v>3643</v>
+        <v>3657</v>
       </c>
       <c r="B2988" t="s">
-        <v>3641</v>
+        <v>3658</v>
       </c>
       <c r="C2988"/>
     </row>
     <row r="2989" spans="1:3">
       <c r="A2989" t="s">
-        <v>3644</v>
+        <v>3659</v>
       </c>
       <c r="B2989" t="s">
-        <v>3641</v>
+        <v>3658</v>
       </c>
       <c r="C2989"/>
     </row>
     <row r="2990" spans="1:3">
       <c r="A2990" t="s">
-        <v>3645</v>
+        <v>3660</v>
       </c>
       <c r="B2990" t="s">
-        <v>3641</v>
+        <v>3658</v>
       </c>
       <c r="C2990"/>
     </row>
     <row r="2991" spans="1:3">
       <c r="A2991" t="s">
-        <v>3646</v>
+        <v>3661</v>
       </c>
       <c r="B2991" t="s">
-        <v>3641</v>
+        <v>3658</v>
       </c>
       <c r="C2991"/>
     </row>
     <row r="2992" spans="1:3">
       <c r="A2992" t="s">
-        <v>3647</v>
+        <v>3662</v>
       </c>
       <c r="B2992" t="s">
-        <v>3641</v>
+        <v>3658</v>
       </c>
       <c r="C2992"/>
     </row>
     <row r="2993" spans="1:3">
       <c r="A2993" t="s">
-        <v>3648</v>
+        <v>3663</v>
       </c>
       <c r="B2993" t="s">
-        <v>3641</v>
+        <v>3658</v>
       </c>
       <c r="C2993"/>
     </row>
     <row r="2994" spans="1:3">
       <c r="A2994" t="s">
-        <v>3649</v>
+        <v>3664</v>
       </c>
       <c r="B2994" t="s">
-        <v>3641</v>
+        <v>3658</v>
       </c>
       <c r="C2994"/>
     </row>
     <row r="2995" spans="1:3">
       <c r="A2995" t="s">
-        <v>3650</v>
+        <v>3665</v>
       </c>
       <c r="B2995" t="s">
-        <v>3641</v>
+        <v>3658</v>
       </c>
       <c r="C2995"/>
     </row>
     <row r="2996" spans="1:3">
       <c r="A2996" t="s">
-        <v>3651</v>
+        <v>3666</v>
       </c>
       <c r="B2996" t="s">
-        <v>3641</v>
+        <v>3658</v>
       </c>
       <c r="C2996"/>
     </row>
     <row r="2997" spans="1:3">
       <c r="A2997" t="s">
-        <v>3652</v>
+        <v>3667</v>
       </c>
       <c r="B2997" t="s">
-        <v>3641</v>
+        <v>3658</v>
       </c>
       <c r="C2997"/>
     </row>
     <row r="2998" spans="1:3">
       <c r="A2998" t="s">
-        <v>3653</v>
+        <v>3668</v>
       </c>
       <c r="B2998" t="s">
-        <v>3641</v>
+        <v>3658</v>
       </c>
       <c r="C2998"/>
     </row>
     <row r="2999" spans="1:3">
       <c r="A2999" t="s">
-        <v>3654</v>
+        <v>3669</v>
       </c>
       <c r="B2999" t="s">
-        <v>3641</v>
+        <v>3658</v>
       </c>
       <c r="C2999"/>
     </row>
     <row r="3000" spans="1:3">
       <c r="A3000" t="s">
-        <v>3655</v>
+        <v>3670</v>
       </c>
       <c r="B3000" t="s">
-        <v>3641</v>
+        <v>3658</v>
       </c>
       <c r="C3000"/>
     </row>
     <row r="3001" spans="1:3">
       <c r="A3001" t="s">
-        <v>3656</v>
+        <v>3671</v>
       </c>
       <c r="B3001" t="s">
-        <v>3641</v>
+        <v>3658</v>
       </c>
       <c r="C3001"/>
     </row>
     <row r="3002" spans="1:3">
       <c r="A3002" t="s">
-        <v>3657</v>
+        <v>3672</v>
       </c>
       <c r="B3002" t="s">
-        <v>3641</v>
+        <v>3658</v>
       </c>
       <c r="C3002"/>
     </row>
     <row r="3003" spans="1:3">
       <c r="A3003" t="s">
-        <v>3646</v>
+        <v>3673</v>
       </c>
       <c r="B3003" t="s">
-        <v>3641</v>
+        <v>3658</v>
       </c>
       <c r="C3003"/>
     </row>
     <row r="3004" spans="1:3">
       <c r="A3004" t="s">
+        <v>3674</v>
+      </c>
+      <c r="B3004" t="s">
         <v>3658</v>
-      </c>
-[...1 lines deleted...]
-        <v>3641</v>
       </c>
       <c r="C3004"/>
     </row>
     <row r="3005" spans="1:3">
       <c r="A3005" t="s">
-        <v>3659</v>
+        <v>3675</v>
       </c>
       <c r="B3005" t="s">
-        <v>3641</v>
+        <v>3658</v>
       </c>
       <c r="C3005"/>
     </row>
     <row r="3006" spans="1:3">
       <c r="A3006" t="s">
-        <v>3660</v>
+        <v>3676</v>
       </c>
       <c r="B3006" t="s">
-        <v>3641</v>
+        <v>3658</v>
       </c>
       <c r="C3006"/>
     </row>
     <row r="3007" spans="1:3">
       <c r="A3007" t="s">
-        <v>3661</v>
+        <v>3677</v>
       </c>
       <c r="B3007" t="s">
-        <v>3641</v>
+        <v>3658</v>
       </c>
       <c r="C3007"/>
     </row>
     <row r="3008" spans="1:3">
       <c r="A3008" t="s">
-        <v>3662</v>
+        <v>3678</v>
       </c>
       <c r="B3008" t="s">
-        <v>3641</v>
+        <v>3658</v>
       </c>
       <c r="C3008"/>
     </row>
     <row r="3009" spans="1:3">
       <c r="A3009" t="s">
-        <v>3663</v>
+        <v>3679</v>
       </c>
       <c r="B3009" t="s">
-        <v>3641</v>
+        <v>3658</v>
       </c>
       <c r="C3009"/>
     </row>
     <row r="3010" spans="1:3">
       <c r="A3010" t="s">
-        <v>3664</v>
+        <v>3680</v>
       </c>
       <c r="B3010" t="s">
-        <v>3641</v>
+        <v>3658</v>
       </c>
       <c r="C3010"/>
     </row>
     <row r="3011" spans="1:3">
       <c r="A3011" t="s">
-        <v>3665</v>
+        <v>3681</v>
       </c>
       <c r="B3011" t="s">
-        <v>3641</v>
+        <v>3658</v>
       </c>
       <c r="C3011"/>
     </row>
     <row r="3012" spans="1:3">
       <c r="A3012" t="s">
-        <v>3666</v>
+        <v>3682</v>
       </c>
       <c r="B3012" t="s">
-        <v>3641</v>
+        <v>3658</v>
       </c>
       <c r="C3012"/>
     </row>
     <row r="3013" spans="1:3">
       <c r="A3013" t="s">
-        <v>3667</v>
+        <v>3683</v>
       </c>
       <c r="B3013" t="s">
-        <v>3641</v>
+        <v>3658</v>
       </c>
       <c r="C3013"/>
     </row>
     <row r="3014" spans="1:3">
       <c r="A3014" t="s">
-        <v>3668</v>
+        <v>3684</v>
       </c>
       <c r="B3014" t="s">
-        <v>3641</v>
+        <v>3658</v>
       </c>
       <c r="C3014"/>
     </row>
     <row r="3015" spans="1:3">
       <c r="A3015" t="s">
-        <v>3669</v>
+        <v>3685</v>
       </c>
       <c r="B3015" t="s">
-        <v>3641</v>
+        <v>3658</v>
       </c>
       <c r="C3015"/>
     </row>
     <row r="3016" spans="1:3">
       <c r="A3016" t="s">
-        <v>3670</v>
+        <v>3686</v>
       </c>
       <c r="B3016" t="s">
-        <v>3641</v>
+        <v>3658</v>
       </c>
       <c r="C3016"/>
     </row>
     <row r="3017" spans="1:3">
       <c r="A3017" t="s">
-        <v>3671</v>
+        <v>3687</v>
       </c>
       <c r="B3017" t="s">
-        <v>3641</v>
+        <v>3688</v>
       </c>
       <c r="C3017"/>
     </row>
     <row r="3018" spans="1:3">
       <c r="A3018" t="s">
-        <v>3672</v>
+        <v>3689</v>
       </c>
       <c r="B3018" t="s">
-        <v>3641</v>
+        <v>3688</v>
       </c>
       <c r="C3018"/>
     </row>
     <row r="3019" spans="1:3">
       <c r="A3019" t="s">
-        <v>3673</v>
+        <v>3690</v>
       </c>
       <c r="B3019" t="s">
-        <v>3641</v>
+        <v>3688</v>
       </c>
       <c r="C3019"/>
     </row>
     <row r="3020" spans="1:3">
       <c r="A3020" t="s">
-        <v>3674</v>
+        <v>3691</v>
       </c>
       <c r="B3020" t="s">
-        <v>3641</v>
+        <v>3688</v>
       </c>
       <c r="C3020"/>
     </row>
     <row r="3021" spans="1:3">
       <c r="A3021" t="s">
-        <v>3675</v>
+        <v>3692</v>
       </c>
       <c r="B3021" t="s">
-        <v>3641</v>
+        <v>3688</v>
       </c>
       <c r="C3021"/>
     </row>
     <row r="3022" spans="1:3">
       <c r="A3022" t="s">
-        <v>3676</v>
+        <v>3693</v>
       </c>
       <c r="B3022" t="s">
-        <v>3641</v>
+        <v>3688</v>
       </c>
       <c r="C3022"/>
     </row>
     <row r="3023" spans="1:3">
       <c r="A3023" t="s">
-        <v>3677</v>
+        <v>3694</v>
       </c>
       <c r="B3023" t="s">
-        <v>3641</v>
+        <v>3688</v>
       </c>
       <c r="C3023"/>
     </row>
     <row r="3024" spans="1:3">
       <c r="A3024" t="s">
-        <v>3678</v>
+        <v>3695</v>
       </c>
       <c r="B3024" t="s">
-        <v>3641</v>
+        <v>3688</v>
       </c>
       <c r="C3024"/>
     </row>
     <row r="3025" spans="1:3">
       <c r="A3025" t="s">
-        <v>3679</v>
+        <v>3696</v>
       </c>
       <c r="B3025" t="s">
-        <v>3680</v>
+        <v>3688</v>
       </c>
       <c r="C3025"/>
     </row>
     <row r="3026" spans="1:3">
       <c r="A3026" t="s">
-        <v>3681</v>
+        <v>3697</v>
       </c>
       <c r="B3026" t="s">
-        <v>3680</v>
+        <v>3688</v>
       </c>
       <c r="C3026"/>
     </row>
     <row r="3027" spans="1:3">
       <c r="A3027" t="s">
-        <v>3682</v>
+        <v>3698</v>
       </c>
       <c r="B3027" t="s">
-        <v>3680</v>
+        <v>3688</v>
       </c>
       <c r="C3027"/>
     </row>
     <row r="3028" spans="1:3">
       <c r="A3028" t="s">
-        <v>3683</v>
+        <v>3699</v>
       </c>
       <c r="B3028" t="s">
-        <v>3680</v>
+        <v>3688</v>
       </c>
       <c r="C3028"/>
     </row>
     <row r="3029" spans="1:3">
       <c r="A3029" t="s">
-        <v>3684</v>
+        <v>3700</v>
       </c>
       <c r="B3029" t="s">
-        <v>3680</v>
+        <v>3688</v>
       </c>
       <c r="C3029"/>
     </row>
     <row r="3030" spans="1:3">
       <c r="A3030" t="s">
-        <v>3685</v>
+        <v>3701</v>
       </c>
       <c r="B3030" t="s">
-        <v>3680</v>
+        <v>3688</v>
       </c>
       <c r="C3030"/>
     </row>
     <row r="3031" spans="1:3">
       <c r="A3031" t="s">
-        <v>3686</v>
+        <v>3702</v>
       </c>
       <c r="B3031" t="s">
-        <v>3680</v>
+        <v>3688</v>
       </c>
       <c r="C3031"/>
     </row>
     <row r="3032" spans="1:3">
       <c r="A3032" t="s">
-        <v>3687</v>
+        <v>3703</v>
       </c>
       <c r="B3032" t="s">
-        <v>3680</v>
+        <v>3688</v>
       </c>
       <c r="C3032"/>
     </row>
     <row r="3033" spans="1:3">
       <c r="A3033" t="s">
+        <v>3704</v>
+      </c>
+      <c r="B3033" t="s">
         <v>3688</v>
-      </c>
-[...1 lines deleted...]
-        <v>3680</v>
       </c>
       <c r="C3033"/>
     </row>
     <row r="3034" spans="1:3">
       <c r="A3034" t="s">
-        <v>3689</v>
+        <v>3705</v>
       </c>
       <c r="B3034" t="s">
-        <v>3680</v>
+        <v>3688</v>
       </c>
       <c r="C3034"/>
     </row>
     <row r="3035" spans="1:3">
       <c r="A3035" t="s">
-        <v>3690</v>
+        <v>3706</v>
       </c>
       <c r="B3035" t="s">
-        <v>3680</v>
+        <v>3688</v>
       </c>
       <c r="C3035"/>
     </row>
     <row r="3036" spans="1:3">
       <c r="A3036" t="s">
-        <v>3691</v>
+        <v>3707</v>
       </c>
       <c r="B3036" t="s">
-        <v>3680</v>
+        <v>3688</v>
       </c>
       <c r="C3036"/>
     </row>
     <row r="3037" spans="1:3">
       <c r="A3037" t="s">
-        <v>3692</v>
+        <v>3708</v>
       </c>
       <c r="B3037" t="s">
-        <v>3680</v>
+        <v>3688</v>
       </c>
       <c r="C3037"/>
     </row>
     <row r="3038" spans="1:3">
       <c r="A3038" t="s">
-        <v>3693</v>
+        <v>3709</v>
       </c>
       <c r="B3038" t="s">
-        <v>3680</v>
+        <v>3688</v>
       </c>
       <c r="C3038"/>
     </row>
     <row r="3039" spans="1:3">
       <c r="A3039" t="s">
-        <v>3694</v>
+        <v>3710</v>
       </c>
       <c r="B3039" t="s">
-        <v>3680</v>
+        <v>3688</v>
       </c>
       <c r="C3039"/>
     </row>
     <row r="3040" spans="1:3">
       <c r="A3040" t="s">
-        <v>3695</v>
+        <v>3711</v>
       </c>
       <c r="B3040" t="s">
-        <v>3680</v>
+        <v>3688</v>
       </c>
       <c r="C3040"/>
     </row>
     <row r="3041" spans="1:3">
       <c r="A3041" t="s">
-        <v>3696</v>
+        <v>3712</v>
       </c>
       <c r="B3041" t="s">
-        <v>3680</v>
+        <v>3688</v>
       </c>
       <c r="C3041"/>
     </row>
     <row r="3042" spans="1:3">
       <c r="A3042" t="s">
-        <v>3697</v>
+        <v>3713</v>
       </c>
       <c r="B3042" t="s">
-        <v>3680</v>
+        <v>3688</v>
       </c>
       <c r="C3042"/>
     </row>
     <row r="3043" spans="1:3">
       <c r="A3043" t="s">
-        <v>3698</v>
+        <v>3714</v>
       </c>
       <c r="B3043" t="s">
-        <v>3680</v>
+        <v>3688</v>
       </c>
       <c r="C3043"/>
     </row>
     <row r="3044" spans="1:3">
       <c r="A3044" t="s">
-        <v>3699</v>
+        <v>3715</v>
       </c>
       <c r="B3044" t="s">
-        <v>3680</v>
+        <v>3688</v>
       </c>
       <c r="C3044"/>
     </row>
     <row r="3045" spans="1:3">
       <c r="A3045" t="s">
-        <v>3700</v>
+        <v>3716</v>
       </c>
       <c r="B3045" t="s">
-        <v>3680</v>
+        <v>3688</v>
       </c>
       <c r="C3045"/>
     </row>
     <row r="3046" spans="1:3">
       <c r="A3046" t="s">
-        <v>3701</v>
+        <v>3717</v>
       </c>
       <c r="B3046" t="s">
-        <v>3680</v>
+        <v>3688</v>
       </c>
       <c r="C3046"/>
     </row>
     <row r="3047" spans="1:3">
       <c r="A3047" t="s">
-        <v>3702</v>
+        <v>3718</v>
       </c>
       <c r="B3047" t="s">
-        <v>3680</v>
+        <v>3688</v>
       </c>
       <c r="C3047"/>
     </row>
     <row r="3048" spans="1:3">
       <c r="A3048" t="s">
-        <v>3703</v>
+        <v>3719</v>
       </c>
       <c r="B3048" t="s">
-        <v>3680</v>
+        <v>3688</v>
       </c>
       <c r="C3048"/>
     </row>
     <row r="3049" spans="1:3">
       <c r="A3049" t="s">
-        <v>3704</v>
+        <v>3720</v>
       </c>
       <c r="B3049" t="s">
-        <v>3680</v>
+        <v>3688</v>
       </c>
       <c r="C3049"/>
     </row>
     <row r="3050" spans="1:3">
       <c r="A3050" t="s">
-        <v>3705</v>
+        <v>3721</v>
       </c>
       <c r="B3050" t="s">
-        <v>3680</v>
+        <v>3688</v>
       </c>
       <c r="C3050"/>
     </row>
     <row r="3051" spans="1:3">
       <c r="A3051" t="s">
-        <v>3706</v>
+        <v>3722</v>
       </c>
       <c r="B3051" t="s">
-        <v>3680</v>
+        <v>3688</v>
       </c>
       <c r="C3051"/>
     </row>
     <row r="3052" spans="1:3">
       <c r="A3052" t="s">
-        <v>3707</v>
+        <v>3723</v>
       </c>
       <c r="B3052" t="s">
-        <v>3680</v>
+        <v>3688</v>
       </c>
       <c r="C3052"/>
     </row>
     <row r="3053" spans="1:3">
       <c r="A3053" t="s">
-        <v>3708</v>
+        <v>3724</v>
       </c>
       <c r="B3053" t="s">
-        <v>3680</v>
+        <v>3688</v>
       </c>
       <c r="C3053"/>
     </row>
     <row r="3054" spans="1:3">
       <c r="A3054" t="s">
-        <v>3709</v>
+        <v>3725</v>
       </c>
       <c r="B3054" t="s">
-        <v>3680</v>
+        <v>3688</v>
       </c>
       <c r="C3054"/>
     </row>
     <row r="3055" spans="1:3">
       <c r="A3055" t="s">
-        <v>3710</v>
+        <v>3726</v>
       </c>
       <c r="B3055" t="s">
-        <v>3680</v>
+        <v>3727</v>
       </c>
       <c r="C3055"/>
     </row>
     <row r="3056" spans="1:3">
       <c r="A3056" t="s">
-        <v>3711</v>
+        <v>3728</v>
       </c>
       <c r="B3056" t="s">
-        <v>3680</v>
+        <v>3727</v>
       </c>
       <c r="C3056"/>
     </row>
     <row r="3057" spans="1:3">
       <c r="A3057" t="s">
-        <v>3712</v>
+        <v>3729</v>
       </c>
       <c r="B3057" t="s">
-        <v>3680</v>
+        <v>3727</v>
       </c>
       <c r="C3057"/>
     </row>
     <row r="3058" spans="1:3">
       <c r="A3058" t="s">
-        <v>3713</v>
+        <v>3730</v>
       </c>
       <c r="B3058" t="s">
-        <v>3680</v>
+        <v>3727</v>
       </c>
       <c r="C3058"/>
     </row>
     <row r="3059" spans="1:3">
       <c r="A3059" t="s">
-        <v>3714</v>
+        <v>3731</v>
       </c>
       <c r="B3059" t="s">
-        <v>3715</v>
+        <v>3727</v>
       </c>
       <c r="C3059"/>
     </row>
     <row r="3060" spans="1:3">
       <c r="A3060" t="s">
-        <v>3716</v>
+        <v>3732</v>
       </c>
       <c r="B3060" t="s">
-        <v>3715</v>
+        <v>3727</v>
       </c>
       <c r="C3060"/>
     </row>
     <row r="3061" spans="1:3">
       <c r="A3061" t="s">
-        <v>3717</v>
+        <v>3733</v>
       </c>
       <c r="B3061" t="s">
-        <v>3715</v>
+        <v>3727</v>
       </c>
       <c r="C3061"/>
     </row>
     <row r="3062" spans="1:3">
       <c r="A3062" t="s">
-        <v>3718</v>
+        <v>3734</v>
       </c>
       <c r="B3062" t="s">
-        <v>3715</v>
+        <v>3727</v>
       </c>
       <c r="C3062"/>
     </row>
     <row r="3063" spans="1:3">
       <c r="A3063" t="s">
-        <v>3719</v>
+        <v>3735</v>
       </c>
       <c r="B3063" t="s">
-        <v>3715</v>
+        <v>3727</v>
       </c>
       <c r="C3063"/>
     </row>
     <row r="3064" spans="1:3">
       <c r="A3064" t="s">
-        <v>3720</v>
+        <v>3736</v>
       </c>
       <c r="B3064" t="s">
-        <v>3715</v>
+        <v>3727</v>
       </c>
       <c r="C3064"/>
     </row>
     <row r="3065" spans="1:3">
       <c r="A3065" t="s">
-        <v>3721</v>
+        <v>3737</v>
       </c>
       <c r="B3065" t="s">
-        <v>3715</v>
+        <v>3727</v>
       </c>
       <c r="C3065"/>
     </row>
     <row r="3066" spans="1:3">
       <c r="A3066" t="s">
-        <v>3722</v>
+        <v>3738</v>
       </c>
       <c r="B3066" t="s">
-        <v>3715</v>
+        <v>3727</v>
       </c>
       <c r="C3066"/>
     </row>
     <row r="3067" spans="1:3">
       <c r="A3067" t="s">
-        <v>3723</v>
+        <v>3739</v>
       </c>
       <c r="B3067" t="s">
-        <v>3715</v>
+        <v>3727</v>
       </c>
       <c r="C3067"/>
     </row>
     <row r="3068" spans="1:3">
       <c r="A3068" t="s">
-        <v>3724</v>
+        <v>3740</v>
       </c>
       <c r="B3068" t="s">
-        <v>3715</v>
+        <v>3727</v>
       </c>
       <c r="C3068"/>
     </row>
     <row r="3069" spans="1:3">
       <c r="A3069" t="s">
-        <v>3725</v>
+        <v>3741</v>
       </c>
       <c r="B3069" t="s">
-        <v>3715</v>
+        <v>3727</v>
       </c>
       <c r="C3069"/>
     </row>
     <row r="3070" spans="1:3">
       <c r="A3070" t="s">
-        <v>3726</v>
+        <v>3742</v>
       </c>
       <c r="B3070" t="s">
-        <v>3715</v>
+        <v>3727</v>
       </c>
       <c r="C3070"/>
     </row>
     <row r="3071" spans="1:3">
       <c r="A3071" t="s">
+        <v>3732</v>
+      </c>
+      <c r="B3071" t="s">
         <v>3727</v>
-      </c>
-[...1 lines deleted...]
-        <v>3715</v>
       </c>
       <c r="C3071"/>
     </row>
     <row r="3072" spans="1:3">
       <c r="A3072" t="s">
-        <v>3728</v>
+        <v>3743</v>
       </c>
       <c r="B3072" t="s">
-        <v>3715</v>
+        <v>3727</v>
       </c>
       <c r="C3072"/>
     </row>
     <row r="3073" spans="1:3">
       <c r="A3073" t="s">
-        <v>3729</v>
+        <v>3744</v>
       </c>
       <c r="B3073" t="s">
-        <v>3715</v>
+        <v>3727</v>
       </c>
       <c r="C3073"/>
     </row>
     <row r="3074" spans="1:3">
       <c r="A3074" t="s">
-        <v>3730</v>
+        <v>3745</v>
       </c>
       <c r="B3074" t="s">
-        <v>3715</v>
+        <v>3727</v>
       </c>
       <c r="C3074"/>
     </row>
     <row r="3075" spans="1:3">
       <c r="A3075" t="s">
-        <v>3731</v>
+        <v>3746</v>
       </c>
       <c r="B3075" t="s">
-        <v>3715</v>
+        <v>3727</v>
       </c>
       <c r="C3075"/>
     </row>
     <row r="3076" spans="1:3">
       <c r="A3076" t="s">
-        <v>3732</v>
+        <v>3747</v>
       </c>
       <c r="B3076" t="s">
-        <v>3715</v>
+        <v>3727</v>
       </c>
       <c r="C3076"/>
     </row>
     <row r="3077" spans="1:3">
       <c r="A3077" t="s">
-        <v>3733</v>
+        <v>3748</v>
       </c>
       <c r="B3077" t="s">
-        <v>3715</v>
+        <v>3727</v>
       </c>
       <c r="C3077"/>
     </row>
     <row r="3078" spans="1:3">
       <c r="A3078" t="s">
-        <v>3734</v>
+        <v>3749</v>
       </c>
       <c r="B3078" t="s">
-        <v>3715</v>
+        <v>3727</v>
       </c>
       <c r="C3078"/>
     </row>
     <row r="3079" spans="1:3">
       <c r="A3079" t="s">
-        <v>3735</v>
+        <v>3750</v>
       </c>
       <c r="B3079" t="s">
-        <v>3715</v>
+        <v>3727</v>
       </c>
       <c r="C3079"/>
     </row>
     <row r="3080" spans="1:3">
       <c r="A3080" t="s">
-        <v>3736</v>
+        <v>3751</v>
       </c>
       <c r="B3080" t="s">
-        <v>3715</v>
+        <v>3727</v>
       </c>
       <c r="C3080"/>
     </row>
     <row r="3081" spans="1:3">
       <c r="A3081" t="s">
-        <v>3737</v>
+        <v>3752</v>
       </c>
       <c r="B3081" t="s">
-        <v>3715</v>
+        <v>3727</v>
       </c>
       <c r="C3081"/>
     </row>
     <row r="3082" spans="1:3">
       <c r="A3082" t="s">
-        <v>3738</v>
+        <v>3753</v>
       </c>
       <c r="B3082" t="s">
-        <v>3715</v>
+        <v>3727</v>
       </c>
       <c r="C3082"/>
     </row>
     <row r="3083" spans="1:3">
       <c r="A3083" t="s">
-        <v>3739</v>
+        <v>3754</v>
       </c>
       <c r="B3083" t="s">
-        <v>3715</v>
+        <v>3727</v>
       </c>
       <c r="C3083"/>
     </row>
     <row r="3084" spans="1:3">
       <c r="A3084" t="s">
-        <v>3740</v>
+        <v>3755</v>
       </c>
       <c r="B3084" t="s">
-        <v>3715</v>
+        <v>3727</v>
       </c>
       <c r="C3084"/>
     </row>
     <row r="3085" spans="1:3">
       <c r="A3085" t="s">
-        <v>3741</v>
+        <v>3756</v>
       </c>
       <c r="B3085" t="s">
-        <v>3715</v>
+        <v>3727</v>
       </c>
       <c r="C3085"/>
     </row>
     <row r="3086" spans="1:3">
       <c r="A3086" t="s">
-        <v>3742</v>
+        <v>3757</v>
       </c>
       <c r="B3086" t="s">
-        <v>3743</v>
+        <v>3727</v>
       </c>
       <c r="C3086"/>
     </row>
     <row r="3087" spans="1:3">
       <c r="A3087" t="s">
-        <v>3744</v>
+        <v>3758</v>
       </c>
       <c r="B3087" t="s">
-        <v>3743</v>
+        <v>3727</v>
       </c>
       <c r="C3087"/>
     </row>
     <row r="3088" spans="1:3">
       <c r="A3088" t="s">
-        <v>3745</v>
+        <v>3759</v>
       </c>
       <c r="B3088" t="s">
-        <v>3743</v>
+        <v>3727</v>
       </c>
       <c r="C3088"/>
     </row>
     <row r="3089" spans="1:3">
       <c r="A3089" t="s">
-        <v>3746</v>
+        <v>3760</v>
       </c>
       <c r="B3089" t="s">
-        <v>3743</v>
+        <v>3727</v>
       </c>
       <c r="C3089"/>
     </row>
     <row r="3090" spans="1:3">
       <c r="A3090" t="s">
-        <v>3747</v>
+        <v>3761</v>
       </c>
       <c r="B3090" t="s">
-        <v>3743</v>
+        <v>3727</v>
       </c>
       <c r="C3090"/>
     </row>
     <row r="3091" spans="1:3">
       <c r="A3091" t="s">
-        <v>3748</v>
+        <v>3762</v>
       </c>
       <c r="B3091" t="s">
-        <v>3743</v>
+        <v>3727</v>
       </c>
       <c r="C3091"/>
     </row>
     <row r="3092" spans="1:3">
       <c r="A3092" t="s">
-        <v>3749</v>
+        <v>3763</v>
       </c>
       <c r="B3092" t="s">
-        <v>3743</v>
+        <v>3727</v>
       </c>
       <c r="C3092"/>
     </row>
     <row r="3093" spans="1:3">
       <c r="A3093" t="s">
-        <v>3750</v>
+        <v>3764</v>
       </c>
       <c r="B3093" t="s">
-        <v>3743</v>
+        <v>3727</v>
       </c>
       <c r="C3093"/>
     </row>
     <row r="3094" spans="1:3">
       <c r="A3094" t="s">
-        <v>3751</v>
+        <v>3765</v>
       </c>
       <c r="B3094" t="s">
-        <v>3743</v>
+        <v>3766</v>
       </c>
       <c r="C3094"/>
     </row>
     <row r="3095" spans="1:3">
       <c r="A3095" t="s">
-        <v>3752</v>
+        <v>3767</v>
       </c>
       <c r="B3095" t="s">
-        <v>3743</v>
+        <v>3766</v>
       </c>
       <c r="C3095"/>
     </row>
     <row r="3096" spans="1:3">
       <c r="A3096" t="s">
-        <v>3753</v>
+        <v>3768</v>
       </c>
       <c r="B3096" t="s">
-        <v>3743</v>
+        <v>3766</v>
       </c>
       <c r="C3096"/>
     </row>
     <row r="3097" spans="1:3">
       <c r="A3097" t="s">
-        <v>3754</v>
+        <v>3769</v>
       </c>
       <c r="B3097" t="s">
-        <v>3743</v>
+        <v>3766</v>
       </c>
       <c r="C3097"/>
     </row>
     <row r="3098" spans="1:3">
       <c r="A3098" t="s">
-        <v>3755</v>
+        <v>3770</v>
       </c>
       <c r="B3098" t="s">
-        <v>3743</v>
+        <v>3766</v>
       </c>
       <c r="C3098"/>
     </row>
     <row r="3099" spans="1:3">
       <c r="A3099" t="s">
-        <v>3756</v>
+        <v>3771</v>
       </c>
       <c r="B3099" t="s">
-        <v>3743</v>
+        <v>3766</v>
       </c>
       <c r="C3099"/>
     </row>
     <row r="3100" spans="1:3">
       <c r="A3100" t="s">
-        <v>3757</v>
+        <v>3772</v>
       </c>
       <c r="B3100" t="s">
-        <v>3743</v>
+        <v>3766</v>
       </c>
       <c r="C3100"/>
     </row>
     <row r="3101" spans="1:3">
       <c r="A3101" t="s">
-        <v>3758</v>
+        <v>3773</v>
       </c>
       <c r="B3101" t="s">
-        <v>3743</v>
+        <v>3766</v>
       </c>
       <c r="C3101"/>
     </row>
     <row r="3102" spans="1:3">
       <c r="A3102" t="s">
-        <v>3759</v>
+        <v>3774</v>
       </c>
       <c r="B3102" t="s">
-        <v>3743</v>
+        <v>3766</v>
       </c>
       <c r="C3102"/>
     </row>
     <row r="3103" spans="1:3">
       <c r="A3103" t="s">
-        <v>3760</v>
+        <v>3775</v>
       </c>
       <c r="B3103" t="s">
-        <v>3743</v>
+        <v>3766</v>
       </c>
       <c r="C3103"/>
     </row>
     <row r="3104" spans="1:3">
       <c r="A3104" t="s">
-        <v>3761</v>
+        <v>3776</v>
       </c>
       <c r="B3104" t="s">
-        <v>3743</v>
+        <v>3766</v>
       </c>
       <c r="C3104"/>
     </row>
     <row r="3105" spans="1:3">
       <c r="A3105" t="s">
-        <v>3762</v>
+        <v>3777</v>
       </c>
       <c r="B3105" t="s">
-        <v>3743</v>
+        <v>3766</v>
       </c>
       <c r="C3105"/>
     </row>
     <row r="3106" spans="1:3">
       <c r="A3106" t="s">
-        <v>3763</v>
+        <v>3778</v>
       </c>
       <c r="B3106" t="s">
-        <v>3743</v>
+        <v>3766</v>
       </c>
       <c r="C3106"/>
     </row>
     <row r="3107" spans="1:3">
       <c r="A3107" t="s">
-        <v>3764</v>
+        <v>3779</v>
       </c>
       <c r="B3107" t="s">
-        <v>3743</v>
+        <v>3766</v>
       </c>
       <c r="C3107"/>
     </row>
     <row r="3108" spans="1:3">
       <c r="A3108" t="s">
-        <v>3765</v>
+        <v>3780</v>
       </c>
       <c r="B3108" t="s">
-        <v>3743</v>
+        <v>3766</v>
       </c>
       <c r="C3108"/>
     </row>
     <row r="3109" spans="1:3">
       <c r="A3109" t="s">
+        <v>3781</v>
+      </c>
+      <c r="B3109" t="s">
         <v>3766</v>
-      </c>
-[...1 lines deleted...]
-        <v>3743</v>
       </c>
       <c r="C3109"/>
     </row>
     <row r="3110" spans="1:3">
       <c r="A3110" t="s">
-        <v>3767</v>
+        <v>3782</v>
       </c>
       <c r="B3110" t="s">
-        <v>3743</v>
+        <v>3766</v>
       </c>
       <c r="C3110"/>
     </row>
     <row r="3111" spans="1:3">
       <c r="A3111" t="s">
-        <v>3768</v>
+        <v>3783</v>
       </c>
       <c r="B3111" t="s">
-        <v>3743</v>
+        <v>3766</v>
       </c>
       <c r="C3111"/>
     </row>
     <row r="3112" spans="1:3">
       <c r="A3112" t="s">
-        <v>3769</v>
+        <v>3784</v>
       </c>
       <c r="B3112" t="s">
-        <v>3743</v>
+        <v>3766</v>
       </c>
       <c r="C3112"/>
     </row>
     <row r="3113" spans="1:3">
       <c r="A3113" t="s">
-        <v>3770</v>
+        <v>3785</v>
       </c>
       <c r="B3113" t="s">
-        <v>3743</v>
+        <v>3766</v>
       </c>
       <c r="C3113"/>
     </row>
     <row r="3114" spans="1:3">
       <c r="A3114" t="s">
-        <v>3771</v>
+        <v>3786</v>
       </c>
       <c r="B3114" t="s">
-        <v>3743</v>
+        <v>3766</v>
       </c>
       <c r="C3114"/>
     </row>
     <row r="3115" spans="1:3">
       <c r="A3115" t="s">
-        <v>3772</v>
+        <v>3787</v>
       </c>
       <c r="B3115" t="s">
-        <v>3743</v>
+        <v>3766</v>
       </c>
       <c r="C3115"/>
     </row>
     <row r="3116" spans="1:3">
       <c r="A3116" t="s">
-        <v>3773</v>
+        <v>3788</v>
       </c>
       <c r="B3116" t="s">
-        <v>3743</v>
+        <v>3766</v>
       </c>
       <c r="C3116"/>
     </row>
     <row r="3117" spans="1:3">
       <c r="A3117" t="s">
-        <v>3774</v>
+        <v>3789</v>
       </c>
       <c r="B3117" t="s">
-        <v>3743</v>
+        <v>3766</v>
       </c>
       <c r="C3117"/>
     </row>
     <row r="3118" spans="1:3">
       <c r="A3118" t="s">
-        <v>3775</v>
+        <v>3790</v>
       </c>
       <c r="B3118" t="s">
-        <v>3743</v>
+        <v>3766</v>
       </c>
       <c r="C3118"/>
     </row>
     <row r="3119" spans="1:3">
       <c r="A3119" t="s">
-        <v>3776</v>
+        <v>3791</v>
       </c>
       <c r="B3119" t="s">
-        <v>3743</v>
+        <v>3766</v>
       </c>
       <c r="C3119"/>
     </row>
     <row r="3120" spans="1:3">
       <c r="A3120" t="s">
-        <v>3777</v>
+        <v>3792</v>
       </c>
       <c r="B3120" t="s">
-        <v>3743</v>
+        <v>3766</v>
       </c>
       <c r="C3120"/>
     </row>
     <row r="3121" spans="1:3">
       <c r="A3121" t="s">
-        <v>3778</v>
+        <v>3793</v>
       </c>
       <c r="B3121" t="s">
-        <v>3743</v>
+        <v>3766</v>
       </c>
       <c r="C3121"/>
     </row>
     <row r="3122" spans="1:3">
       <c r="A3122" t="s">
-        <v>3779</v>
+        <v>3794</v>
       </c>
       <c r="B3122" t="s">
-        <v>3743</v>
+        <v>3766</v>
       </c>
       <c r="C3122"/>
     </row>
     <row r="3123" spans="1:3">
       <c r="A3123" t="s">
-        <v>3780</v>
+        <v>3795</v>
       </c>
       <c r="B3123" t="s">
-        <v>3743</v>
+        <v>3766</v>
       </c>
       <c r="C3123"/>
     </row>
     <row r="3124" spans="1:3">
       <c r="A3124" t="s">
-        <v>3781</v>
+        <v>3796</v>
       </c>
       <c r="B3124" t="s">
-        <v>3743</v>
+        <v>3766</v>
       </c>
       <c r="C3124"/>
     </row>
     <row r="3125" spans="1:3">
       <c r="A3125" t="s">
-        <v>3782</v>
+        <v>3797</v>
       </c>
       <c r="B3125" t="s">
-        <v>3743</v>
+        <v>3766</v>
       </c>
       <c r="C3125"/>
     </row>
     <row r="3126" spans="1:3">
       <c r="A3126" t="s">
-        <v>3783</v>
+        <v>3798</v>
       </c>
       <c r="B3126" t="s">
-        <v>3743</v>
+        <v>3766</v>
       </c>
       <c r="C3126"/>
     </row>
     <row r="3127" spans="1:3">
       <c r="A3127" t="s">
-        <v>3784</v>
+        <v>3799</v>
       </c>
       <c r="B3127" t="s">
-        <v>3743</v>
+        <v>3766</v>
       </c>
       <c r="C3127"/>
     </row>
     <row r="3128" spans="1:3">
       <c r="A3128" t="s">
-        <v>3785</v>
+        <v>3800</v>
       </c>
       <c r="B3128" t="s">
-        <v>3743</v>
+        <v>3801</v>
       </c>
       <c r="C3128"/>
     </row>
     <row r="3129" spans="1:3">
       <c r="A3129" t="s">
-        <v>3786</v>
+        <v>3802</v>
       </c>
       <c r="B3129" t="s">
-        <v>3743</v>
+        <v>3801</v>
       </c>
       <c r="C3129"/>
     </row>
     <row r="3130" spans="1:3">
       <c r="A3130" t="s">
-        <v>3787</v>
+        <v>3803</v>
       </c>
       <c r="B3130" t="s">
-        <v>3743</v>
+        <v>3801</v>
       </c>
       <c r="C3130"/>
     </row>
     <row r="3131" spans="1:3">
       <c r="A3131" t="s">
-        <v>3788</v>
+        <v>3804</v>
       </c>
       <c r="B3131" t="s">
-        <v>3743</v>
+        <v>3801</v>
       </c>
       <c r="C3131"/>
     </row>
     <row r="3132" spans="1:3">
       <c r="A3132" t="s">
-        <v>3789</v>
+        <v>3805</v>
       </c>
       <c r="B3132" t="s">
-        <v>3743</v>
+        <v>3801</v>
       </c>
       <c r="C3132"/>
     </row>
     <row r="3133" spans="1:3">
       <c r="A3133" t="s">
-        <v>3790</v>
+        <v>3806</v>
       </c>
       <c r="B3133" t="s">
-        <v>3743</v>
+        <v>3801</v>
       </c>
       <c r="C3133"/>
     </row>
     <row r="3134" spans="1:3">
       <c r="A3134" t="s">
-        <v>3791</v>
+        <v>3807</v>
       </c>
       <c r="B3134" t="s">
-        <v>3743</v>
+        <v>3801</v>
       </c>
       <c r="C3134"/>
     </row>
     <row r="3135" spans="1:3">
       <c r="A3135" t="s">
-        <v>3792</v>
+        <v>3808</v>
       </c>
       <c r="B3135" t="s">
-        <v>3743</v>
+        <v>3801</v>
       </c>
       <c r="C3135"/>
     </row>
     <row r="3136" spans="1:3">
       <c r="A3136" t="s">
-        <v>3793</v>
+        <v>3809</v>
       </c>
       <c r="B3136" t="s">
-        <v>3743</v>
+        <v>3801</v>
       </c>
       <c r="C3136"/>
     </row>
     <row r="3137" spans="1:3">
       <c r="A3137" t="s">
-        <v>3794</v>
+        <v>3810</v>
       </c>
       <c r="B3137" t="s">
-        <v>3743</v>
+        <v>3801</v>
       </c>
       <c r="C3137"/>
     </row>
     <row r="3138" spans="1:3">
       <c r="A3138" t="s">
-        <v>3795</v>
+        <v>3811</v>
       </c>
       <c r="B3138" t="s">
-        <v>3743</v>
+        <v>3801</v>
       </c>
       <c r="C3138"/>
     </row>
     <row r="3139" spans="1:3">
       <c r="A3139" t="s">
-        <v>3796</v>
+        <v>3812</v>
       </c>
       <c r="B3139" t="s">
-        <v>3743</v>
+        <v>3801</v>
       </c>
       <c r="C3139"/>
     </row>
     <row r="3140" spans="1:3">
       <c r="A3140" t="s">
-        <v>3797</v>
+        <v>3813</v>
       </c>
       <c r="B3140" t="s">
-        <v>3743</v>
+        <v>3801</v>
       </c>
       <c r="C3140"/>
     </row>
     <row r="3141" spans="1:3">
       <c r="A3141" t="s">
-        <v>3798</v>
+        <v>3814</v>
       </c>
       <c r="B3141" t="s">
-        <v>3743</v>
+        <v>3801</v>
       </c>
       <c r="C3141"/>
     </row>
     <row r="3142" spans="1:3">
       <c r="A3142" t="s">
-        <v>3799</v>
+        <v>3815</v>
       </c>
       <c r="B3142" t="s">
-        <v>3743</v>
+        <v>3801</v>
       </c>
       <c r="C3142"/>
     </row>
     <row r="3143" spans="1:3">
       <c r="A3143" t="s">
-        <v>3800</v>
+        <v>3816</v>
       </c>
       <c r="B3143" t="s">
-        <v>3743</v>
+        <v>3801</v>
       </c>
       <c r="C3143"/>
     </row>
     <row r="3144" spans="1:3">
       <c r="A3144" t="s">
+        <v>3817</v>
+      </c>
+      <c r="B3144" t="s">
         <v>3801</v>
-      </c>
-[...1 lines deleted...]
-        <v>3743</v>
       </c>
       <c r="C3144"/>
     </row>
     <row r="3145" spans="1:3">
       <c r="A3145" t="s">
-        <v>3802</v>
+        <v>3818</v>
       </c>
       <c r="B3145" t="s">
-        <v>3743</v>
+        <v>3801</v>
       </c>
       <c r="C3145"/>
     </row>
     <row r="3146" spans="1:3">
       <c r="A3146" t="s">
-        <v>3803</v>
+        <v>3819</v>
       </c>
       <c r="B3146" t="s">
-        <v>3743</v>
+        <v>3801</v>
       </c>
       <c r="C3146"/>
     </row>
     <row r="3147" spans="1:3">
       <c r="A3147" t="s">
-        <v>3804</v>
+        <v>3820</v>
       </c>
       <c r="B3147" t="s">
-        <v>3805</v>
+        <v>3801</v>
       </c>
       <c r="C3147"/>
     </row>
     <row r="3148" spans="1:3">
       <c r="A3148" t="s">
-        <v>3806</v>
+        <v>3821</v>
       </c>
       <c r="B3148" t="s">
-        <v>3805</v>
+        <v>3801</v>
       </c>
       <c r="C3148"/>
     </row>
     <row r="3149" spans="1:3">
       <c r="A3149" t="s">
-        <v>3807</v>
+        <v>3822</v>
       </c>
       <c r="B3149" t="s">
-        <v>3805</v>
+        <v>3801</v>
       </c>
       <c r="C3149"/>
     </row>
     <row r="3150" spans="1:3">
       <c r="A3150" t="s">
-        <v>3808</v>
+        <v>3823</v>
       </c>
       <c r="B3150" t="s">
-        <v>3805</v>
+        <v>3801</v>
       </c>
       <c r="C3150"/>
     </row>
     <row r="3151" spans="1:3">
       <c r="A3151" t="s">
-        <v>3809</v>
+        <v>3824</v>
       </c>
       <c r="B3151" t="s">
-        <v>3805</v>
+        <v>3801</v>
       </c>
       <c r="C3151"/>
     </row>
     <row r="3152" spans="1:3">
       <c r="A3152" t="s">
-        <v>3810</v>
+        <v>3825</v>
       </c>
       <c r="B3152" t="s">
-        <v>3805</v>
+        <v>3801</v>
       </c>
       <c r="C3152"/>
     </row>
     <row r="3153" spans="1:3">
       <c r="A3153" t="s">
-        <v>3811</v>
+        <v>3826</v>
       </c>
       <c r="B3153" t="s">
-        <v>3805</v>
+        <v>3801</v>
       </c>
       <c r="C3153"/>
     </row>
     <row r="3154" spans="1:3">
       <c r="A3154" t="s">
-        <v>3812</v>
+        <v>3827</v>
       </c>
       <c r="B3154" t="s">
-        <v>3805</v>
+        <v>3801</v>
       </c>
       <c r="C3154"/>
     </row>
     <row r="3155" spans="1:3">
       <c r="A3155" t="s">
-        <v>3813</v>
+        <v>3828</v>
       </c>
       <c r="B3155" t="s">
-        <v>3805</v>
+        <v>3829</v>
       </c>
       <c r="C3155"/>
     </row>
     <row r="3156" spans="1:3">
       <c r="A3156" t="s">
-        <v>3814</v>
+        <v>3830</v>
       </c>
       <c r="B3156" t="s">
-        <v>3805</v>
+        <v>3829</v>
       </c>
       <c r="C3156"/>
     </row>
     <row r="3157" spans="1:3">
       <c r="A3157" t="s">
-        <v>3815</v>
+        <v>3831</v>
       </c>
       <c r="B3157" t="s">
-        <v>3805</v>
+        <v>3829</v>
       </c>
       <c r="C3157"/>
     </row>
     <row r="3158" spans="1:3">
       <c r="A3158" t="s">
-        <v>3816</v>
+        <v>3832</v>
       </c>
       <c r="B3158" t="s">
-        <v>3805</v>
+        <v>3829</v>
       </c>
       <c r="C3158"/>
     </row>
     <row r="3159" spans="1:3">
       <c r="A3159" t="s">
-        <v>3817</v>
+        <v>3833</v>
       </c>
       <c r="B3159" t="s">
-        <v>3805</v>
+        <v>3829</v>
       </c>
       <c r="C3159"/>
     </row>
     <row r="3160" spans="1:3">
       <c r="A3160" t="s">
-        <v>3818</v>
+        <v>3834</v>
       </c>
       <c r="B3160" t="s">
-        <v>3805</v>
+        <v>3829</v>
       </c>
       <c r="C3160"/>
     </row>
     <row r="3161" spans="1:3">
       <c r="A3161" t="s">
-        <v>3819</v>
+        <v>3835</v>
       </c>
       <c r="B3161" t="s">
-        <v>3805</v>
+        <v>3829</v>
       </c>
       <c r="C3161"/>
     </row>
     <row r="3162" spans="1:3">
       <c r="A3162" t="s">
-        <v>3820</v>
+        <v>3836</v>
       </c>
       <c r="B3162" t="s">
-        <v>3805</v>
+        <v>3829</v>
       </c>
       <c r="C3162"/>
     </row>
     <row r="3163" spans="1:3">
       <c r="A3163" t="s">
-        <v>3821</v>
+        <v>3837</v>
       </c>
       <c r="B3163" t="s">
-        <v>3805</v>
+        <v>3829</v>
       </c>
       <c r="C3163"/>
     </row>
     <row r="3164" spans="1:3">
       <c r="A3164" t="s">
-        <v>3822</v>
+        <v>3838</v>
       </c>
       <c r="B3164" t="s">
-        <v>3805</v>
+        <v>3829</v>
       </c>
       <c r="C3164"/>
     </row>
     <row r="3165" spans="1:3">
       <c r="A3165" t="s">
-        <v>3823</v>
+        <v>3839</v>
       </c>
       <c r="B3165" t="s">
-        <v>3805</v>
+        <v>3829</v>
       </c>
       <c r="C3165"/>
     </row>
     <row r="3166" spans="1:3">
       <c r="A3166" t="s">
-        <v>3824</v>
+        <v>3840</v>
       </c>
       <c r="B3166" t="s">
-        <v>3805</v>
+        <v>3829</v>
       </c>
       <c r="C3166"/>
     </row>
     <row r="3167" spans="1:3">
       <c r="A3167" t="s">
-        <v>3825</v>
+        <v>3841</v>
       </c>
       <c r="B3167" t="s">
-        <v>3805</v>
+        <v>3829</v>
       </c>
       <c r="C3167"/>
     </row>
     <row r="3168" spans="1:3">
       <c r="A3168" t="s">
-        <v>3826</v>
+        <v>3842</v>
       </c>
       <c r="B3168" t="s">
-        <v>3805</v>
+        <v>3829</v>
       </c>
       <c r="C3168"/>
     </row>
     <row r="3169" spans="1:3">
       <c r="A3169" t="s">
-        <v>3827</v>
+        <v>3843</v>
       </c>
       <c r="B3169" t="s">
-        <v>3805</v>
+        <v>3829</v>
       </c>
       <c r="C3169"/>
     </row>
     <row r="3170" spans="1:3">
       <c r="A3170" t="s">
-        <v>3828</v>
+        <v>3844</v>
       </c>
       <c r="B3170" t="s">
-        <v>3805</v>
+        <v>3829</v>
       </c>
       <c r="C3170"/>
     </row>
     <row r="3171" spans="1:3">
       <c r="A3171" t="s">
+        <v>3845</v>
+      </c>
+      <c r="B3171" t="s">
         <v>3829</v>
-      </c>
-[...1 lines deleted...]
-        <v>3805</v>
       </c>
       <c r="C3171"/>
     </row>
     <row r="3172" spans="1:3">
       <c r="A3172" t="s">
-        <v>3830</v>
+        <v>3846</v>
       </c>
       <c r="B3172" t="s">
-        <v>3805</v>
+        <v>3829</v>
       </c>
       <c r="C3172"/>
     </row>
     <row r="3173" spans="1:3">
       <c r="A3173" t="s">
-        <v>3831</v>
+        <v>3847</v>
       </c>
       <c r="B3173" t="s">
-        <v>3805</v>
+        <v>3829</v>
       </c>
       <c r="C3173"/>
     </row>
     <row r="3174" spans="1:3">
       <c r="A3174" t="s">
-        <v>3832</v>
+        <v>3848</v>
       </c>
       <c r="B3174" t="s">
-        <v>3805</v>
+        <v>3829</v>
       </c>
       <c r="C3174"/>
     </row>
     <row r="3175" spans="1:3">
       <c r="A3175" t="s">
-        <v>3833</v>
+        <v>3849</v>
       </c>
       <c r="B3175" t="s">
-        <v>3805</v>
+        <v>3829</v>
       </c>
       <c r="C3175"/>
     </row>
     <row r="3176" spans="1:3">
       <c r="A3176" t="s">
-        <v>3834</v>
+        <v>3850</v>
       </c>
       <c r="B3176" t="s">
-        <v>3805</v>
+        <v>3829</v>
       </c>
       <c r="C3176"/>
     </row>
     <row r="3177" spans="1:3">
       <c r="A3177" t="s">
-        <v>3835</v>
+        <v>3851</v>
       </c>
       <c r="B3177" t="s">
-        <v>3805</v>
+        <v>3829</v>
       </c>
       <c r="C3177"/>
     </row>
     <row r="3178" spans="1:3">
       <c r="A3178" t="s">
-        <v>3836</v>
+        <v>3852</v>
       </c>
       <c r="B3178" t="s">
-        <v>3805</v>
+        <v>3829</v>
       </c>
       <c r="C3178"/>
     </row>
     <row r="3179" spans="1:3">
       <c r="A3179" t="s">
-        <v>3837</v>
+        <v>3853</v>
       </c>
       <c r="B3179" t="s">
-        <v>3805</v>
+        <v>3829</v>
       </c>
       <c r="C3179"/>
     </row>
     <row r="3180" spans="1:3">
       <c r="A3180" t="s">
-        <v>3838</v>
+        <v>3854</v>
       </c>
       <c r="B3180" t="s">
-        <v>3805</v>
+        <v>3829</v>
       </c>
       <c r="C3180"/>
     </row>
     <row r="3181" spans="1:3">
       <c r="A3181" t="s">
-        <v>3839</v>
+        <v>3855</v>
       </c>
       <c r="B3181" t="s">
-        <v>3805</v>
+        <v>3829</v>
       </c>
       <c r="C3181"/>
     </row>
     <row r="3182" spans="1:3">
       <c r="A3182" t="s">
-        <v>3840</v>
+        <v>3856</v>
       </c>
       <c r="B3182" t="s">
-        <v>3805</v>
+        <v>3829</v>
       </c>
       <c r="C3182"/>
     </row>
     <row r="3183" spans="1:3">
       <c r="A3183" t="s">
-        <v>3841</v>
+        <v>3857</v>
       </c>
       <c r="B3183" t="s">
-        <v>3805</v>
+        <v>3829</v>
       </c>
       <c r="C3183"/>
     </row>
     <row r="3184" spans="1:3">
       <c r="A3184" t="s">
-        <v>3842</v>
+        <v>3858</v>
       </c>
       <c r="B3184" t="s">
-        <v>3805</v>
+        <v>3829</v>
       </c>
       <c r="C3184"/>
     </row>
     <row r="3185" spans="1:3">
       <c r="A3185" t="s">
-        <v>3843</v>
+        <v>3859</v>
       </c>
       <c r="B3185" t="s">
-        <v>3805</v>
+        <v>3829</v>
       </c>
       <c r="C3185"/>
     </row>
     <row r="3186" spans="1:3">
       <c r="A3186" t="s">
-        <v>3844</v>
+        <v>3860</v>
       </c>
       <c r="B3186" t="s">
-        <v>3805</v>
+        <v>3829</v>
       </c>
       <c r="C3186"/>
     </row>
     <row r="3187" spans="1:3">
       <c r="A3187" t="s">
-        <v>3845</v>
+        <v>3861</v>
       </c>
       <c r="B3187" t="s">
-        <v>3805</v>
+        <v>3829</v>
       </c>
       <c r="C3187"/>
     </row>
     <row r="3188" spans="1:3">
       <c r="A3188" t="s">
-        <v>3846</v>
+        <v>3862</v>
       </c>
       <c r="B3188" t="s">
-        <v>3805</v>
+        <v>3829</v>
       </c>
       <c r="C3188"/>
     </row>
     <row r="3189" spans="1:3">
       <c r="A3189" t="s">
-        <v>3847</v>
+        <v>3863</v>
       </c>
       <c r="B3189" t="s">
-        <v>3805</v>
+        <v>3829</v>
       </c>
       <c r="C3189"/>
     </row>
     <row r="3190" spans="1:3">
       <c r="A3190" t="s">
-        <v>3848</v>
+        <v>3864</v>
       </c>
       <c r="B3190" t="s">
-        <v>3805</v>
+        <v>3829</v>
       </c>
       <c r="C3190"/>
     </row>
     <row r="3191" spans="1:3">
       <c r="A3191" t="s">
-        <v>3849</v>
+        <v>3865</v>
       </c>
       <c r="B3191" t="s">
-        <v>3805</v>
+        <v>3829</v>
       </c>
       <c r="C3191"/>
     </row>
     <row r="3192" spans="1:3">
       <c r="A3192" t="s">
-        <v>3850</v>
+        <v>3866</v>
       </c>
       <c r="B3192" t="s">
-        <v>3805</v>
+        <v>3829</v>
       </c>
       <c r="C3192"/>
     </row>
     <row r="3193" spans="1:3">
       <c r="A3193" t="s">
-        <v>3851</v>
+        <v>3867</v>
       </c>
       <c r="B3193" t="s">
-        <v>3805</v>
+        <v>3829</v>
       </c>
       <c r="C3193"/>
     </row>
     <row r="3194" spans="1:3">
       <c r="A3194" t="s">
-        <v>3852</v>
+        <v>3868</v>
       </c>
       <c r="B3194" t="s">
-        <v>3805</v>
+        <v>3829</v>
       </c>
       <c r="C3194"/>
     </row>
     <row r="3195" spans="1:3">
       <c r="A3195" t="s">
-        <v>3853</v>
+        <v>3869</v>
       </c>
       <c r="B3195" t="s">
-        <v>3805</v>
+        <v>3829</v>
       </c>
       <c r="C3195"/>
     </row>
     <row r="3196" spans="1:3">
       <c r="A3196" t="s">
-        <v>3854</v>
+        <v>3870</v>
       </c>
       <c r="B3196" t="s">
-        <v>3805</v>
+        <v>3829</v>
       </c>
       <c r="C3196"/>
     </row>
     <row r="3197" spans="1:3">
       <c r="A3197" t="s">
-        <v>3855</v>
+        <v>3871</v>
       </c>
       <c r="B3197" t="s">
-        <v>3805</v>
+        <v>3829</v>
       </c>
       <c r="C3197"/>
     </row>
     <row r="3198" spans="1:3">
       <c r="A3198" t="s">
-        <v>3856</v>
+        <v>3872</v>
       </c>
       <c r="B3198" t="s">
-        <v>3805</v>
+        <v>3829</v>
       </c>
       <c r="C3198"/>
     </row>
     <row r="3199" spans="1:3">
       <c r="A3199" t="s">
-        <v>3857</v>
+        <v>3873</v>
       </c>
       <c r="B3199" t="s">
-        <v>3858</v>
+        <v>3829</v>
       </c>
       <c r="C3199"/>
     </row>
     <row r="3200" spans="1:3">
       <c r="A3200" t="s">
-        <v>3859</v>
+        <v>3874</v>
       </c>
       <c r="B3200" t="s">
-        <v>3858</v>
+        <v>3829</v>
       </c>
       <c r="C3200"/>
     </row>
     <row r="3201" spans="1:3">
       <c r="A3201" t="s">
-        <v>3860</v>
+        <v>3875</v>
       </c>
       <c r="B3201" t="s">
-        <v>3858</v>
+        <v>3829</v>
       </c>
       <c r="C3201"/>
     </row>
     <row r="3202" spans="1:3">
       <c r="A3202" t="s">
-        <v>3861</v>
+        <v>3876</v>
       </c>
       <c r="B3202" t="s">
-        <v>3858</v>
+        <v>3829</v>
       </c>
       <c r="C3202"/>
     </row>
     <row r="3203" spans="1:3">
       <c r="A3203" t="s">
-        <v>3862</v>
+        <v>3877</v>
       </c>
       <c r="B3203" t="s">
-        <v>3858</v>
+        <v>3829</v>
       </c>
       <c r="C3203"/>
     </row>
     <row r="3204" spans="1:3">
       <c r="A3204" t="s">
-        <v>3863</v>
+        <v>3878</v>
       </c>
       <c r="B3204" t="s">
-        <v>3858</v>
+        <v>3829</v>
       </c>
       <c r="C3204"/>
     </row>
     <row r="3205" spans="1:3">
       <c r="A3205" t="s">
-        <v>3864</v>
+        <v>3879</v>
       </c>
       <c r="B3205" t="s">
-        <v>3858</v>
+        <v>3829</v>
       </c>
       <c r="C3205"/>
     </row>
     <row r="3206" spans="1:3">
       <c r="A3206" t="s">
-        <v>3865</v>
+        <v>3880</v>
       </c>
       <c r="B3206" t="s">
-        <v>3858</v>
+        <v>3829</v>
       </c>
       <c r="C3206"/>
     </row>
     <row r="3207" spans="1:3">
       <c r="A3207" t="s">
-        <v>3866</v>
+        <v>3881</v>
       </c>
       <c r="B3207" t="s">
-        <v>3858</v>
+        <v>3829</v>
       </c>
       <c r="C3207"/>
     </row>
     <row r="3208" spans="1:3">
       <c r="A3208" t="s">
-        <v>3867</v>
+        <v>3882</v>
       </c>
       <c r="B3208" t="s">
-        <v>3858</v>
+        <v>3829</v>
       </c>
       <c r="C3208"/>
     </row>
     <row r="3209" spans="1:3">
       <c r="A3209" t="s">
-        <v>3868</v>
+        <v>3883</v>
       </c>
       <c r="B3209" t="s">
-        <v>3858</v>
+        <v>3829</v>
       </c>
       <c r="C3209"/>
     </row>
     <row r="3210" spans="1:3">
       <c r="A3210" t="s">
-        <v>3869</v>
+        <v>3884</v>
       </c>
       <c r="B3210" t="s">
-        <v>3858</v>
+        <v>3829</v>
       </c>
       <c r="C3210"/>
     </row>
     <row r="3211" spans="1:3">
       <c r="A3211" t="s">
-        <v>3870</v>
+        <v>3885</v>
       </c>
       <c r="B3211" t="s">
-        <v>3858</v>
+        <v>3829</v>
       </c>
       <c r="C3211"/>
     </row>
     <row r="3212" spans="1:3">
       <c r="A3212" t="s">
-        <v>3871</v>
+        <v>3886</v>
       </c>
       <c r="B3212" t="s">
-        <v>3858</v>
+        <v>3829</v>
       </c>
       <c r="C3212"/>
     </row>
     <row r="3213" spans="1:3">
       <c r="A3213" t="s">
-        <v>3872</v>
+        <v>3887</v>
       </c>
       <c r="B3213" t="s">
-        <v>3858</v>
+        <v>3829</v>
       </c>
       <c r="C3213"/>
     </row>
     <row r="3214" spans="1:3">
       <c r="A3214" t="s">
-        <v>3873</v>
+        <v>3888</v>
       </c>
       <c r="B3214" t="s">
-        <v>3858</v>
+        <v>3829</v>
       </c>
       <c r="C3214"/>
     </row>
     <row r="3215" spans="1:3">
       <c r="A3215" t="s">
-        <v>3874</v>
+        <v>3889</v>
       </c>
       <c r="B3215" t="s">
-        <v>3858</v>
+        <v>3829</v>
       </c>
       <c r="C3215"/>
     </row>
     <row r="3216" spans="1:3">
       <c r="A3216" t="s">
-        <v>3875</v>
+        <v>3890</v>
       </c>
       <c r="B3216" t="s">
-        <v>3858</v>
+        <v>3891</v>
       </c>
       <c r="C3216"/>
     </row>
     <row r="3217" spans="1:3">
       <c r="A3217" t="s">
-        <v>3875</v>
+        <v>3892</v>
       </c>
       <c r="B3217" t="s">
-        <v>3858</v>
+        <v>3891</v>
       </c>
       <c r="C3217"/>
     </row>
     <row r="3218" spans="1:3">
       <c r="A3218" t="s">
-        <v>3876</v>
+        <v>3893</v>
       </c>
       <c r="B3218" t="s">
-        <v>3858</v>
+        <v>3891</v>
       </c>
       <c r="C3218"/>
     </row>
     <row r="3219" spans="1:3">
       <c r="A3219" t="s">
-        <v>3877</v>
+        <v>3894</v>
       </c>
       <c r="B3219" t="s">
-        <v>3858</v>
+        <v>3891</v>
       </c>
       <c r="C3219"/>
     </row>
     <row r="3220" spans="1:3">
       <c r="A3220" t="s">
-        <v>3878</v>
+        <v>3895</v>
       </c>
       <c r="B3220" t="s">
-        <v>3858</v>
+        <v>3891</v>
       </c>
       <c r="C3220"/>
     </row>
     <row r="3221" spans="1:3">
       <c r="A3221" t="s">
-        <v>3879</v>
+        <v>3896</v>
       </c>
       <c r="B3221" t="s">
-        <v>3858</v>
+        <v>3891</v>
       </c>
       <c r="C3221"/>
     </row>
     <row r="3222" spans="1:3">
       <c r="A3222" t="s">
-        <v>3880</v>
+        <v>3897</v>
       </c>
       <c r="B3222" t="s">
-        <v>3858</v>
+        <v>3891</v>
       </c>
       <c r="C3222"/>
     </row>
     <row r="3223" spans="1:3">
       <c r="A3223" t="s">
-        <v>3881</v>
+        <v>3898</v>
       </c>
       <c r="B3223" t="s">
-        <v>3858</v>
+        <v>3891</v>
       </c>
       <c r="C3223"/>
     </row>
     <row r="3224" spans="1:3">
       <c r="A3224" t="s">
-        <v>3882</v>
+        <v>3899</v>
       </c>
       <c r="B3224" t="s">
-        <v>3858</v>
+        <v>3891</v>
       </c>
       <c r="C3224"/>
     </row>
     <row r="3225" spans="1:3">
       <c r="A3225" t="s">
-        <v>3883</v>
+        <v>3900</v>
       </c>
       <c r="B3225" t="s">
-        <v>3858</v>
+        <v>3891</v>
       </c>
       <c r="C3225"/>
     </row>
     <row r="3226" spans="1:3">
       <c r="A3226" t="s">
-        <v>3884</v>
+        <v>3901</v>
       </c>
       <c r="B3226" t="s">
-        <v>3858</v>
+        <v>3891</v>
       </c>
       <c r="C3226"/>
     </row>
     <row r="3227" spans="1:3">
       <c r="A3227" t="s">
-        <v>3885</v>
+        <v>3902</v>
       </c>
       <c r="B3227" t="s">
-        <v>3858</v>
+        <v>3891</v>
       </c>
       <c r="C3227"/>
     </row>
     <row r="3228" spans="1:3">
       <c r="A3228" t="s">
-        <v>3886</v>
+        <v>3903</v>
       </c>
       <c r="B3228" t="s">
-        <v>3858</v>
+        <v>3891</v>
       </c>
       <c r="C3228"/>
     </row>
     <row r="3229" spans="1:3">
       <c r="A3229" t="s">
-        <v>3886</v>
+        <v>3904</v>
       </c>
       <c r="B3229" t="s">
-        <v>3858</v>
+        <v>3891</v>
       </c>
       <c r="C3229"/>
     </row>
     <row r="3230" spans="1:3">
       <c r="A3230" t="s">
-        <v>3887</v>
+        <v>3905</v>
       </c>
       <c r="B3230" t="s">
-        <v>3858</v>
+        <v>3891</v>
       </c>
       <c r="C3230"/>
     </row>
     <row r="3231" spans="1:3">
       <c r="A3231" t="s">
-        <v>3887</v>
+        <v>3906</v>
       </c>
       <c r="B3231" t="s">
-        <v>3858</v>
+        <v>3891</v>
       </c>
       <c r="C3231"/>
     </row>
     <row r="3232" spans="1:3">
       <c r="A3232" t="s">
-        <v>3888</v>
+        <v>3907</v>
       </c>
       <c r="B3232" t="s">
-        <v>3858</v>
+        <v>3891</v>
       </c>
       <c r="C3232"/>
     </row>
     <row r="3233" spans="1:3">
       <c r="A3233" t="s">
-        <v>3888</v>
+        <v>3908</v>
       </c>
       <c r="B3233" t="s">
-        <v>3858</v>
+        <v>3891</v>
       </c>
       <c r="C3233"/>
     </row>
     <row r="3234" spans="1:3">
       <c r="A3234" t="s">
-        <v>3889</v>
+        <v>3909</v>
       </c>
       <c r="B3234" t="s">
-        <v>3858</v>
+        <v>3891</v>
       </c>
       <c r="C3234"/>
     </row>
     <row r="3235" spans="1:3">
       <c r="A3235" t="s">
-        <v>3889</v>
+        <v>3910</v>
       </c>
       <c r="B3235" t="s">
-        <v>3858</v>
+        <v>3891</v>
       </c>
       <c r="C3235"/>
     </row>
     <row r="3236" spans="1:3">
       <c r="A3236" t="s">
-        <v>3890</v>
+        <v>3911</v>
       </c>
       <c r="B3236" t="s">
-        <v>3858</v>
+        <v>3891</v>
       </c>
       <c r="C3236"/>
     </row>
     <row r="3237" spans="1:3">
       <c r="A3237" t="s">
-        <v>3890</v>
+        <v>3912</v>
       </c>
       <c r="B3237" t="s">
-        <v>3858</v>
+        <v>3891</v>
       </c>
       <c r="C3237"/>
     </row>
     <row r="3238" spans="1:3">
       <c r="A3238" t="s">
+        <v>3913</v>
+      </c>
+      <c r="B3238" t="s">
         <v>3891</v>
-      </c>
-[...1 lines deleted...]
-        <v>3858</v>
       </c>
       <c r="C3238"/>
     </row>
     <row r="3239" spans="1:3">
       <c r="A3239" t="s">
+        <v>3914</v>
+      </c>
+      <c r="B3239" t="s">
         <v>3891</v>
-      </c>
-[...1 lines deleted...]
-        <v>3858</v>
       </c>
       <c r="C3239"/>
     </row>
     <row r="3240" spans="1:3">
       <c r="A3240" t="s">
-        <v>3892</v>
+        <v>3915</v>
       </c>
       <c r="B3240" t="s">
-        <v>3858</v>
+        <v>3891</v>
       </c>
       <c r="C3240"/>
     </row>
     <row r="3241" spans="1:3">
       <c r="A3241" t="s">
-        <v>3892</v>
+        <v>3916</v>
       </c>
       <c r="B3241" t="s">
-        <v>3858</v>
+        <v>3891</v>
       </c>
       <c r="C3241"/>
     </row>
     <row r="3242" spans="1:3">
       <c r="A3242" t="s">
-        <v>3893</v>
+        <v>3917</v>
       </c>
       <c r="B3242" t="s">
-        <v>3858</v>
+        <v>3891</v>
       </c>
       <c r="C3242"/>
     </row>
     <row r="3243" spans="1:3">
       <c r="A3243" t="s">
-        <v>3894</v>
+        <v>3918</v>
       </c>
       <c r="B3243" t="s">
-        <v>3858</v>
+        <v>3891</v>
       </c>
       <c r="C3243"/>
     </row>
     <row r="3244" spans="1:3">
       <c r="A3244" t="s">
-        <v>3895</v>
+        <v>3919</v>
       </c>
       <c r="B3244" t="s">
-        <v>3858</v>
+        <v>3891</v>
       </c>
       <c r="C3244"/>
     </row>
     <row r="3245" spans="1:3">
       <c r="A3245" t="s">
-        <v>3896</v>
+        <v>3920</v>
       </c>
       <c r="B3245" t="s">
-        <v>3858</v>
+        <v>3891</v>
       </c>
       <c r="C3245"/>
     </row>
     <row r="3246" spans="1:3">
       <c r="A3246" t="s">
-        <v>3897</v>
+        <v>3921</v>
       </c>
       <c r="B3246" t="s">
-        <v>3858</v>
+        <v>3891</v>
       </c>
       <c r="C3246"/>
     </row>
     <row r="3247" spans="1:3">
       <c r="A3247" t="s">
-        <v>3898</v>
+        <v>3922</v>
       </c>
       <c r="B3247" t="s">
-        <v>3858</v>
+        <v>3891</v>
       </c>
       <c r="C3247"/>
     </row>
     <row r="3248" spans="1:3">
       <c r="A3248" t="s">
-        <v>3899</v>
+        <v>3923</v>
       </c>
       <c r="B3248" t="s">
-        <v>3858</v>
+        <v>3891</v>
       </c>
       <c r="C3248"/>
     </row>
     <row r="3249" spans="1:3">
       <c r="A3249" t="s">
-        <v>3900</v>
+        <v>3924</v>
       </c>
       <c r="B3249" t="s">
-        <v>3858</v>
+        <v>3891</v>
       </c>
       <c r="C3249"/>
     </row>
     <row r="3250" spans="1:3">
       <c r="A3250" t="s">
-        <v>3901</v>
+        <v>3925</v>
       </c>
       <c r="B3250" t="s">
-        <v>3858</v>
+        <v>3891</v>
       </c>
       <c r="C3250"/>
     </row>
     <row r="3251" spans="1:3">
       <c r="A3251" t="s">
-        <v>3902</v>
+        <v>3926</v>
       </c>
       <c r="B3251" t="s">
-        <v>3903</v>
+        <v>3891</v>
       </c>
       <c r="C3251"/>
     </row>
     <row r="3252" spans="1:3">
       <c r="A3252" t="s">
-        <v>3904</v>
+        <v>3927</v>
       </c>
       <c r="B3252" t="s">
-        <v>3903</v>
+        <v>3891</v>
       </c>
       <c r="C3252"/>
     </row>
     <row r="3253" spans="1:3">
       <c r="A3253" t="s">
-        <v>3905</v>
+        <v>3928</v>
       </c>
       <c r="B3253" t="s">
-        <v>3903</v>
+        <v>3891</v>
       </c>
       <c r="C3253"/>
     </row>
     <row r="3254" spans="1:3">
       <c r="A3254" t="s">
-        <v>3906</v>
+        <v>3929</v>
       </c>
       <c r="B3254" t="s">
-        <v>3903</v>
+        <v>3891</v>
       </c>
       <c r="C3254"/>
     </row>
     <row r="3255" spans="1:3">
       <c r="A3255" t="s">
-        <v>3907</v>
+        <v>3930</v>
       </c>
       <c r="B3255" t="s">
-        <v>3903</v>
+        <v>3891</v>
       </c>
       <c r="C3255"/>
     </row>
     <row r="3256" spans="1:3">
       <c r="A3256" t="s">
-        <v>3908</v>
+        <v>3931</v>
       </c>
       <c r="B3256" t="s">
-        <v>3903</v>
+        <v>3891</v>
       </c>
       <c r="C3256"/>
     </row>
     <row r="3257" spans="1:3">
       <c r="A3257" t="s">
-        <v>3909</v>
+        <v>3932</v>
       </c>
       <c r="B3257" t="s">
-        <v>3903</v>
+        <v>3891</v>
       </c>
       <c r="C3257"/>
     </row>
     <row r="3258" spans="1:3">
       <c r="A3258" t="s">
-        <v>3910</v>
+        <v>3933</v>
       </c>
       <c r="B3258" t="s">
-        <v>3903</v>
+        <v>3891</v>
       </c>
       <c r="C3258"/>
     </row>
     <row r="3259" spans="1:3">
       <c r="A3259" t="s">
-        <v>3911</v>
+        <v>3934</v>
       </c>
       <c r="B3259" t="s">
-        <v>3903</v>
+        <v>3891</v>
       </c>
       <c r="C3259"/>
     </row>
     <row r="3260" spans="1:3">
       <c r="A3260" t="s">
-        <v>3912</v>
+        <v>3935</v>
       </c>
       <c r="B3260" t="s">
-        <v>3903</v>
+        <v>3891</v>
       </c>
       <c r="C3260"/>
     </row>
     <row r="3261" spans="1:3">
       <c r="A3261" t="s">
-        <v>3913</v>
+        <v>3936</v>
       </c>
       <c r="B3261" t="s">
-        <v>3903</v>
+        <v>3891</v>
       </c>
       <c r="C3261"/>
     </row>
     <row r="3262" spans="1:3">
       <c r="A3262" t="s">
-        <v>3914</v>
+        <v>3937</v>
       </c>
       <c r="B3262" t="s">
-        <v>3903</v>
+        <v>3891</v>
       </c>
       <c r="C3262"/>
     </row>
     <row r="3263" spans="1:3">
       <c r="A3263" t="s">
-        <v>3915</v>
+        <v>3938</v>
       </c>
       <c r="B3263" t="s">
-        <v>3903</v>
+        <v>3891</v>
       </c>
       <c r="C3263"/>
     </row>
     <row r="3264" spans="1:3">
       <c r="A3264" t="s">
-        <v>3916</v>
+        <v>3939</v>
       </c>
       <c r="B3264" t="s">
-        <v>3903</v>
+        <v>3891</v>
       </c>
       <c r="C3264"/>
     </row>
     <row r="3265" spans="1:3">
       <c r="A3265" t="s">
-        <v>3917</v>
+        <v>3940</v>
       </c>
       <c r="B3265" t="s">
-        <v>3903</v>
+        <v>3891</v>
       </c>
       <c r="C3265"/>
     </row>
     <row r="3266" spans="1:3">
       <c r="A3266" t="s">
-        <v>3918</v>
+        <v>3941</v>
       </c>
       <c r="B3266" t="s">
-        <v>3903</v>
+        <v>3891</v>
       </c>
       <c r="C3266"/>
     </row>
     <row r="3267" spans="1:3">
       <c r="A3267" t="s">
-        <v>3919</v>
+        <v>3942</v>
       </c>
       <c r="B3267" t="s">
-        <v>3903</v>
+        <v>3891</v>
       </c>
       <c r="C3267"/>
     </row>
     <row r="3268" spans="1:3">
       <c r="A3268" t="s">
-        <v>3920</v>
+        <v>3943</v>
       </c>
       <c r="B3268" t="s">
-        <v>3903</v>
+        <v>3944</v>
       </c>
       <c r="C3268"/>
     </row>
     <row r="3269" spans="1:3">
       <c r="A3269" t="s">
-        <v>3921</v>
+        <v>3945</v>
       </c>
       <c r="B3269" t="s">
-        <v>3903</v>
+        <v>3944</v>
       </c>
       <c r="C3269"/>
     </row>
     <row r="3270" spans="1:3">
       <c r="A3270" t="s">
-        <v>3922</v>
+        <v>3946</v>
       </c>
       <c r="B3270" t="s">
-        <v>3903</v>
+        <v>3944</v>
       </c>
       <c r="C3270"/>
     </row>
     <row r="3271" spans="1:3">
       <c r="A3271" t="s">
-        <v>3923</v>
+        <v>3947</v>
       </c>
       <c r="B3271" t="s">
-        <v>3903</v>
+        <v>3944</v>
       </c>
       <c r="C3271"/>
     </row>
     <row r="3272" spans="1:3">
       <c r="A3272" t="s">
-        <v>3924</v>
+        <v>3948</v>
       </c>
       <c r="B3272" t="s">
-        <v>3925</v>
+        <v>3944</v>
       </c>
       <c r="C3272"/>
     </row>
     <row r="3273" spans="1:3">
       <c r="A3273" t="s">
-        <v>3926</v>
+        <v>3949</v>
       </c>
       <c r="B3273" t="s">
-        <v>3925</v>
+        <v>3944</v>
       </c>
       <c r="C3273"/>
     </row>
     <row r="3274" spans="1:3">
       <c r="A3274" t="s">
-        <v>3927</v>
+        <v>3950</v>
       </c>
       <c r="B3274" t="s">
-        <v>3925</v>
+        <v>3944</v>
       </c>
       <c r="C3274"/>
     </row>
     <row r="3275" spans="1:3">
       <c r="A3275" t="s">
-        <v>3928</v>
+        <v>3951</v>
       </c>
       <c r="B3275" t="s">
-        <v>3925</v>
+        <v>3944</v>
       </c>
       <c r="C3275"/>
     </row>
     <row r="3276" spans="1:3">
       <c r="A3276" t="s">
-        <v>3929</v>
+        <v>3952</v>
       </c>
       <c r="B3276" t="s">
-        <v>3925</v>
+        <v>3944</v>
       </c>
       <c r="C3276"/>
     </row>
     <row r="3277" spans="1:3">
       <c r="A3277" t="s">
-        <v>3930</v>
+        <v>3953</v>
       </c>
       <c r="B3277" t="s">
-        <v>3925</v>
+        <v>3944</v>
       </c>
       <c r="C3277"/>
     </row>
     <row r="3278" spans="1:3">
       <c r="A3278" t="s">
-        <v>3931</v>
+        <v>3954</v>
       </c>
       <c r="B3278" t="s">
-        <v>3925</v>
+        <v>3944</v>
       </c>
       <c r="C3278"/>
     </row>
     <row r="3279" spans="1:3">
       <c r="A3279" t="s">
-        <v>3932</v>
+        <v>3955</v>
       </c>
       <c r="B3279" t="s">
-        <v>3925</v>
+        <v>3944</v>
       </c>
       <c r="C3279"/>
     </row>
     <row r="3280" spans="1:3">
       <c r="A3280" t="s">
-        <v>3933</v>
+        <v>3956</v>
       </c>
       <c r="B3280" t="s">
-        <v>3925</v>
+        <v>3944</v>
       </c>
       <c r="C3280"/>
     </row>
     <row r="3281" spans="1:3">
       <c r="A3281" t="s">
-        <v>3934</v>
+        <v>3957</v>
       </c>
       <c r="B3281" t="s">
-        <v>3925</v>
+        <v>3944</v>
       </c>
       <c r="C3281"/>
     </row>
     <row r="3282" spans="1:3">
       <c r="A3282" t="s">
-        <v>3935</v>
+        <v>3958</v>
       </c>
       <c r="B3282" t="s">
-        <v>3925</v>
+        <v>3944</v>
       </c>
       <c r="C3282"/>
     </row>
     <row r="3283" spans="1:3">
       <c r="A3283" t="s">
-        <v>3936</v>
+        <v>3959</v>
       </c>
       <c r="B3283" t="s">
-        <v>3925</v>
+        <v>3944</v>
       </c>
       <c r="C3283"/>
     </row>
     <row r="3284" spans="1:3">
       <c r="A3284" t="s">
-        <v>3937</v>
+        <v>3960</v>
       </c>
       <c r="B3284" t="s">
-        <v>3925</v>
+        <v>3944</v>
       </c>
       <c r="C3284"/>
     </row>
     <row r="3285" spans="1:3">
       <c r="A3285" t="s">
-        <v>3938</v>
+        <v>3961</v>
       </c>
       <c r="B3285" t="s">
-        <v>3925</v>
+        <v>3944</v>
       </c>
       <c r="C3285"/>
     </row>
     <row r="3286" spans="1:3">
       <c r="A3286" t="s">
-        <v>3939</v>
+        <v>3961</v>
       </c>
       <c r="B3286" t="s">
-        <v>3925</v>
+        <v>3944</v>
       </c>
       <c r="C3286"/>
     </row>
     <row r="3287" spans="1:3">
       <c r="A3287" t="s">
-        <v>3940</v>
+        <v>3962</v>
       </c>
       <c r="B3287" t="s">
-        <v>3925</v>
+        <v>3944</v>
       </c>
       <c r="C3287"/>
     </row>
     <row r="3288" spans="1:3">
       <c r="A3288" t="s">
-        <v>3941</v>
+        <v>3963</v>
       </c>
       <c r="B3288" t="s">
-        <v>3925</v>
+        <v>3944</v>
       </c>
       <c r="C3288"/>
     </row>
     <row r="3289" spans="1:3">
       <c r="A3289" t="s">
-        <v>3942</v>
+        <v>3964</v>
       </c>
       <c r="B3289" t="s">
-        <v>3925</v>
+        <v>3944</v>
       </c>
       <c r="C3289"/>
     </row>
     <row r="3290" spans="1:3">
       <c r="A3290" t="s">
-        <v>3943</v>
+        <v>3965</v>
       </c>
       <c r="B3290" t="s">
-        <v>3925</v>
+        <v>3944</v>
       </c>
       <c r="C3290"/>
     </row>
     <row r="3291" spans="1:3">
       <c r="A3291" t="s">
+        <v>3966</v>
+      </c>
+      <c r="B3291" t="s">
         <v>3944</v>
-      </c>
-[...1 lines deleted...]
-        <v>3925</v>
       </c>
       <c r="C3291"/>
     </row>
     <row r="3292" spans="1:3">
       <c r="A3292" t="s">
-        <v>3945</v>
+        <v>3967</v>
       </c>
       <c r="B3292" t="s">
-        <v>3925</v>
+        <v>3944</v>
       </c>
       <c r="C3292"/>
     </row>
     <row r="3293" spans="1:3">
       <c r="A3293" t="s">
-        <v>3946</v>
+        <v>3968</v>
       </c>
       <c r="B3293" t="s">
-        <v>3925</v>
+        <v>3944</v>
       </c>
       <c r="C3293"/>
     </row>
     <row r="3294" spans="1:3">
       <c r="A3294" t="s">
-        <v>3947</v>
+        <v>3969</v>
       </c>
       <c r="B3294" t="s">
-        <v>3925</v>
+        <v>3944</v>
       </c>
       <c r="C3294"/>
     </row>
     <row r="3295" spans="1:3">
       <c r="A3295" t="s">
-        <v>3948</v>
+        <v>3970</v>
       </c>
       <c r="B3295" t="s">
-        <v>3949</v>
+        <v>3944</v>
       </c>
       <c r="C3295"/>
     </row>
     <row r="3296" spans="1:3">
       <c r="A3296" t="s">
-        <v>3950</v>
+        <v>3971</v>
       </c>
       <c r="B3296" t="s">
-        <v>3949</v>
+        <v>3944</v>
       </c>
       <c r="C3296"/>
     </row>
     <row r="3297" spans="1:3">
       <c r="A3297" t="s">
-        <v>3951</v>
+        <v>3972</v>
       </c>
       <c r="B3297" t="s">
-        <v>3949</v>
+        <v>3944</v>
       </c>
       <c r="C3297"/>
     </row>
     <row r="3298" spans="1:3">
       <c r="A3298" t="s">
-        <v>3952</v>
+        <v>3972</v>
       </c>
       <c r="B3298" t="s">
-        <v>3949</v>
+        <v>3944</v>
       </c>
       <c r="C3298"/>
     </row>
     <row r="3299" spans="1:3">
       <c r="A3299" t="s">
-        <v>3953</v>
+        <v>3973</v>
       </c>
       <c r="B3299" t="s">
-        <v>3949</v>
+        <v>3944</v>
       </c>
       <c r="C3299"/>
     </row>
     <row r="3300" spans="1:3">
       <c r="A3300" t="s">
-        <v>3954</v>
+        <v>3973</v>
       </c>
       <c r="B3300" t="s">
-        <v>3949</v>
+        <v>3944</v>
       </c>
       <c r="C3300"/>
     </row>
     <row r="3301" spans="1:3">
       <c r="A3301" t="s">
-        <v>3955</v>
+        <v>3974</v>
       </c>
       <c r="B3301" t="s">
-        <v>3949</v>
+        <v>3944</v>
       </c>
       <c r="C3301"/>
     </row>
     <row r="3302" spans="1:3">
       <c r="A3302" t="s">
-        <v>3956</v>
+        <v>3974</v>
       </c>
       <c r="B3302" t="s">
-        <v>3949</v>
+        <v>3944</v>
       </c>
       <c r="C3302"/>
     </row>
     <row r="3303" spans="1:3">
       <c r="A3303" t="s">
-        <v>3957</v>
+        <v>3975</v>
       </c>
       <c r="B3303" t="s">
-        <v>3949</v>
+        <v>3944</v>
       </c>
       <c r="C3303"/>
     </row>
     <row r="3304" spans="1:3">
       <c r="A3304" t="s">
-        <v>3958</v>
+        <v>3975</v>
       </c>
       <c r="B3304" t="s">
-        <v>3949</v>
+        <v>3944</v>
       </c>
       <c r="C3304"/>
     </row>
     <row r="3305" spans="1:3">
       <c r="A3305" t="s">
-        <v>3959</v>
+        <v>3976</v>
       </c>
       <c r="B3305" t="s">
-        <v>3949</v>
+        <v>3944</v>
       </c>
       <c r="C3305"/>
     </row>
     <row r="3306" spans="1:3">
       <c r="A3306" t="s">
-        <v>3960</v>
+        <v>3976</v>
       </c>
       <c r="B3306" t="s">
-        <v>3949</v>
+        <v>3944</v>
       </c>
       <c r="C3306"/>
     </row>
     <row r="3307" spans="1:3">
       <c r="A3307" t="s">
-        <v>3961</v>
+        <v>3977</v>
       </c>
       <c r="B3307" t="s">
-        <v>3949</v>
+        <v>3944</v>
       </c>
       <c r="C3307"/>
     </row>
     <row r="3308" spans="1:3">
       <c r="A3308" t="s">
-        <v>3962</v>
+        <v>3977</v>
       </c>
       <c r="B3308" t="s">
-        <v>3949</v>
+        <v>3944</v>
       </c>
       <c r="C3308"/>
     </row>
     <row r="3309" spans="1:3">
       <c r="A3309" t="s">
-        <v>3963</v>
+        <v>3978</v>
       </c>
       <c r="B3309" t="s">
-        <v>3949</v>
+        <v>3944</v>
       </c>
       <c r="C3309"/>
     </row>
     <row r="3310" spans="1:3">
       <c r="A3310" t="s">
-        <v>3964</v>
+        <v>3978</v>
       </c>
       <c r="B3310" t="s">
-        <v>3949</v>
+        <v>3944</v>
       </c>
       <c r="C3310"/>
     </row>
     <row r="3311" spans="1:3">
       <c r="A3311" t="s">
-        <v>3965</v>
+        <v>3979</v>
       </c>
       <c r="B3311" t="s">
-        <v>3949</v>
+        <v>3944</v>
       </c>
       <c r="C3311"/>
     </row>
     <row r="3312" spans="1:3">
       <c r="A3312" t="s">
-        <v>3966</v>
+        <v>3980</v>
       </c>
       <c r="B3312" t="s">
-        <v>3949</v>
+        <v>3944</v>
       </c>
       <c r="C3312"/>
     </row>
     <row r="3313" spans="1:3">
       <c r="A3313" t="s">
-        <v>3967</v>
+        <v>3981</v>
       </c>
       <c r="B3313" t="s">
-        <v>3949</v>
+        <v>3944</v>
       </c>
       <c r="C3313"/>
     </row>
     <row r="3314" spans="1:3">
       <c r="A3314" t="s">
-        <v>3968</v>
+        <v>3982</v>
       </c>
       <c r="B3314" t="s">
-        <v>3949</v>
+        <v>3944</v>
       </c>
       <c r="C3314"/>
     </row>
     <row r="3315" spans="1:3">
       <c r="A3315" t="s">
-        <v>3969</v>
+        <v>3983</v>
       </c>
       <c r="B3315" t="s">
-        <v>3949</v>
+        <v>3944</v>
       </c>
       <c r="C3315"/>
     </row>
     <row r="3316" spans="1:3">
       <c r="A3316" t="s">
-        <v>3970</v>
+        <v>3984</v>
       </c>
       <c r="B3316" t="s">
-        <v>3949</v>
+        <v>3944</v>
       </c>
       <c r="C3316"/>
     </row>
     <row r="3317" spans="1:3">
       <c r="A3317" t="s">
-        <v>3971</v>
+        <v>3985</v>
       </c>
       <c r="B3317" t="s">
-        <v>3972</v>
+        <v>3944</v>
       </c>
       <c r="C3317"/>
     </row>
     <row r="3318" spans="1:3">
       <c r="A3318" t="s">
-        <v>3973</v>
+        <v>3986</v>
       </c>
       <c r="B3318" t="s">
-        <v>3972</v>
+        <v>3944</v>
       </c>
       <c r="C3318"/>
     </row>
     <row r="3319" spans="1:3">
       <c r="A3319" t="s">
-        <v>3974</v>
+        <v>3987</v>
       </c>
       <c r="B3319" t="s">
-        <v>3972</v>
+        <v>3944</v>
       </c>
       <c r="C3319"/>
     </row>
     <row r="3320" spans="1:3">
       <c r="A3320" t="s">
-        <v>3975</v>
+        <v>3988</v>
       </c>
       <c r="B3320" t="s">
-        <v>3972</v>
+        <v>3989</v>
       </c>
       <c r="C3320"/>
     </row>
     <row r="3321" spans="1:3">
       <c r="A3321" t="s">
-        <v>3976</v>
+        <v>3990</v>
       </c>
       <c r="B3321" t="s">
-        <v>3972</v>
+        <v>3989</v>
       </c>
       <c r="C3321"/>
     </row>
     <row r="3322" spans="1:3">
       <c r="A3322" t="s">
-        <v>3977</v>
+        <v>3991</v>
       </c>
       <c r="B3322" t="s">
-        <v>3972</v>
+        <v>3989</v>
       </c>
       <c r="C3322"/>
     </row>
     <row r="3323" spans="1:3">
       <c r="A3323" t="s">
-        <v>3978</v>
+        <v>3992</v>
       </c>
       <c r="B3323" t="s">
-        <v>3972</v>
+        <v>3989</v>
       </c>
       <c r="C3323"/>
     </row>
     <row r="3324" spans="1:3">
       <c r="A3324" t="s">
-        <v>3979</v>
+        <v>3993</v>
       </c>
       <c r="B3324" t="s">
-        <v>3972</v>
+        <v>3989</v>
       </c>
       <c r="C3324"/>
     </row>
     <row r="3325" spans="1:3">
       <c r="A3325" t="s">
-        <v>3980</v>
+        <v>3994</v>
       </c>
       <c r="B3325" t="s">
-        <v>3972</v>
+        <v>3989</v>
       </c>
       <c r="C3325"/>
     </row>
     <row r="3326" spans="1:3">
       <c r="A3326" t="s">
-        <v>3981</v>
+        <v>3995</v>
       </c>
       <c r="B3326" t="s">
-        <v>3972</v>
+        <v>3989</v>
       </c>
       <c r="C3326"/>
     </row>
     <row r="3327" spans="1:3">
       <c r="A3327" t="s">
-        <v>3982</v>
+        <v>3996</v>
       </c>
       <c r="B3327" t="s">
-        <v>3972</v>
+        <v>3989</v>
       </c>
       <c r="C3327"/>
     </row>
     <row r="3328" spans="1:3">
       <c r="A3328" t="s">
-        <v>3983</v>
+        <v>3997</v>
       </c>
       <c r="B3328" t="s">
-        <v>3972</v>
+        <v>3989</v>
       </c>
       <c r="C3328"/>
     </row>
     <row r="3329" spans="1:3">
       <c r="A3329" t="s">
-        <v>3984</v>
+        <v>3998</v>
       </c>
       <c r="B3329" t="s">
-        <v>3972</v>
+        <v>3989</v>
       </c>
       <c r="C3329"/>
     </row>
     <row r="3330" spans="1:3">
       <c r="A3330" t="s">
-        <v>3985</v>
+        <v>3999</v>
       </c>
       <c r="B3330" t="s">
-        <v>3972</v>
+        <v>3989</v>
       </c>
       <c r="C3330"/>
     </row>
     <row r="3331" spans="1:3">
       <c r="A3331" t="s">
-        <v>3986</v>
+        <v>4000</v>
       </c>
       <c r="B3331" t="s">
-        <v>3972</v>
+        <v>3989</v>
       </c>
       <c r="C3331"/>
     </row>
     <row r="3332" spans="1:3">
       <c r="A3332" t="s">
-        <v>3987</v>
+        <v>4001</v>
       </c>
       <c r="B3332" t="s">
-        <v>3972</v>
+        <v>3989</v>
       </c>
       <c r="C3332"/>
     </row>
     <row r="3333" spans="1:3">
       <c r="A3333" t="s">
-        <v>3988</v>
+        <v>4002</v>
       </c>
       <c r="B3333" t="s">
-        <v>3972</v>
+        <v>3989</v>
       </c>
       <c r="C3333"/>
     </row>
     <row r="3334" spans="1:3">
       <c r="A3334" t="s">
+        <v>4003</v>
+      </c>
+      <c r="B3334" t="s">
         <v>3989</v>
-      </c>
-[...1 lines deleted...]
-        <v>3972</v>
       </c>
       <c r="C3334"/>
     </row>
     <row r="3335" spans="1:3">
       <c r="A3335" t="s">
-        <v>3990</v>
+        <v>4004</v>
       </c>
       <c r="B3335" t="s">
-        <v>3972</v>
+        <v>3989</v>
       </c>
       <c r="C3335"/>
     </row>
     <row r="3336" spans="1:3">
       <c r="A3336" t="s">
-        <v>3991</v>
+        <v>4005</v>
       </c>
       <c r="B3336" t="s">
-        <v>3972</v>
+        <v>3989</v>
       </c>
       <c r="C3336"/>
     </row>
     <row r="3337" spans="1:3">
       <c r="A3337" t="s">
-        <v>3992</v>
+        <v>4006</v>
       </c>
       <c r="B3337" t="s">
-        <v>3972</v>
+        <v>3989</v>
       </c>
       <c r="C3337"/>
     </row>
     <row r="3338" spans="1:3">
       <c r="A3338" t="s">
-        <v>3993</v>
+        <v>4007</v>
       </c>
       <c r="B3338" t="s">
-        <v>3972</v>
+        <v>3989</v>
       </c>
       <c r="C3338"/>
     </row>
     <row r="3339" spans="1:3">
       <c r="A3339" t="s">
-        <v>3994</v>
+        <v>4008</v>
       </c>
       <c r="B3339" t="s">
-        <v>3972</v>
+        <v>3989</v>
       </c>
       <c r="C3339"/>
     </row>
     <row r="3340" spans="1:3">
       <c r="A3340" t="s">
-        <v>3995</v>
+        <v>4009</v>
       </c>
       <c r="B3340" t="s">
-        <v>3972</v>
+        <v>3989</v>
       </c>
       <c r="C3340"/>
     </row>
     <row r="3341" spans="1:3">
       <c r="A3341" t="s">
-        <v>3996</v>
+        <v>4010</v>
       </c>
       <c r="B3341" t="s">
-        <v>3972</v>
+        <v>4011</v>
       </c>
       <c r="C3341"/>
     </row>
     <row r="3342" spans="1:3">
       <c r="A3342" t="s">
-        <v>3997</v>
+        <v>4012</v>
       </c>
       <c r="B3342" t="s">
-        <v>3972</v>
+        <v>4011</v>
       </c>
       <c r="C3342"/>
     </row>
     <row r="3343" spans="1:3">
       <c r="A3343" t="s">
-        <v>3998</v>
+        <v>4013</v>
       </c>
       <c r="B3343" t="s">
-        <v>3972</v>
+        <v>4011</v>
       </c>
       <c r="C3343"/>
     </row>
     <row r="3344" spans="1:3">
       <c r="A3344" t="s">
-        <v>3999</v>
+        <v>4014</v>
       </c>
       <c r="B3344" t="s">
-        <v>3972</v>
+        <v>4011</v>
       </c>
       <c r="C3344"/>
     </row>
     <row r="3345" spans="1:3">
       <c r="A3345" t="s">
-        <v>4000</v>
+        <v>4015</v>
       </c>
       <c r="B3345" t="s">
-        <v>3972</v>
+        <v>4011</v>
       </c>
       <c r="C3345"/>
     </row>
     <row r="3346" spans="1:3">
       <c r="A3346" t="s">
-        <v>4001</v>
+        <v>4016</v>
       </c>
       <c r="B3346" t="s">
-        <v>3972</v>
+        <v>4011</v>
       </c>
       <c r="C3346"/>
     </row>
     <row r="3347" spans="1:3">
       <c r="A3347" t="s">
-        <v>4002</v>
+        <v>4017</v>
       </c>
       <c r="B3347" t="s">
-        <v>3972</v>
+        <v>4011</v>
       </c>
       <c r="C3347"/>
     </row>
     <row r="3348" spans="1:3">
       <c r="A3348" t="s">
-        <v>4003</v>
+        <v>4018</v>
       </c>
       <c r="B3348" t="s">
-        <v>3972</v>
+        <v>4011</v>
       </c>
       <c r="C3348"/>
     </row>
     <row r="3349" spans="1:3">
       <c r="A3349" t="s">
-        <v>4004</v>
+        <v>4019</v>
       </c>
       <c r="B3349" t="s">
-        <v>3972</v>
+        <v>4011</v>
       </c>
       <c r="C3349"/>
     </row>
     <row r="3350" spans="1:3">
       <c r="A3350" t="s">
-        <v>4005</v>
+        <v>4020</v>
       </c>
       <c r="B3350" t="s">
-        <v>3972</v>
+        <v>4011</v>
       </c>
       <c r="C3350"/>
     </row>
     <row r="3351" spans="1:3">
       <c r="A3351" t="s">
-        <v>4006</v>
+        <v>4021</v>
       </c>
       <c r="B3351" t="s">
-        <v>3972</v>
+        <v>4011</v>
       </c>
       <c r="C3351"/>
     </row>
     <row r="3352" spans="1:3">
       <c r="A3352" t="s">
-        <v>4007</v>
+        <v>4022</v>
       </c>
       <c r="B3352" t="s">
-        <v>3972</v>
+        <v>4011</v>
       </c>
       <c r="C3352"/>
     </row>
     <row r="3353" spans="1:3">
       <c r="A3353" t="s">
-        <v>4008</v>
+        <v>4023</v>
       </c>
       <c r="B3353" t="s">
-        <v>3972</v>
+        <v>4011</v>
       </c>
       <c r="C3353"/>
     </row>
     <row r="3354" spans="1:3">
       <c r="A3354" t="s">
-        <v>4009</v>
+        <v>4024</v>
       </c>
       <c r="B3354" t="s">
-        <v>4010</v>
+        <v>4011</v>
       </c>
       <c r="C3354"/>
     </row>
     <row r="3355" spans="1:3">
       <c r="A3355" t="s">
+        <v>4025</v>
+      </c>
+      <c r="B3355" t="s">
         <v>4011</v>
-      </c>
-[...1 lines deleted...]
-        <v>4012</v>
       </c>
       <c r="C3355"/>
     </row>
     <row r="3356" spans="1:3">
       <c r="A3356" t="s">
-        <v>4013</v>
+        <v>4026</v>
       </c>
       <c r="B3356" t="s">
-        <v>4012</v>
+        <v>4011</v>
       </c>
       <c r="C3356"/>
     </row>
     <row r="3357" spans="1:3">
       <c r="A3357" t="s">
-        <v>4014</v>
+        <v>4027</v>
       </c>
       <c r="B3357" t="s">
-        <v>4012</v>
+        <v>4011</v>
       </c>
       <c r="C3357"/>
     </row>
     <row r="3358" spans="1:3">
       <c r="A3358" t="s">
-        <v>4015</v>
+        <v>4028</v>
       </c>
       <c r="B3358" t="s">
-        <v>4012</v>
+        <v>4011</v>
       </c>
       <c r="C3358"/>
     </row>
     <row r="3359" spans="1:3">
       <c r="A3359" t="s">
-        <v>4016</v>
+        <v>4029</v>
       </c>
       <c r="B3359" t="s">
-        <v>4012</v>
+        <v>4011</v>
       </c>
       <c r="C3359"/>
     </row>
     <row r="3360" spans="1:3">
       <c r="A3360" t="s">
-        <v>4017</v>
+        <v>4030</v>
       </c>
       <c r="B3360" t="s">
-        <v>4012</v>
+        <v>4011</v>
       </c>
       <c r="C3360"/>
     </row>
     <row r="3361" spans="1:3">
       <c r="A3361" t="s">
-        <v>4018</v>
+        <v>4031</v>
       </c>
       <c r="B3361" t="s">
-        <v>4012</v>
+        <v>4011</v>
       </c>
       <c r="C3361"/>
     </row>
     <row r="3362" spans="1:3">
       <c r="A3362" t="s">
-        <v>4019</v>
+        <v>4032</v>
       </c>
       <c r="B3362" t="s">
-        <v>4012</v>
+        <v>4011</v>
       </c>
       <c r="C3362"/>
     </row>
     <row r="3363" spans="1:3">
       <c r="A3363" t="s">
-        <v>4020</v>
+        <v>4033</v>
       </c>
       <c r="B3363" t="s">
-        <v>4012</v>
+        <v>4011</v>
       </c>
       <c r="C3363"/>
     </row>
     <row r="3364" spans="1:3">
       <c r="A3364" t="s">
-        <v>4021</v>
+        <v>4034</v>
       </c>
       <c r="B3364" t="s">
-        <v>4012</v>
+        <v>4035</v>
       </c>
       <c r="C3364"/>
     </row>
     <row r="3365" spans="1:3">
       <c r="A3365" t="s">
-        <v>4022</v>
+        <v>4036</v>
       </c>
       <c r="B3365" t="s">
-        <v>4012</v>
+        <v>4035</v>
       </c>
       <c r="C3365"/>
     </row>
     <row r="3366" spans="1:3">
       <c r="A3366" t="s">
-        <v>4023</v>
+        <v>4037</v>
       </c>
       <c r="B3366" t="s">
-        <v>4012</v>
+        <v>4035</v>
       </c>
       <c r="C3366"/>
     </row>
     <row r="3367" spans="1:3">
       <c r="A3367" t="s">
-        <v>4024</v>
+        <v>4038</v>
       </c>
       <c r="B3367" t="s">
-        <v>4012</v>
+        <v>4035</v>
       </c>
       <c r="C3367"/>
     </row>
     <row r="3368" spans="1:3">
       <c r="A3368" t="s">
-        <v>4025</v>
+        <v>4039</v>
       </c>
       <c r="B3368" t="s">
-        <v>4012</v>
+        <v>4035</v>
       </c>
       <c r="C3368"/>
     </row>
     <row r="3369" spans="1:3">
       <c r="A3369" t="s">
-        <v>4026</v>
+        <v>4040</v>
       </c>
       <c r="B3369" t="s">
-        <v>4012</v>
+        <v>4035</v>
       </c>
       <c r="C3369"/>
     </row>
     <row r="3370" spans="1:3">
       <c r="A3370" t="s">
-        <v>4027</v>
+        <v>4041</v>
       </c>
       <c r="B3370" t="s">
-        <v>4012</v>
+        <v>4035</v>
       </c>
       <c r="C3370"/>
     </row>
     <row r="3371" spans="1:3">
       <c r="A3371" t="s">
-        <v>4028</v>
+        <v>4042</v>
       </c>
       <c r="B3371" t="s">
-        <v>4012</v>
+        <v>4035</v>
       </c>
       <c r="C3371"/>
     </row>
     <row r="3372" spans="1:3">
       <c r="A3372" t="s">
-        <v>4029</v>
+        <v>4043</v>
       </c>
       <c r="B3372" t="s">
-        <v>4012</v>
+        <v>4035</v>
       </c>
       <c r="C3372"/>
     </row>
     <row r="3373" spans="1:3">
       <c r="A3373" t="s">
-        <v>4030</v>
+        <v>4044</v>
       </c>
       <c r="B3373" t="s">
-        <v>4012</v>
+        <v>4035</v>
       </c>
       <c r="C3373"/>
     </row>
     <row r="3374" spans="1:3">
       <c r="A3374" t="s">
-        <v>4031</v>
+        <v>4045</v>
       </c>
       <c r="B3374" t="s">
-        <v>4012</v>
+        <v>4035</v>
       </c>
       <c r="C3374"/>
     </row>
     <row r="3375" spans="1:3">
       <c r="A3375" t="s">
-        <v>4032</v>
+        <v>4046</v>
       </c>
       <c r="B3375" t="s">
-        <v>4012</v>
+        <v>4035</v>
       </c>
       <c r="C3375"/>
     </row>
     <row r="3376" spans="1:3">
       <c r="A3376" t="s">
-        <v>4033</v>
+        <v>4047</v>
       </c>
       <c r="B3376" t="s">
-        <v>4012</v>
+        <v>4035</v>
       </c>
       <c r="C3376"/>
     </row>
     <row r="3377" spans="1:3">
       <c r="A3377" t="s">
-        <v>4034</v>
+        <v>4048</v>
       </c>
       <c r="B3377" t="s">
-        <v>4012</v>
+        <v>4035</v>
       </c>
       <c r="C3377"/>
     </row>
     <row r="3378" spans="1:3">
       <c r="A3378" t="s">
+        <v>4049</v>
+      </c>
+      <c r="B3378" t="s">
         <v>4035</v>
-      </c>
-[...1 lines deleted...]
-        <v>4012</v>
       </c>
       <c r="C3378"/>
     </row>
     <row r="3379" spans="1:3">
       <c r="A3379" t="s">
-        <v>4036</v>
+        <v>4050</v>
       </c>
       <c r="B3379" t="s">
-        <v>4012</v>
+        <v>4035</v>
       </c>
       <c r="C3379"/>
     </row>
     <row r="3380" spans="1:3">
       <c r="A3380" t="s">
-        <v>4037</v>
+        <v>4051</v>
       </c>
       <c r="B3380" t="s">
-        <v>4012</v>
+        <v>4035</v>
       </c>
       <c r="C3380"/>
     </row>
     <row r="3381" spans="1:3">
       <c r="A3381" t="s">
-        <v>4038</v>
+        <v>4052</v>
       </c>
       <c r="B3381" t="s">
-        <v>4012</v>
+        <v>4035</v>
       </c>
       <c r="C3381"/>
     </row>
     <row r="3382" spans="1:3">
       <c r="A3382" t="s">
-        <v>4039</v>
+        <v>4053</v>
       </c>
       <c r="B3382" t="s">
-        <v>4012</v>
+        <v>4035</v>
       </c>
       <c r="C3382"/>
     </row>
     <row r="3383" spans="1:3">
       <c r="A3383" t="s">
-        <v>4040</v>
+        <v>4054</v>
       </c>
       <c r="B3383" t="s">
-        <v>4012</v>
+        <v>4035</v>
       </c>
       <c r="C3383"/>
     </row>
     <row r="3384" spans="1:3">
       <c r="A3384" t="s">
-        <v>4041</v>
+        <v>4055</v>
       </c>
       <c r="B3384" t="s">
-        <v>4012</v>
+        <v>4035</v>
       </c>
       <c r="C3384"/>
     </row>
     <row r="3385" spans="1:3">
       <c r="A3385" t="s">
-        <v>4042</v>
+        <v>4056</v>
       </c>
       <c r="B3385" t="s">
-        <v>4043</v>
+        <v>4035</v>
       </c>
       <c r="C3385"/>
     </row>
     <row r="3386" spans="1:3">
       <c r="A3386" t="s">
-        <v>4044</v>
+        <v>4057</v>
       </c>
       <c r="B3386" t="s">
-        <v>4043</v>
+        <v>4058</v>
       </c>
       <c r="C3386"/>
     </row>
     <row r="3387" spans="1:3">
       <c r="A3387" t="s">
-        <v>4045</v>
+        <v>4059</v>
       </c>
       <c r="B3387" t="s">
-        <v>4043</v>
+        <v>4058</v>
       </c>
       <c r="C3387"/>
     </row>
     <row r="3388" spans="1:3">
       <c r="A3388" t="s">
-        <v>4046</v>
+        <v>4060</v>
       </c>
       <c r="B3388" t="s">
-        <v>4043</v>
+        <v>4058</v>
       </c>
       <c r="C3388"/>
     </row>
     <row r="3389" spans="1:3">
       <c r="A3389" t="s">
-        <v>4047</v>
+        <v>4061</v>
       </c>
       <c r="B3389" t="s">
-        <v>4043</v>
+        <v>4058</v>
       </c>
       <c r="C3389"/>
     </row>
     <row r="3390" spans="1:3">
       <c r="A3390" t="s">
-        <v>4048</v>
+        <v>4062</v>
       </c>
       <c r="B3390" t="s">
-        <v>4043</v>
+        <v>4058</v>
       </c>
       <c r="C3390"/>
     </row>
     <row r="3391" spans="1:3">
       <c r="A3391" t="s">
-        <v>4049</v>
+        <v>4063</v>
       </c>
       <c r="B3391" t="s">
-        <v>4043</v>
+        <v>4058</v>
       </c>
       <c r="C3391"/>
     </row>
     <row r="3392" spans="1:3">
       <c r="A3392" t="s">
-        <v>4050</v>
+        <v>4064</v>
       </c>
       <c r="B3392" t="s">
-        <v>4043</v>
+        <v>4058</v>
       </c>
       <c r="C3392"/>
     </row>
     <row r="3393" spans="1:3">
       <c r="A3393" t="s">
-        <v>4051</v>
+        <v>4065</v>
       </c>
       <c r="B3393" t="s">
-        <v>4043</v>
+        <v>4058</v>
       </c>
       <c r="C3393"/>
     </row>
     <row r="3394" spans="1:3">
       <c r="A3394" t="s">
-        <v>4052</v>
+        <v>4066</v>
       </c>
       <c r="B3394" t="s">
-        <v>4043</v>
+        <v>4058</v>
       </c>
       <c r="C3394"/>
     </row>
     <row r="3395" spans="1:3">
       <c r="A3395" t="s">
-        <v>4053</v>
+        <v>4067</v>
       </c>
       <c r="B3395" t="s">
-        <v>4043</v>
+        <v>4058</v>
       </c>
       <c r="C3395"/>
     </row>
     <row r="3396" spans="1:3">
       <c r="A3396" t="s">
-        <v>4054</v>
+        <v>4068</v>
       </c>
       <c r="B3396" t="s">
-        <v>4043</v>
+        <v>4058</v>
       </c>
       <c r="C3396"/>
     </row>
     <row r="3397" spans="1:3">
       <c r="A3397" t="s">
-        <v>4055</v>
+        <v>4069</v>
       </c>
       <c r="B3397" t="s">
-        <v>4043</v>
+        <v>4058</v>
       </c>
       <c r="C3397"/>
     </row>
     <row r="3398" spans="1:3">
       <c r="A3398" t="s">
-        <v>4056</v>
+        <v>4070</v>
       </c>
       <c r="B3398" t="s">
-        <v>4043</v>
+        <v>4058</v>
       </c>
       <c r="C3398"/>
     </row>
     <row r="3399" spans="1:3">
       <c r="A3399" t="s">
-        <v>4057</v>
+        <v>4071</v>
       </c>
       <c r="B3399" t="s">
-        <v>4043</v>
+        <v>4058</v>
       </c>
       <c r="C3399"/>
     </row>
     <row r="3400" spans="1:3">
       <c r="A3400" t="s">
+        <v>4072</v>
+      </c>
+      <c r="B3400" t="s">
         <v>4058</v>
-      </c>
-[...1 lines deleted...]
-        <v>4043</v>
       </c>
       <c r="C3400"/>
     </row>
     <row r="3401" spans="1:3">
       <c r="A3401" t="s">
-        <v>4059</v>
+        <v>4073</v>
       </c>
       <c r="B3401" t="s">
-        <v>4043</v>
+        <v>4058</v>
       </c>
       <c r="C3401"/>
     </row>
     <row r="3402" spans="1:3">
       <c r="A3402" t="s">
-        <v>4060</v>
+        <v>4074</v>
       </c>
       <c r="B3402" t="s">
-        <v>4043</v>
+        <v>4058</v>
       </c>
       <c r="C3402"/>
     </row>
     <row r="3403" spans="1:3">
       <c r="A3403" t="s">
-        <v>4061</v>
+        <v>4075</v>
       </c>
       <c r="B3403" t="s">
-        <v>4043</v>
+        <v>4058</v>
       </c>
       <c r="C3403"/>
     </row>
     <row r="3404" spans="1:3">
       <c r="A3404" t="s">
-        <v>4062</v>
+        <v>4076</v>
       </c>
       <c r="B3404" t="s">
-        <v>4043</v>
+        <v>4058</v>
       </c>
       <c r="C3404"/>
     </row>
     <row r="3405" spans="1:3">
       <c r="A3405" t="s">
-        <v>4063</v>
+        <v>4077</v>
       </c>
       <c r="B3405" t="s">
-        <v>4043</v>
+        <v>4058</v>
       </c>
       <c r="C3405"/>
     </row>
     <row r="3406" spans="1:3">
       <c r="A3406" t="s">
-        <v>4064</v>
+        <v>4078</v>
       </c>
       <c r="B3406" t="s">
-        <v>4043</v>
+        <v>4058</v>
       </c>
       <c r="C3406"/>
     </row>
     <row r="3407" spans="1:3">
       <c r="A3407" t="s">
-        <v>4065</v>
+        <v>4079</v>
       </c>
       <c r="B3407" t="s">
-        <v>4043</v>
+        <v>4058</v>
       </c>
       <c r="C3407"/>
     </row>
     <row r="3408" spans="1:3">
       <c r="A3408" t="s">
-        <v>4066</v>
+        <v>4080</v>
       </c>
       <c r="B3408" t="s">
-        <v>4043</v>
+        <v>4058</v>
       </c>
       <c r="C3408"/>
     </row>
     <row r="3409" spans="1:3">
       <c r="A3409" t="s">
-        <v>4067</v>
+        <v>4081</v>
       </c>
       <c r="B3409" t="s">
-        <v>4043</v>
+        <v>4058</v>
       </c>
       <c r="C3409"/>
     </row>
     <row r="3410" spans="1:3">
       <c r="A3410" t="s">
-        <v>4068</v>
+        <v>4082</v>
       </c>
       <c r="B3410" t="s">
-        <v>4043</v>
+        <v>4058</v>
       </c>
       <c r="C3410"/>
     </row>
     <row r="3411" spans="1:3">
       <c r="A3411" t="s">
-        <v>4069</v>
+        <v>4083</v>
       </c>
       <c r="B3411" t="s">
-        <v>4043</v>
+        <v>4058</v>
       </c>
       <c r="C3411"/>
     </row>
     <row r="3412" spans="1:3">
       <c r="A3412" t="s">
-        <v>4070</v>
+        <v>4084</v>
       </c>
       <c r="B3412" t="s">
-        <v>4071</v>
+        <v>4058</v>
       </c>
       <c r="C3412"/>
     </row>
     <row r="3413" spans="1:3">
       <c r="A3413" t="s">
-        <v>4072</v>
+        <v>4085</v>
       </c>
       <c r="B3413" t="s">
-        <v>4071</v>
+        <v>4058</v>
       </c>
       <c r="C3413"/>
     </row>
     <row r="3414" spans="1:3">
       <c r="A3414" t="s">
-        <v>4073</v>
+        <v>4086</v>
       </c>
       <c r="B3414" t="s">
-        <v>4074</v>
+        <v>4058</v>
       </c>
       <c r="C3414"/>
     </row>
     <row r="3415" spans="1:3">
       <c r="A3415" t="s">
-        <v>4075</v>
+        <v>4087</v>
       </c>
       <c r="B3415" t="s">
-        <v>4076</v>
+        <v>4058</v>
       </c>
       <c r="C3415"/>
     </row>
     <row r="3416" spans="1:3">
       <c r="A3416" t="s">
-        <v>4077</v>
+        <v>4088</v>
       </c>
       <c r="B3416" t="s">
-        <v>4078</v>
+        <v>4058</v>
       </c>
       <c r="C3416"/>
     </row>
     <row r="3417" spans="1:3">
       <c r="A3417" t="s">
-        <v>4079</v>
+        <v>4089</v>
       </c>
       <c r="B3417" t="s">
-        <v>4078</v>
+        <v>4058</v>
       </c>
       <c r="C3417"/>
+    </row>
+    <row r="3418" spans="1:3">
+      <c r="A3418" t="s">
+        <v>4090</v>
+      </c>
+      <c r="B3418" t="s">
+        <v>4058</v>
+      </c>
+      <c r="C3418"/>
+    </row>
+    <row r="3419" spans="1:3">
+      <c r="A3419" t="s">
+        <v>4091</v>
+      </c>
+      <c r="B3419" t="s">
+        <v>4058</v>
+      </c>
+      <c r="C3419"/>
+    </row>
+    <row r="3420" spans="1:3">
+      <c r="A3420" t="s">
+        <v>4092</v>
+      </c>
+      <c r="B3420" t="s">
+        <v>4058</v>
+      </c>
+      <c r="C3420"/>
+    </row>
+    <row r="3421" spans="1:3">
+      <c r="A3421" t="s">
+        <v>4093</v>
+      </c>
+      <c r="B3421" t="s">
+        <v>4058</v>
+      </c>
+      <c r="C3421"/>
+    </row>
+    <row r="3422" spans="1:3">
+      <c r="A3422" t="s">
+        <v>4094</v>
+      </c>
+      <c r="B3422" t="s">
+        <v>4058</v>
+      </c>
+      <c r="C3422"/>
+    </row>
+    <row r="3423" spans="1:3">
+      <c r="A3423" t="s">
+        <v>4095</v>
+      </c>
+      <c r="B3423" t="s">
+        <v>4096</v>
+      </c>
+      <c r="C3423"/>
+    </row>
+    <row r="3424" spans="1:3">
+      <c r="A3424" t="s">
+        <v>4097</v>
+      </c>
+      <c r="B3424" t="s">
+        <v>4098</v>
+      </c>
+      <c r="C3424"/>
+    </row>
+    <row r="3425" spans="1:3">
+      <c r="A3425" t="s">
+        <v>4099</v>
+      </c>
+      <c r="B3425" t="s">
+        <v>4098</v>
+      </c>
+      <c r="C3425"/>
+    </row>
+    <row r="3426" spans="1:3">
+      <c r="A3426" t="s">
+        <v>4100</v>
+      </c>
+      <c r="B3426" t="s">
+        <v>4098</v>
+      </c>
+      <c r="C3426"/>
+    </row>
+    <row r="3427" spans="1:3">
+      <c r="A3427" t="s">
+        <v>4101</v>
+      </c>
+      <c r="B3427" t="s">
+        <v>4098</v>
+      </c>
+      <c r="C3427"/>
+    </row>
+    <row r="3428" spans="1:3">
+      <c r="A3428" t="s">
+        <v>4102</v>
+      </c>
+      <c r="B3428" t="s">
+        <v>4098</v>
+      </c>
+      <c r="C3428"/>
+    </row>
+    <row r="3429" spans="1:3">
+      <c r="A3429" t="s">
+        <v>4103</v>
+      </c>
+      <c r="B3429" t="s">
+        <v>4098</v>
+      </c>
+      <c r="C3429"/>
+    </row>
+    <row r="3430" spans="1:3">
+      <c r="A3430" t="s">
+        <v>4104</v>
+      </c>
+      <c r="B3430" t="s">
+        <v>4098</v>
+      </c>
+      <c r="C3430"/>
+    </row>
+    <row r="3431" spans="1:3">
+      <c r="A3431" t="s">
+        <v>4105</v>
+      </c>
+      <c r="B3431" t="s">
+        <v>4098</v>
+      </c>
+      <c r="C3431"/>
+    </row>
+    <row r="3432" spans="1:3">
+      <c r="A3432" t="s">
+        <v>4106</v>
+      </c>
+      <c r="B3432" t="s">
+        <v>4098</v>
+      </c>
+      <c r="C3432"/>
+    </row>
+    <row r="3433" spans="1:3">
+      <c r="A3433" t="s">
+        <v>4107</v>
+      </c>
+      <c r="B3433" t="s">
+        <v>4098</v>
+      </c>
+      <c r="C3433"/>
+    </row>
+    <row r="3434" spans="1:3">
+      <c r="A3434" t="s">
+        <v>4108</v>
+      </c>
+      <c r="B3434" t="s">
+        <v>4098</v>
+      </c>
+      <c r="C3434"/>
+    </row>
+    <row r="3435" spans="1:3">
+      <c r="A3435" t="s">
+        <v>4109</v>
+      </c>
+      <c r="B3435" t="s">
+        <v>4098</v>
+      </c>
+      <c r="C3435"/>
+    </row>
+    <row r="3436" spans="1:3">
+      <c r="A3436" t="s">
+        <v>4110</v>
+      </c>
+      <c r="B3436" t="s">
+        <v>4098</v>
+      </c>
+      <c r="C3436"/>
+    </row>
+    <row r="3437" spans="1:3">
+      <c r="A3437" t="s">
+        <v>4111</v>
+      </c>
+      <c r="B3437" t="s">
+        <v>4098</v>
+      </c>
+      <c r="C3437"/>
+    </row>
+    <row r="3438" spans="1:3">
+      <c r="A3438" t="s">
+        <v>4112</v>
+      </c>
+      <c r="B3438" t="s">
+        <v>4098</v>
+      </c>
+      <c r="C3438"/>
+    </row>
+    <row r="3439" spans="1:3">
+      <c r="A3439" t="s">
+        <v>4113</v>
+      </c>
+      <c r="B3439" t="s">
+        <v>4098</v>
+      </c>
+      <c r="C3439"/>
+    </row>
+    <row r="3440" spans="1:3">
+      <c r="A3440" t="s">
+        <v>4114</v>
+      </c>
+      <c r="B3440" t="s">
+        <v>4098</v>
+      </c>
+      <c r="C3440"/>
+    </row>
+    <row r="3441" spans="1:3">
+      <c r="A3441" t="s">
+        <v>4115</v>
+      </c>
+      <c r="B3441" t="s">
+        <v>4098</v>
+      </c>
+      <c r="C3441"/>
+    </row>
+    <row r="3442" spans="1:3">
+      <c r="A3442" t="s">
+        <v>4116</v>
+      </c>
+      <c r="B3442" t="s">
+        <v>4098</v>
+      </c>
+      <c r="C3442"/>
+    </row>
+    <row r="3443" spans="1:3">
+      <c r="A3443" t="s">
+        <v>4117</v>
+      </c>
+      <c r="B3443" t="s">
+        <v>4098</v>
+      </c>
+      <c r="C3443"/>
+    </row>
+    <row r="3444" spans="1:3">
+      <c r="A3444" t="s">
+        <v>4118</v>
+      </c>
+      <c r="B3444" t="s">
+        <v>4098</v>
+      </c>
+      <c r="C3444"/>
+    </row>
+    <row r="3445" spans="1:3">
+      <c r="A3445" t="s">
+        <v>4119</v>
+      </c>
+      <c r="B3445" t="s">
+        <v>4098</v>
+      </c>
+      <c r="C3445"/>
+    </row>
+    <row r="3446" spans="1:3">
+      <c r="A3446" t="s">
+        <v>4120</v>
+      </c>
+      <c r="B3446" t="s">
+        <v>4098</v>
+      </c>
+      <c r="C3446"/>
+    </row>
+    <row r="3447" spans="1:3">
+      <c r="A3447" t="s">
+        <v>4121</v>
+      </c>
+      <c r="B3447" t="s">
+        <v>4098</v>
+      </c>
+      <c r="C3447"/>
+    </row>
+    <row r="3448" spans="1:3">
+      <c r="A3448" t="s">
+        <v>4122</v>
+      </c>
+      <c r="B3448" t="s">
+        <v>4098</v>
+      </c>
+      <c r="C3448"/>
+    </row>
+    <row r="3449" spans="1:3">
+      <c r="A3449" t="s">
+        <v>4123</v>
+      </c>
+      <c r="B3449" t="s">
+        <v>4098</v>
+      </c>
+      <c r="C3449"/>
+    </row>
+    <row r="3450" spans="1:3">
+      <c r="A3450" t="s">
+        <v>4124</v>
+      </c>
+      <c r="B3450" t="s">
+        <v>4098</v>
+      </c>
+      <c r="C3450"/>
+    </row>
+    <row r="3451" spans="1:3">
+      <c r="A3451" t="s">
+        <v>4125</v>
+      </c>
+      <c r="B3451" t="s">
+        <v>4098</v>
+      </c>
+      <c r="C3451"/>
+    </row>
+    <row r="3452" spans="1:3">
+      <c r="A3452" t="s">
+        <v>4126</v>
+      </c>
+      <c r="B3452" t="s">
+        <v>4098</v>
+      </c>
+      <c r="C3452"/>
+    </row>
+    <row r="3453" spans="1:3">
+      <c r="A3453" t="s">
+        <v>4127</v>
+      </c>
+      <c r="B3453" t="s">
+        <v>4098</v>
+      </c>
+      <c r="C3453"/>
+    </row>
+    <row r="3454" spans="1:3">
+      <c r="A3454" t="s">
+        <v>4128</v>
+      </c>
+      <c r="B3454" t="s">
+        <v>4129</v>
+      </c>
+      <c r="C3454"/>
+    </row>
+    <row r="3455" spans="1:3">
+      <c r="A3455" t="s">
+        <v>4130</v>
+      </c>
+      <c r="B3455" t="s">
+        <v>4129</v>
+      </c>
+      <c r="C3455"/>
+    </row>
+    <row r="3456" spans="1:3">
+      <c r="A3456" t="s">
+        <v>4131</v>
+      </c>
+      <c r="B3456" t="s">
+        <v>4129</v>
+      </c>
+      <c r="C3456"/>
+    </row>
+    <row r="3457" spans="1:3">
+      <c r="A3457" t="s">
+        <v>4132</v>
+      </c>
+      <c r="B3457" t="s">
+        <v>4129</v>
+      </c>
+      <c r="C3457"/>
+    </row>
+    <row r="3458" spans="1:3">
+      <c r="A3458" t="s">
+        <v>4133</v>
+      </c>
+      <c r="B3458" t="s">
+        <v>4129</v>
+      </c>
+      <c r="C3458"/>
+    </row>
+    <row r="3459" spans="1:3">
+      <c r="A3459" t="s">
+        <v>4134</v>
+      </c>
+      <c r="B3459" t="s">
+        <v>4129</v>
+      </c>
+      <c r="C3459"/>
+    </row>
+    <row r="3460" spans="1:3">
+      <c r="A3460" t="s">
+        <v>4135</v>
+      </c>
+      <c r="B3460" t="s">
+        <v>4129</v>
+      </c>
+      <c r="C3460"/>
+    </row>
+    <row r="3461" spans="1:3">
+      <c r="A3461" t="s">
+        <v>4136</v>
+      </c>
+      <c r="B3461" t="s">
+        <v>4129</v>
+      </c>
+      <c r="C3461"/>
+    </row>
+    <row r="3462" spans="1:3">
+      <c r="A3462" t="s">
+        <v>4137</v>
+      </c>
+      <c r="B3462" t="s">
+        <v>4129</v>
+      </c>
+      <c r="C3462"/>
+    </row>
+    <row r="3463" spans="1:3">
+      <c r="A3463" t="s">
+        <v>4138</v>
+      </c>
+      <c r="B3463" t="s">
+        <v>4129</v>
+      </c>
+      <c r="C3463"/>
+    </row>
+    <row r="3464" spans="1:3">
+      <c r="A3464" t="s">
+        <v>4139</v>
+      </c>
+      <c r="B3464" t="s">
+        <v>4129</v>
+      </c>
+      <c r="C3464"/>
+    </row>
+    <row r="3465" spans="1:3">
+      <c r="A3465" t="s">
+        <v>4140</v>
+      </c>
+      <c r="B3465" t="s">
+        <v>4129</v>
+      </c>
+      <c r="C3465"/>
+    </row>
+    <row r="3466" spans="1:3">
+      <c r="A3466" t="s">
+        <v>4141</v>
+      </c>
+      <c r="B3466" t="s">
+        <v>4129</v>
+      </c>
+      <c r="C3466"/>
+    </row>
+    <row r="3467" spans="1:3">
+      <c r="A3467" t="s">
+        <v>4142</v>
+      </c>
+      <c r="B3467" t="s">
+        <v>4129</v>
+      </c>
+      <c r="C3467"/>
+    </row>
+    <row r="3468" spans="1:3">
+      <c r="A3468" t="s">
+        <v>4143</v>
+      </c>
+      <c r="B3468" t="s">
+        <v>4129</v>
+      </c>
+      <c r="C3468"/>
+    </row>
+    <row r="3469" spans="1:3">
+      <c r="A3469" t="s">
+        <v>4144</v>
+      </c>
+      <c r="B3469" t="s">
+        <v>4129</v>
+      </c>
+      <c r="C3469"/>
+    </row>
+    <row r="3470" spans="1:3">
+      <c r="A3470" t="s">
+        <v>4145</v>
+      </c>
+      <c r="B3470" t="s">
+        <v>4129</v>
+      </c>
+      <c r="C3470"/>
+    </row>
+    <row r="3471" spans="1:3">
+      <c r="A3471" t="s">
+        <v>4146</v>
+      </c>
+      <c r="B3471" t="s">
+        <v>4129</v>
+      </c>
+      <c r="C3471"/>
+    </row>
+    <row r="3472" spans="1:3">
+      <c r="A3472" t="s">
+        <v>4147</v>
+      </c>
+      <c r="B3472" t="s">
+        <v>4129</v>
+      </c>
+      <c r="C3472"/>
+    </row>
+    <row r="3473" spans="1:3">
+      <c r="A3473" t="s">
+        <v>4148</v>
+      </c>
+      <c r="B3473" t="s">
+        <v>4129</v>
+      </c>
+      <c r="C3473"/>
+    </row>
+    <row r="3474" spans="1:3">
+      <c r="A3474" t="s">
+        <v>4149</v>
+      </c>
+      <c r="B3474" t="s">
+        <v>4129</v>
+      </c>
+      <c r="C3474"/>
+    </row>
+    <row r="3475" spans="1:3">
+      <c r="A3475" t="s">
+        <v>4150</v>
+      </c>
+      <c r="B3475" t="s">
+        <v>4129</v>
+      </c>
+      <c r="C3475"/>
+    </row>
+    <row r="3476" spans="1:3">
+      <c r="A3476" t="s">
+        <v>4151</v>
+      </c>
+      <c r="B3476" t="s">
+        <v>4129</v>
+      </c>
+      <c r="C3476"/>
+    </row>
+    <row r="3477" spans="1:3">
+      <c r="A3477" t="s">
+        <v>4152</v>
+      </c>
+      <c r="B3477" t="s">
+        <v>4129</v>
+      </c>
+      <c r="C3477"/>
+    </row>
+    <row r="3478" spans="1:3">
+      <c r="A3478" t="s">
+        <v>4153</v>
+      </c>
+      <c r="B3478" t="s">
+        <v>4129</v>
+      </c>
+      <c r="C3478"/>
+    </row>
+    <row r="3479" spans="1:3">
+      <c r="A3479" t="s">
+        <v>4154</v>
+      </c>
+      <c r="B3479" t="s">
+        <v>4129</v>
+      </c>
+      <c r="C3479"/>
+    </row>
+    <row r="3480" spans="1:3">
+      <c r="A3480" t="s">
+        <v>4155</v>
+      </c>
+      <c r="B3480" t="s">
+        <v>4129</v>
+      </c>
+      <c r="C3480"/>
+    </row>
+    <row r="3481" spans="1:3">
+      <c r="A3481" t="s">
+        <v>4156</v>
+      </c>
+      <c r="B3481" t="s">
+        <v>4157</v>
+      </c>
+      <c r="C3481"/>
+    </row>
+    <row r="3482" spans="1:3">
+      <c r="A3482" t="s">
+        <v>4158</v>
+      </c>
+      <c r="B3482" t="s">
+        <v>4157</v>
+      </c>
+      <c r="C3482"/>
+    </row>
+    <row r="3483" spans="1:3">
+      <c r="A3483" t="s">
+        <v>4159</v>
+      </c>
+      <c r="B3483" t="s">
+        <v>4160</v>
+      </c>
+      <c r="C3483"/>
+    </row>
+    <row r="3484" spans="1:3">
+      <c r="A3484" t="s">
+        <v>4161</v>
+      </c>
+      <c r="B3484" t="s">
+        <v>4162</v>
+      </c>
+      <c r="C3484"/>
+    </row>
+    <row r="3485" spans="1:3">
+      <c r="A3485" t="s">
+        <v>4163</v>
+      </c>
+      <c r="B3485" t="s">
+        <v>4164</v>
+      </c>
+      <c r="C3485"/>
+    </row>
+    <row r="3486" spans="1:3">
+      <c r="A3486" t="s">
+        <v>4165</v>
+      </c>
+      <c r="B3486" t="s">
+        <v>4164</v>
+      </c>
+      <c r="C3486"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>